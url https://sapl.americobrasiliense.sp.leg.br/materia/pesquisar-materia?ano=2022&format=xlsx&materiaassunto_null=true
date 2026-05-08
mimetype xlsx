--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -54,5485 +54,5485 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Américo Brasiliense - PMAB</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/2/processo_011-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/2/processo_011-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/5/processo_066-2022_000159.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/5/processo_066-2022_000159.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/7/processo_096-2022_000090.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/7/processo_096-2022_000090.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o auxílio alimentação concedido aos servidores públicos do Poder Executivo de Américo Brasiliense e dá outras providências</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/8/processo_095-2022_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/8/processo_095-2022_.pdf</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/9/processo_100-2022_000157.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/9/processo_100-2022_000157.pdf</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/10/processo_098-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/10/processo_098-2022.pdf</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/11/processo_099-2022_000158.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/11/processo_099-2022_000158.pdf</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/12/processo_100-2022_000157.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/12/processo_100-2022_000157.pdf</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/13/processo_101-2022_000159.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/13/processo_101-2022_000159.pdf</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Câmara Municipal de Américo Brasiliense - CMAB</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/14/processo_113-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/14/processo_113-2022.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/63/processo_151-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/63/processo_151-2022.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções do Consórcio Central dos Munícipios da Região Central do Estado de São Paulo — CONCEN, na forma em que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/67/processo_152-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/67/processo_152-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de equipamentos de som em veículos de propaganda e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/68/pl_013.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/68/pl_013.pdf</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/89/processo_235-2022_cx_661.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/89/processo_235-2022_cx_661.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Américo Brasiliense a firmar convênio com a Companhia de Processamento de Dados do Estado de São Paulo - PRODESP, objetivando a implantação e operação do posto Poupatempo Central de atendimento ao cidadão - "POUPA TEMPO AMÉRICO BRASILIENSE", e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/90/processo_236-2022_cx_661.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/90/processo_236-2022_cx_661.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/116/processo_279-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/116/processo_279-2022.pdf</t>
   </si>
   <si>
     <t>Dispões sobre abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/115/processo_280-2022_cx_661.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/115/processo_280-2022_cx_661.pdf</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/118/processo_281-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/118/processo_281-2022.pdf</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/117/processo_295-2022_cx_661.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/117/processo_295-2022_cx_661.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Américo Brasiliense a firmar convênio com o Departamento de Estradas de Rodagem do Estado de São Paulo — DER/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/119/processo_325-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/119/processo_325-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/120/processo_329-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/120/processo_329-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/148/processo_333-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/148/processo_333-2022.pdf</t>
   </si>
   <si>
     <t>Cria a Gratificação por Desempenho de Atividade Delegada nos termos que especifica, a ser paga aos Militares do Estado que exercem atividade municipal delegada ao Estado de São Paulo, por força de Convênio a ser celebrado com o Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Dirceu Brás Pano</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/172/processo_392-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/172/processo_392-2022.pdf</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/187/processo_405-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/187/processo_405-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/178/processo_410-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/178/processo_410-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a anexação de lotes na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/173/processo_415-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/173/processo_415-2022.pdf</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/174/processo_416-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/174/processo_416-2022.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/188/processo_433-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/188/processo_433-2022.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/189/processo_434-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/189/processo_434-2022.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/190/processo_435-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/190/processo_435-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afetação de bem público.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/191/processo_453-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/191/processo_453-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção e Gestão Animal do Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/192/processo_459-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/192/processo_459-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Américo Brasiliense a contratar com a Desenvolve SP - Agência de Fomento do Estado de São Paulo, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/216/processo_506-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/216/processo_506-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas de proteção e promoção da arborização urbana no município de Américo Brasiliense e dá outras providencias.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/217/processo_510-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/217/processo_510-2022.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/218/processo_511-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/218/processo_511-2022.pdf</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/219/processo_512-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/219/processo_512-2022.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/265/processo_520-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/265/processo_520-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de solo para fins de condomínio de lotes horizontal com finalidade exclusivamente  residencial,  e  dá  outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/240/processo_530-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/240/processo_530-2022.pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/241/processo_531-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/241/processo_531-2022.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/242/processo_539-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/242/processo_539-2022.pdf</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/243/processo_540-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/243/processo_540-2022.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/262/processo_561-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/262/processo_561-2022.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/263/processo_566-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/263/processo_566-2022.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/264/processo_567-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/264/processo_567-2022.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/266/processo_589-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/266/processo_589-2022.pdf</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>VAN DO GÁS, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/267/processo_562-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/267/processo_562-2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação de ''Luis Alexandre Dotti'' á quadra poliesportiva do bairro Antônio Pavan que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/279/processo_628-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/279/processo_628-2022.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/280/processo_630-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/280/processo_630-2022.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/281/processo_643-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/281/processo_643-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar, crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/282/processo_644-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/282/processo_644-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/284/processo_649-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/284/processo_649-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2354, de 20 de agosto de 2021, Lei n° 2377, de 10 de janeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/285/processo_655-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/285/processo_655-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de próprio público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/304/processo_671-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/304/processo_671-2022.pdf</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/305/processo_673-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/305/processo_673-2022.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/307/processo_681-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/307/processo_681-2022.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/308/processo_682-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/308/processo_682-2022.pdf</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/309/processo_689-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/309/processo_689-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição dos anexos da Lei nº. 2354, de 20 de agosto de 2021, que dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2022, na forma que especifica.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/310/processo_690-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/310/processo_690-2022.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/311/processo_692-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/311/processo_692-2022.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/340/processo_707-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/340/processo_707-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências, para elaboração de parecer.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/341/processo_239-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/341/processo_239-2022.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de "Dona Elvira Barbieri Pano" à escola municipal do bairro Luiz Ometto que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/342/processo_330-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/342/processo_330-2022.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de "Antônio Batista Christovam" à praça do bairro Vila Cerqueira que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/362/pl_063_escaneado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/362/pl_063_escaneado.pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/363/processo_779-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/363/processo_779-2022.pdf</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/364/processo_780-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/364/processo_780-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei nº 2365, de 22 de outubro de 2021, que dispõe sobre o Plano Plurianual do Município de Américo Brasiliense, para o período de 2022 a 2025, Lei nº 2354, de 20 de agosto de 2021, que dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2022, e Lei nº 2377, de 10 de janeiro de 2022, que estima a Receita e Fixa a Despesa do Município de Américo Brasiliense para o exercício financeiro de 2022, e dá outras providências  na forma que especifica.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/365/processo_783-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/365/processo_783-2022.pdf</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/393/processo_794-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/393/processo_794-2022.pdf</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/397/processo_796-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/397/processo_796-2022.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 2023, de 14 de julho de 1995 e dá outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/395/processo_788-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/395/processo_788-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação de prazo para regularização de terrenos doados pelo Município de Américo Brasiliense, localizados nos Distritos Industriais e dá outras providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/399/processo_852-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/399/processo_852-2022.pdf</t>
   </si>
   <si>
     <t>Concede autorização para instituição de jornada especial de trabalho dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/424/processo_861-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/424/processo_861-2022.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/425/processo_868-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/425/processo_868-2022.pdf</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/426/processo_869-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/426/processo_869-2022.pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/427/processo_872-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/427/processo_872-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas de proteção e promoção da arborização urbana no município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/446/processo_864-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/446/processo_864-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº. 2023, de 14 de julho de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/450/processo_887-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/450/processo_887-2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Américo Brasiliense para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/447/processo_901-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/447/processo_901-2022.pdf</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/448/processo_902-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/448/processo_902-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº. 2402, de 06  de maio de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/449/processo_911-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/449/processo_911-2022.pdf</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/462/processo_923-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/462/processo_923-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/463/processo_932-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/463/processo_932-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2108, de 29 de março de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/464/processo_939-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/464/processo_939-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 2376, de 20 de dezembro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/474/processo_975-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/474/processo_975-2022.pdf</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/575/processo_988-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/575/processo_988-2022.pdf</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/585/processo_1002-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/585/processo_1002-2022.pdf</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/586/processo_1004-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/586/processo_1004-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº. 2354, de 20 de agosto de 2021, Lei nº. 2377, de 10 de janeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>SILAS DA SADIA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/591/pl_87_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/591/pl_87_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção do Imposto Predial Territorial Urbano — IPTU às pessoas que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/587/processo_1009-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/587/processo_1009-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prolongamento de via pública do Loteamento “Jardim Irajá” no Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/590/processo_1010-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/590/processo_1010-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doação de bem móvel de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/588/processo_888-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/588/processo_888-2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "Pércio Carlos de Castro" à rua n.º 06 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/589/processo_1014-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/589/processo_1014-2022.pdf</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/592/processo_1018-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/592/processo_1018-2022.pdf</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/594/processo_1034-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/594/processo_1034-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o comércio de alimentos em vias públicas e áreas públicos e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Zé Roberto, Silas da Sadia, Zélia Protetora dos Animais, Dega</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/3/processo_013-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/3/processo_013-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação extraordinário, para o mês de janeiro de 2022, aos servidores públicos da Câmara Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/4/processo_014-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/4/processo_014-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar número 210, de 23 de abril de 2019 e dá outras providências.”</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/56/processo_173-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/56/processo_173-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual dos servidores do Poder Legislativo do Município de Américo Brasiliense, nos termos do artigo 37, inciso X da Constituição Federal de 1988, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/62/processo_179-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/62/processo_179-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 210, de 1º de abril de 2019 para modificar as atribuições do cargo de Contador, previstas no inciso III do Artigo 2º; revogar o Artigo 5º e acrescentar o Artigo 5º-A.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/65/processo_185-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/65/processo_185-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Data Base para a revisão geral anual dos vencimentos, salários e proventos dos servidores públicos municipais do Poder Executivo Municipal que especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/66/processo_186-2022_-_fisico.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/66/processo_186-2022_-_fisico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual aos servidores municipais do Poder Executivo de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/123/processo_319-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/123/processo_319-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 210, de 1º de abril de 2019 para acrescentar o inciso V no § 2º do Artigo 5º-A.”</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/220/processo_516-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/220/processo_516-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a classificação de área na forma da lei Complementar Municipal n.º65, de 01 de dezembro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/221/processo_517-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/221/processo_517-2022.pdf</t>
   </si>
   <si>
     <t>Classifica área na forma da Lei Complementar Municipal n.º065, de 01 de dezembro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/222/processo_518-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/222/processo_518-2022.pdf</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/223/processo_519-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/223/processo_519-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre classificação de área na forma de Lei Complementar Municipal n.º65, de 01 de dezembro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/224/processo_521-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/224/processo_521-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/244/processo_538-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/244/processo_538-2022.pdf</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/245/processo_550-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/245/processo_550-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e dá outras providências</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/261/processo_560-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/261/processo_560-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº. 114 de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/287/processo_663-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/287/processo_663-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.° 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e dá outras providências,</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/306/processo_672-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/306/processo_672-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/396/processo_795-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/396/processo_795-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial de Agente Comunitário de Saúde e dos Agentes  de Controle de Vetores, altera a Lei Complementar nº 114, de 16 de junho de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/398/processo_804-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/398/processo_804-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº. 182, de 4 de abril de 2017, denominada Lei Orgânica da Procuradoria Geral do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/573/processo_984-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/573/processo_984-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.° 114, de 16 de junho de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/574/processo_985-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/574/processo_985-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.° 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/593/processo_1026-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/593/processo_1026-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação extraordinário, para o mês de dezembro de 2022, aos servidores públicos da Câmara Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/595/processo_1035-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/595/processo_1035-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº. 114, de 16 de junho de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/58/processo_175-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/58/processo_175-2022.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada de agente de contratação na Câmara Municipal de Américo Brasiliense, para atender a exigência da Lei Federal nº 14.133, de 1º de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/59/processo_176-2022_cx_658.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/59/processo_176-2022_cx_658.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada de agente de recursos humanos na Câmara Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/60/processo_177-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/60/processo_177-2022.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada de Ouvidor na Câmara Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/61/processo_178-2022_cx_658.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/61/processo_178-2022_cx_658.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada de tesoureiro na Câmara Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/88/processo_785-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/88/processo_785-2022.pdf</t>
   </si>
   <si>
     <t>Institui o regime de adiantamento de numerário no âmbito da Câmara Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_resolucao_006-2022_convenios.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_resolucao_006-2022_convenios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar convênios e contratos objetivando o desconto de valores em folha de pagamento e dá outras providências.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/124/processo_320-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/124/processo_320-2022.pdf</t>
   </si>
   <si>
     <t>“Cria a função gratificada de Chefe de Secretaria na Câmara Municipal de Américo Brasiliense e dá outras providências.”</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/147/processo_326-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/147/processo_326-2022.pdf</t>
   </si>
   <si>
     <t>Consolida as regras e atribuições da Controladoria do Poder Legislativo do Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/283/processo_606-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/283/processo_606-2022.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a utilização de meio eletrônico para a tramitação de processo administrativo e legislativo no âmbito da Câmara Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/370/resolucao_010_dispensa_de_licitacao.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/370/resolucao_010_dispensa_de_licitacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o processo de contratação direta na forma eletrônica, de que trata a Lei nº 14.133, de 1º de abril de 2021, que compreende os casos de inexigibilidade e de dispensa de licitação, e institui o Sistema de Dispensa Eletrônica, no âmbito da Câmara Municipal de Américo Brasiliense e dá outras providências.”</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/361/processo_591-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/361/processo_591-2022.pdf</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Benemérito" ao Ilmo. Sr. Fabiano Vieira Soares.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_decreto_002_-_ze_roberto_-_cidadao_ameriliense_dr_ezequiel.docx</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_decreto_002_-_ze_roberto_-_cidadao_ameriliense_dr_ezequiel.docx</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Ameriliense" ao Ilmo. Sr. Dr. EZEQUIEL RIOS ARIZA.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_decreto_003_contas_prefeito_dirceu_2018.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_decreto_003_contas_prefeito_dirceu_2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das Contas Anuais do Município de Américo Brasiliense, relativas ao Exercício de 2018, acompanhando o Parecer emitido pelo_x000D_
 Egrégio Tribunal de Contas do Estado de São Paulo e dá outras providências.”</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_decreto_004-_diego_-_cidadao_benemerito_jao.docx</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_decreto_004-_diego_-_cidadao_benemerito_jao.docx</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Benemérito" ao Ilmo. CANTOR JÃO (JOÃO VITOR ROMANIA BALBINO).</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_decreto_005-_diego_-_cidadao_ameriliense_pastor_zezinho.docx</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_decreto_005-_diego_-_cidadao_ameriliense_pastor_zezinho.docx</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Ameriliense" ao Ilmo. Sr. PASTOR JOSÉ APARECIDO ROMANO (PASTOR ZEZINHO).</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Ameriliense" ao Exmo. Sr. CARLÃO PIGNATARI, DD. DEPUTADO ESTADUAL.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>MAICON RIOS, LEANDRO MANCHA</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Ameriliense" ao Ilmo. Sr. LUZIMAR ALVES DOS SANTOS (LUZIMAR BAIANINHO), DD. VICE-PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_decreto_008_-_leandro_mancha_-_cidadao_ameriliense_-bahia_do_corte.docx</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_decreto_008_-_leandro_mancha_-_cidadao_ameriliense_-bahia_do_corte.docx</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Ameriliense" ao Ilmo. Sr. JOSÉ MÁRIO SILVA DOS ANJOS.</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/17/requerimento_de_urgencia_especial_no_001.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/17/requerimento_de_urgencia_especial_no_001.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 002/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 003/2022, de autoria do Poder Executivo, que “dispõe sobre o auxílio alimentação concedido aos servidores públicos do Poder Executivo de Américo Brasiliense e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/20/requerimento_de_urgencia_especial_003_pl_004.odt</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/20/requerimento_de_urgencia_especial_003_pl_004.odt</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 004/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_de_urgencia_especial_004_pl_005.odt</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_de_urgencia_especial_004_pl_005.odt</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 005/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/22/requerimento_de_urgencia_especial_005_pl_006.odt</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/22/requerimento_de_urgencia_especial_005_pl_006.odt</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 006/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/23/requerimento_de_urgencia_especial_006_pl_007.odt</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/23/requerimento_de_urgencia_especial_006_pl_007.odt</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
 Projeto de Lei nº 007/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/24/requerimento_de_urgencia_especial_007_pl_008.odt</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/24/requerimento_de_urgencia_especial_007_pl_008.odt</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 008/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_de_urgencia_especial_008_pl_009.odt</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_de_urgencia_especial_008_pl_009.odt</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 009/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_de_urgencia_especial_009_pl_010.odt</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_de_urgencia_especial_009_pl_010.odt</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 010/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_de_urgencia_especial_no_010.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_de_urgencia_especial_no_010.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei  nº 013/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, DEGA DA PADARIA, VAN DO GÁS, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_de_urgencia_especial_no_011.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_de_urgencia_especial_no_011.pdf</t>
   </si>
   <si>
     <t>Inclui na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Resolução nº 005/2022, de autoria da Mesa Diretora, que “Institui o regime de adiantamento de numerário no âmbito da Câmara Municipal de Américo Brasiliense e dá outras providências.”</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_de_urgencia_especial_no_012.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_de_urgencia_especial_no_012.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei Complementar nº 007/2022, de autoria da Mesa Diretora, que “Altera a Lei Complementar nº 210, de 1º de abril de 2019 para acrescentar o inciso V no § 2º do Artigo 5º-A.”</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_de_urgencia_especial_no_013.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_de_urgencia_especial_no_013.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Resolução nº 007/2022, de autoria da Mesa Diretora, que “Cria a função gratificada de Chefe de Secretaria na Câmara Municipal de Américo Brasiliense e dá outras providências.”</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, SILAS DA SADIA, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_de_urgencia_especial_no_014.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_de_urgencia_especial_no_014.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 023/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DEGA DA PADARIA, MAICON RIOS, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_de_urgencia_especial_no_016.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_de_urgencia_especial_no_016.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 026/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_de_urgencia_especial_no_016.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_de_urgencia_especial_no_016.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 027/2022, de autoria do Poder Executivo, que “Cria a Gratificação por Desempenho de Atividade Delegada nos termos que especifica, a ser paga aos Militares do Estado que exercem atividade municipal delegada ao Estado de São Paulo, por força de Convênio a ser celebrado com o Município de Américo Brasiliense e dá outras providências.”</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, ROBERTO DA ANCHIETA, VAN DO GÁS, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_de_urgencia_especial_no_017.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_de_urgencia_especial_no_017.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 028/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_de_urgencia_especial_no_018.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_de_urgencia_especial_no_018.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 029/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_de_urgencia_especial_no_019.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_de_urgencia_especial_no_019.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 030/2022, de autoria do Poder Executivo, que “Dispõe sobre a afetação de bem público.”</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_de_urgencia_especial_no_020.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_de_urgencia_especial_no_020.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 031/2022, de autoria do Poder Executivo, que “Institui a Política Municipal de Proteção e Gestão Animal do Município de Américo Brasiliense e dá outras providências.”</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_de_urgencia_especial_no_021.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_de_urgencia_especial_no_021.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 032/2022, de autoria do Poder Executivo, que “Autoriza o município de Américo Brasiliense a contratar com a Desenvolve SP - Agência de Fomento do Estado de São Paulo, operações de crédito com outorga de garantia e dá outras providências.”</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>MAICON RIOS, ROBERTO DA ANCHIETA, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 051/2022, de autoria do Poder Executivo, que “Altera a Lei n° 2354, de 20 de agosto de 2021, Lei n° 2377, de 10 de janeiro de 2022, e dá outras providências”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS, ZÉ ROBERTO</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei Complementar nº 016/2022, de autoria do Poder Executivo, que “Altera a Lei Complementar n° 114, de 16 de julho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e dá outras providências”.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_de_urgencia_especial_no_024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_de_urgencia_especial_no_024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei Complementar nº 017/2022, de autoria do Poder Executivo, que “Altera a Lei Complementar n.º 114, de 16 de junho de 2011, que dis-põe sobre a organização administrativa da Prefeitura Municipal de Américo Brasili-ense, e dá outras providências”.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_de_urgencia_especial_no_025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_de_urgencia_especial_no_025.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei n 2  052/2022,  de autoria do Poder Executivo, que "Dispõe sobre a denominação de Próprio Público Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei  nº 053/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei  nº 054/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_de_urgencia_especial_no_028.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_de_urgencia_especial_no_028.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei  nº 055/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_de_urgencia_especial_no_029.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_de_urgencia_especial_no_029.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei  nº 056/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_de_urgencia_especial__no_030.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_de_urgencia_especial__no_030.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei  nº 057/2022, de autoria do Poder Executivo, que “Dispõe sobre a substituição dos anexos da Lei nº 2354, de 20 de agosto de 2021, que dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2022, na forma que especifica”.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_de_urgencia_especial_no_031.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_de_urgencia_especial_no_031.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei  nº 058/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_de_urgencia_especial_no_032.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_de_urgencia_especial_no_032.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei  nº 059/2022, de autoria do Poder Executivo, que “Dispõe sobre a abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, MAICON RIOS, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_de_urgencia_especial_no_033.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_de_urgencia_especial_no_033.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei Complementar nº 018/2022, de autoria do Poder Executivo, que “dispõe sobre o piso salarial de Agente Comunitário de Saúde e dos Agentes de Controle de Vetores, altera a Lei Complementar nº 114, de 16 de junho de 2011 e dá outras providências”.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>MARLY PAVÃO, ROBERTO DA ANCHIETA, TRAJANO, VAN DO GÁS, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_de_urgencia_especial_no_034.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_de_urgencia_especial_no_034.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei  nº 071/2022, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, TRAJANO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_de_urgencia_especial_no_035.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_de_urgencia_especial_no_035.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 073/2022, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_de_urgencia_especial_no_036.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_de_urgencia_especial_no_036.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 072/2022, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_de_urgencia_especial_no_037.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_de_urgencia_especial_no_037.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei n° 075/2022, de autoria do Poder Executivo, que "altera a Lei n° 2023, de 14 de julho de 2015 e dá outras providências':</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_de_urgencia_especial_no_038.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_de_urgencia_especial_no_038.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 077/2022, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências':</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_de_urgencia_especial_no_039.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_de_urgencia_especial_no_039.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 078/2022, de autoria do Poder Executivo, que "altera a Lei r1 2402, de 06 de maio de 2022 e dá outras providências':</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_de_urgencia_especial_no_040.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_de_urgencia_especial_no_040.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei n° 079/2022, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 083/2022,  de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências'.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CJLR - Comissão de Justiça Legislação e Redação</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/369/redacao_final_002_-_pr_006.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/369/redacao_final_002_-_pr_006.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para celebrar convênios e contratos objetivando o desconto de valores em folha de pagamento e dá outras providências.”</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/323/redacao_final_003_2022_pl_052.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/323/redacao_final_003_2022_pl_052.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/368/redacao_final_004_2022_pr_009.docx</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/368/redacao_final_004_2022_pr_009.docx</t>
   </si>
   <si>
     <t>“Institui e regulamenta a utilização de meio eletrônico para a tramitação de processo administrativo e legislativo no âmbito da Câmara Municipal de Américo Brasiliense e dá outras providências.”</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BAHIA DO CORTE, CIDÃO MINEIRO, LEANDRO MANCHA, MAICON RIOS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/38/req_001.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/38/req_001.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, a informar a esta Casa de Leis, quais os critérios adotados para reajustar em 100% (cem por cento) o valor cobrado de usuários de transporte intermunicipal de estudantes, em face do momento econômico e pandêmico que o país está vivenciando.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/39/req_002.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/39/req_002.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor JEFFERSON CAMPOS, Digníssimo Deputado Federal, solicitando de Sua Excelência, envidar esforços no sentido de contemplar o município de Américo Brasiliense, com uma nova ,unidade móvel para o SAMU.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/40/req_003.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/40/req_003.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, a informar a esta Casa de Leis, quais etapas ainda restam para que o município tenha 100% (cem por cento) do seu esgoto tratado.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/41/req_004.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/41/req_004.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, a informar a esta Casa de Leis, esclarecimentos a respeito de toda a iluminação pública municipal, principalmente nas praças da cidade, acerca da existência de algum projeto para execução de melhorias na iluminação, e ainda prazo para finalização dos serviços.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/42/req_005.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/42/req_005.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, informar a esta Casa de Leis, acerca da viabilidade de criar projeto de lei visando garantir ao servidor  público municipal que tenha cônjuge, filho ou seja representante legal de idoso portadores de necessidades especiais, devidamente comprovadas por laudo médico,  jornada especial de trabalho de apenas 30 (trinta) horas semanais, a exemplo do que já ocorre no serviço federal, e ainda, em face da atitude humanitária de centenas de chefes do Poder Executivo, por legislação municipal própria, dando o direito a essa justa redução da carga horária de trabalho.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/43/req_006.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/43/req_006.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Ministro Gilmar Mendes, postulando desta insigne autoridade informar a esta Casa de Leis em que fase está o procedimento judicial, visando o julgamento definitivo da ADIN 4223, e, inclusive, se há uma previsão para inclusão em pauta de julgamento do Supremo Tribunal Federal, e ainda que seja oficiado ao Presidente do Conselho Superior da Magistratura do Tribunal de Justiça, o Excelentíssimo Senhor Desembargador RICARDO ANAFE, solicitando sua intervenção para aceleração desta mudança na Constituição Estadual.</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/77/req_007.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/77/req_007.pdf</t>
   </si>
   <si>
     <t>Seja  oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, a fim de informar a esta Casa de Leis,  a respeito do processo de seleção de professor coordenador pedagógico na EMEF “Virgílio Gomes” para o ano letivo de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/78/req_008.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/78/req_008.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, a fim de informar a esta Casa de Leis, a viabilidade de instituir a atividade delegada em nosso Município, em prol aos policiais militares.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/79/req_009.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/79/req_009.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, a fim de informar a esta Casa de Leis, a previsão de instalação de iluminação na Praça “Eduardo Estevam”, localizado no Residencial Aliança.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/80/req_010.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/80/req_010.pdf</t>
   </si>
   <si>
     <t>Seja  oficiado ao Excelentíssimo Senhor Prefeito Municipal, DIRCEU BRÁS PANO, solicitando de Sua Excelência entrar em entendimentos com a Diretora do Departamento Municipal da Educação, Profa. ELIZANDRA MARQUES DE ASSUMPÇÃO, informar a esta Casa de Leis a respeito de não servir merenda escolar nas esoclas municipaise  ainda fornecer o cardápio semanal da merenda que é servido e ainda parecer do responsável pela vigilância sanitária sobre o transporte das marmitas.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/81/req_011.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/81/req_011.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Departamento de Educação, e informar a esta Casa de Leis, o motivo pelo qual ainda não foi feita a equivalência da hora/aula do Professor de Educação Básica I (PEB I) e Professor de Educação Básica II (PEB II), tendo em vista que ambos têm a mesma formação educacional para exercício do cargo, ou seja, curso superior em pedagogia ou normal superior, portanto, todos com formação em nível superior.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/96/req_012.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/96/req_012.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis, quando será realizado a limpeza, a poda de árvores e iluminação na área abaixo do bairro Jardim Luiz Ometto II, próxima a baixada da Sadia?</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/97/req_013.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/97/req_013.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Educação, a informar a esta Casa de Leis, questionamentos acerca do Projeto de Arte na Educação Infantil.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/98/req_014.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/98/req_014.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Água, Esgoto e Meio Ambiente, para informar a esta Casa de Leis, qual o embasamento legal para que não sejam instalados, em todos os bairros do município, hidrômetros individuais para casas geminadas, e ainda se há previsão para a realização de tal instalação no bairro Residencial Aliança.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/99/req_015.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/99/req_015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com a Ilustríssima Senhora Diretora da Educação Municipal, ELIZANDRA MARQUES DE ASSUMPÇÃO, e também com a VIAÇÃO PARATY, com o intuito de informar a esta Casa de Leis, informações acerca de reclamações e problemas apresentados no transporte de estudantes na rota urbana e intermunicipal.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_016.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_016.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, no intuito de informar se foram iniciados os procedimentos de elaboração dos projetos executivos, visando a abertura da passagem de nível com a via férrea, localizado no perímetro urbano de Américo Brasiliense, interligando o bairro Jardim Luis Ometto à Estrada Municipal AMB-060, informando ainda quais procedimentos já foram providenciados, e quais ainda restam e o prazo para finalização dos mesmos.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_017.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_017.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Departamento de Água, Esgoto e Meio Ambiente (DAEMA), solicitando a remessa de todas as manutenções que foram feitas nas caixas d’águas do município, desde o início de 2021 até a presente data.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>MARLY PAVÃO, BAHIA DO CORTE, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/108/requerimento_018.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/108/requerimento_018.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Departamento de Saúde, mais especificamente com o setor responsável pelo Controle de Endemias, solicitando informações a respeitos dos casos de dengue no município.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_019.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, solicitando informações acerca do aumento percentual de 8,76% na revisão geral anual aos servidores municipais do Poder Executivo.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_020.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, informando a esta Casa de Leis acerca da possibilidade ou não, motivada, de atender o pedido da Indicação nº 217/2021, que dispõe sobre a redução do valor cobrado em terrenos para sepultura.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/140/requerimento_021_diego_contrato.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/140/requerimento_021_diego_contrato.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, no intuito de enviar a Esta Casa de Leis, cópia do Processo nº 030/2022 - Dispensa de Licitação nº 0011/2022 - Contrato nº 033/2022.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_022_mancha_manutencao_aldo_lupo.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_022_mancha_manutencao_aldo_lupo.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no intuito de informar a esta Casa de Leis, a data prevista para manutenção de placa de cimento quebrada na lombofaixa localizada na Alameda Aldo Lupo, nas proximidades da praça do Cruzeiro.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_023_mancha_ve.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_023_mancha_ve.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Saúde e o Departamento de Segurança do Trabalho, no intuito de informar a esta Casa de Leis, os seguintes questionamentos: o município requisitou ao Técnico de Segurança do Trabalho a elaboração do laudo de levantamento técnico para reconhecer legalmente o adicional de insalubridade e periculosidade para os funcionários da Vigilância Epidemiológica, levando em consideração a função que os colaboradores exercem?; se sim, enviar cópia do referido laudo que contenham as medições realizadas; caso a resposta seja negativa, por qual motivo não foi realizado?; e para os funcionários da Vigilância Epidemiológica, que atuam ativamente nas ruas, quais medidas são adotadas a fim de diminuir a exposição dos funcionários a agentes como frio, calor, ruídos, contato com vetores, animais peçonhentos, dentre outros mais?</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_024_marly_tip.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_024_marly_tip.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, solicitando que informe a esta Casa de Leis:  o saldo da TIP - Taxa de iluminação Pública; quais os serviços realizados no corrente ano; e qual o cronograma de  projetos para realização de serviços no corrente ano.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_025_marly_recapeamento.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_025_marly_recapeamento.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, solicitando a remessa do cronograma de recapeamento das vias públicas de nosso município.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_026_marly_fundeb.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_026_marly_fundeb.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com Departamento de Educação, solicitando que informe a esta Casa de Leis, o motivo dos rendimentos das funcionárias que não são do quadro do magistério, mas que tiveram direito ao rateio do FUNDEB no final do ano, vêm constando de seus holerites de pagamentos que seus salários estão sendo pagos dos 30% (trinta por cento) e não dos 70% (setenta por cento) da verba repassada pelo governo federal.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_027_silas_repasse_entidades.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_027_silas_repasse_entidades.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente,  no intuito de informar a esta Casa de Leis, o montante repassado a todas as entidades sociais do Município, do início da pandemia até a presente data, e enviar também a prestação de contas das referidas entidades.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_no_028_proc324.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_no_028_proc324.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à VIAÇÃO PARATY, solicitando dessa insigne empresa, para que altere o local de parada de ônibus escolar na rua Nicolau Carneiro Leão, para após o cruzamento da avenida Nestor Fernandes, no bairro Jardim Luis Ometto, estabelecendo assim o ponto de embarque/desembarque dos alunos já nos muros do CER Tereza Quadrado, levando o ponto entre as ruas 05 e 07 e que seja disponibilizada cobertura neste novo ponto de ônibus e outra cobertura na praça da rua Antônio Nelson de Carvalho.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_no_029_proc378.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_no_029_proc378.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Departamento de Esportes, e informar a esta Casa de Leis quais serão as providências para inibir a  utilização inadequada da quadra “ Deolindo  Gibotti” que está sendo usada para abrigo de pessoas em situação de rua que  dormem e usam como sanitários, tornando aquele local impróprio para qualquer outra utilização, e ainda, causa transtorno a população que mora nas proximidades, visto o forte odor do local;</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/166/requerimento_no_030_proc350.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/166/requerimento_no_030_proc350.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Arteris / Via Paulista, solicitando dessa insigne empresa, a instalação de um redutor de velocidade (ondulação transversal - lombada) entre os km’s 4 e 5 da Rodovia SP-257, mais precisamente no ponto em que anteriormente encontrava-se instalado um radar eletrônico de velocidade, visando proporcionar maior segurança aos pedestres e ciclistas que necessitam atravessar tal trecho da referida Rodovia, especialmente os moradores do bairro Jardim Maria Luiza – localizado além da Rodovia – no município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_no_031_proc368.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_no_031_proc368.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à EMPRESA CRUZ S/A, solicitando dessa insigne empresa, que sejam colocados novos horários de circulação de seus ônibus no período das 11:00 às 13:00 horas, nos dias úteis, tanto no sentido Araraquara a Américo Brasiliense como vice-versa, devido ao grande intervalo de circulação dos ônibus intermunicipais, o que tem prejudicado bastante a nossa população, principalmente a estudantil que se utiliza desse meio de transporte.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_no_032_proc374.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_no_032_proc374.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, e informar a esta Casa de Leis, por qual motivo não foi realizado até a presente data, após inúmeros pedidos desta Casa de Leis, mutirões nos bairros para retirada de entulhos que se acham acumulados tanto nos quintais das residências como nas calçadas, bem como retiradas de diversas árvores frutíferas como goiabeiras e outras, que impedem o trânsito das pessoas nas calçadas, a exemplo do que ocorre na Rua Benedito Storani, nº 237, onde além da enorme goiabeira sobre a calçada, existe um carro abandonado há mais de um ano, situação propicia ao desenvolvimento das larvas do mosquito da dengue.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_no_033_proc369.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_no_033_proc369.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, no sentido de questionar por qual motivo, não está havendo há mais de um mês, o transporte de cadeirantes e outras pessoas com deficiências físicas, para realização de fisioterapia na cidade de Araraquara, situação que tem prejudicado a saúde já bastante debilitada dessas pessoas.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, BAHIA DO CORTE, CIDÃO MINEIRO, DEGA DA PADARIA, DIEGO VIVEIROS, LEANDRO MANCHA, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, VAN DO GÁS, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_no_034_proc343.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_no_034_proc343.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à ARTERIS, solicitando dessa insigne empresa, verificar a possibilidade instalar Radar inteligente e divisória de rodovia, ou ainda viabilizar outra forma de proteção, com o objetivo de evitar novas ocorrências no trecho da SP 255, que compreende o KM 74 ao KM 77, e que cópia deste Requerimento seja enviado ao Departamento de Estrada e Rodagem – DER e à ARTESP.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_no_035_proc358.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_no_035_proc358.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, esclarecer à esta Casa de Leis, por qual razão ainda, existe a possibilidade de ocorrer a mudança do local onde é realizado o exame de ultrassom, visto que os motivos apresentados para justificar essa mudança, poderiam ser solucionados com ações simples, como a colocação de uma rampa, consertar a escada e colocar uma cobertura no prédio.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Retirado a pedido do autor.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_no_037_-_proc_422.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_no_037_-_proc_422.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, e informar a esta Casa de Leis se há planejamento para a instalação de um novo semáforo que atenda às necessidades de controlar o trânsito do cruzamento da Avenida Princesa Isabel com a Rua Francisco Martiminiano de Oliveira, e a instalação de um semáforo nos mesmos moldes, no cruzamento Avenida Princesa Isabel com a Rua D. Pedro II.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_no_039-_proc_447.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_no_039-_proc_447.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, por qual motivo não fora atendida a solicitação deste Vereador acerca da adequação de canaleta e reparo do asfalto irregular, na confluência da rua Gentil Prudente Correa com a Avenida Miguel Lourenzo, visto que está havendo prejuízo dos moradores e transeuntes do local.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_no_040_-_proc_446.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_no_040_-_proc_446.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de   informar a esta Casa de Leis, por qual motivo não fora atendida a solicitação deste Vereador, de construir estacionamento em 45° (quarenta e cinco graus) na Avenida Amélia Frigeri Manzini, no trecho que compreende a Igreja Assembleia de Deus e o estabelecimento “João Veículos”.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_no_041-_proc_444.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_no_041-_proc_444.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis, por qual motivo não fora atendida a solicitação deste Vereador, sobre a construção de estacionamento quarenta e cinco graus na avenida Descalvado, entre a rua Candido Rodrigues e a rua Fernando Prestes.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_042_-_proc_552.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_042_-_proc_552.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, no intuito de informar a esta Casa de Leis como está o processo de transferência da propriedade antiga da Estação Ferroviária, da União para o Município.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_no_043_-_proc_536.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_no_043_-_proc_536.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Departamento de Esportes, no sentido de informar a esta Casa de Leis, qual o prazo para atender as Indicações nº 031/2022 e nº 034/2022.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_044_-_proc_565.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_044_-_proc_565.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com a Diretoria de Assistência Social, e informar a esta Casa de Leis, qual o horário para agendamento do atendimento feito à população no Departamento de Assistência Social e no CRAS ; que seja remetida a esta Casa de Leis, a relação dos agendamentos e atendimentos feitos aos munícipes, desde o mês de março até o mês de maio do corrente ano, e ainda, entrar em entendimento com o Diretor de Assistência Social , no sentido de informar se são verdadeiras as denúncias de que muitos alimentos que seriam destinados à cestas básicas foram descartados, e em caso afirmativo, informar qual a justificativa para essa não utilização.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_045_-_proc_553.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_045_-_proc_553.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor com o departamento pessoal, visando informar qual o motivo do não pagamento das vantagens a que os servidores municipais têm direito de receber desde janeiro do corrente ano.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_046_-_proc_554.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_046_-_proc_554.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com a Diretora Municipal de Educação, Professora Elizandra Marques de Assumpção, no sentido de informar a esta Casa de Leis, se está havendo o pagamento aos  professores da rede escolar municipal, do piso nacional estabelecido pela legislação federal, com repercussão geral, e em caso negativo, qual a justificativa para não estar fazendo tais pagamentos.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_no_047_-_proc_558.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_no_047_-_proc_558.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor VANDERLEI MACRIS, Digníssimo Deputado Federal, solicitando de Vossa Excelência, intervir junto à Secretaria de Estado da Saúde do Governo do Estado de São Paulo, no intuito de destinar uma Ambulância SAMU para o Município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_048_dega_-_proc_581.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_048_dega_-_proc_581.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Usina Santa Cruz/Grupo São Martinho, solicitando dessa insigne empresa, que retome os cursos de qualificação e requalificação nas áreas de Mecânica, Solda, Elétrica, Pão e Doce, Hidráulica, Pedreiro, Pintor, Corte e Costura, visto o quão importante são esses cursos para a população.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_049_-_proc_621.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_049_-_proc_621.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, informar à esta Casa de Leis, se houve avanço no projeto de prolongamento da rua Orlando Manzeto Pacagnella, localizada no bairro Jardim Maria Luiza, no município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_050_-_proc_646.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_050_-_proc_646.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, informar a esta Casa de Leis sobre a retomada da Festa de Peão em nosso Município, visto que houve a atenuação da pandemia.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_051_-_proc_613.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_051_-_proc_613.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com a Procuradoria Jurídica do Município de Américo Brasiliense, no sentido de enviar à esta Casa de Leis, cópia do Termo de Ajuste firmado com a Procuradoria do Trabalho do Município de Araraquara, no processo PAJ 000423.2020.15.003/6-51.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_052_-_proc_616.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_052_-_proc_616.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Diretor do DAEMA (Departamento de Água Esgoto e Meio Ambiente) e informar a esta Casa de Leis, quais as medidas tomadas para garantir: a resistência estrutural e de impermeabilidade do reservatório de águas, localizado na rua Manuel José Pires; implementação de condições sanitárias e de conforto exigidas pela legislação trabalhista nos refeitórios e sanitários o comando da NR; implementação de medidas de controle e sistemas preventivos, de forma a garantir a segurança dos trabalhadores que, direta ou indiretamente, interajam em instalações elétricas e serviços com eletricidade, tudo em conformidade com a Nr10.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_053_-_proc_648.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_053_-_proc_648.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Direção da EMPRESA CRUZ S/A, de Araraquara, solicitando dessa insigne empresa informar qual a justificativa para se ter um intervalo prolongado por mais de uma hora, no período de almoço, sendo das 11:00h até 12:10h, na circulação de seus ônibus coletivos, mais precisamente na rota de Araraquara à Américo Brasiliense, tendo em vista que este período é utilizado por vários estudantes ao retornarem das escolas e por trabalhadores que necessitam exercer seus horários de almoço e passam por grandes dificuldades por conta do referido problema.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_054_-_proc_657.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_054_-_proc_657.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, se houve algum estudo referente a mudança solicitada na Indicação 005/2022, que solicitava tornar todas as vias do bairro jardim Santa Terezinha em mão única de direção, e em caso afirmativo, qual o prazo para implantação de tais mudanças.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_055_-_proc_665.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_055_-_proc_665.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar se há a possibilidade de enviar a esta Casa de Leis, Projeto de Lei para regulamentação de uso e instalação de containers no Município.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_056_-_proc_774.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_056_-_proc_774.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a POLÍCIA MILITAR DE AMÉRICO BRASILIENSE proceder à ronda escolar, nos horários de saída dos alunos, alternando entre as escolas, com o objetivo de coibir brigas e/ou outras situações que coloquem os estudantes em risco.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_057_-_proc_775.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_057_-_proc_775.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e complementar a informação encaminhada pelo Ofício nº 283/2022 que tratou apenas da hipótese de construções em containers, informando se há a possibilidade de enviar a esta Casa de Leis, Projeto de Lei para regulamentação de uso e instalação, em locais de circulação pública do Município, de containers para fins diversos, tais como colocação de containers para fins comerciais (food truck ou outro tipo de comércio, por exemplo),</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_058_-_proc_777.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_058_-_proc_777.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Diretor de Departamento de Recursos Humanos, no sentido de informar a esta Casa de Leis o motivo de não estarem sendo pagos, os benefícios dos anuênios e promoções horizontais dos servidores municipais, que ficaram congelados, em face do período de pandemia até 31 de dezembro de 2021, para os servidores municipais que estão completando o período para aquisição dos mesmos.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_059_-_proc_844.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_059_-_proc_844.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento o com o Diretor de Esportes e informar a esta Casa de Leis qual o motivo de não estar sendo realizada a limpeza diária da quadra poliesportiva “Joaci Paixão da Silva”, localizada no bairro Jardim São Judas Tadeu.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_060_-_proc_817.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_060_-_proc_817.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com a Diretora de Saúde, e encaminhar a esta Casa de Leis, a relação de pessoas que foram atendidas em consultas de especialidades médicas desde 1º de janeiro até 31 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_061_-_proc_811.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_061_-_proc_811.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis se há a possibilidade de doar um terreno para os estudantes que cursam agronomia na UNIARA, no intuito de que os mesmos possam implantar uma horta comunitária no local.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_062_-_proc_880.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_062_-_proc_880.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Companhia Paulista de Força e Luz – CPFL, solicitando dessa insigne empresa, providenciar a substituição do poste de energia implantado na rua dos Jacarandás, no bairro Jardim Primaveras, mais precisamente na altura do nº 435, visto que o mesmo se encontra em péssimo estado de conservação, apresentando risco de cair e causar graves acidentes.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_063_-_proc_881.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_063_-_proc_881.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com setor competente, no sentido de informar a esta Casa de Leis, se há cronograma de melhorias para o acesso/caminho que liga a avenida 12, “Sebastiao Severino”, do bairro Antônio Pavan à Estrada Municipal “Neyde Marin de Campos”, do bairro Jardim Vista Alegre, visto que diariamente transitam muitas pessoas  por aquele acesso, devido a concentração de várias empresas na Estrada Municipal mencionada.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_064_-_proc_883.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_064_-_proc_883.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à EMPRESA CRUZ, solicitando dessa insigne empresa, informar a esta Casa de Leis, se está havendo o cumprimento na regularidade dos horários do itinerário da linha suburbana Hospital Estadual X Araraquara, no período da manhã, visto que há reclamação de alguns usuários.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_065_-_proc_884.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_065_-_proc_884.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, por qual motivo, apesar de haver concurso público vigente, ainda não houve a nomeação de servidor para ocupar o cargo de coordenador da Vigilância Sanitária, visto que existem 03 (três) vagas no quadro de servidores.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_066_-_proc_916.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_066_-_proc_916.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento o com o setor competente no sentido de enviar a esta Casa de Leis, um cronograma da colocação de lombada nas vias públicas até o final do ano.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_067_-_proc_915.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_067_-_proc_915.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com setor competente no sentido de esclarecer a esta Casa de Leis, informações a respeito da nova carga horária dos agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_068_-_proc_955.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_068_-_proc_955.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com setor competente, no sentido informar a esta Casa de Leis quando será atendida a solicitação constante na Indicação nº 246/2021, visto que no período noturno, a falta de iluminação da Praça “Eduardo Estevam”, situada no bairro Residencial Aliança, favorece, demasiadamente, a possibilidade de furtos e oferece risco, também, aos moradores do entorno daquele local.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_069_-_proc_942.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_069_-_proc_942.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando de S/Exa. entrar em entendimento com a Diretora de Educação, Profa. ELISANDRA MARQUES DE ASSUMPÇÃO, no sentido de fornecer as seguintes informações: 1 - A distribuição da caixinha de suco de uva natural e integral que está sendo distribuído no final das aulas, todas as terças-feiras, aos alunos da rede municipal de ensino, faz parte do cardápio da merenda escolar? 2 - Em caso positivo, enviar relatório da nutricionista encarregada do cardápio da merenda escolar, solicitando esse reforço na merenda escolar. 3 - Essa compra de suco de uva está sendo feito pela empresa que fornece merenda escolar ou pela Prefeitura? 4 - Em caso dessa compra de suco estar sendo feito através dos cofres municipais, informar a data de início, valores mensais pagos desde então, e ainda enviar cópia do processo licitatório de escolha da empresa fornecedora.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_070_-_proc_971-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_070_-_proc_971-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento o com o setor competente no sentido de informar a esta Casa de Leis se houve apresentação de projeto para implementação do hotel referente ao procedimento de concorrência 001/2020, Processo Administrativo 0015/2022, constante do termo de compromisso 86/2020.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_071-_proc_973-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_071-_proc_973-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Setor de Licitação, para que sejam enviados à esta Casa de Leis, cópia dos contratos feitos diretamente com empresas que não participaram do processo licitatório, em face de não haver empresas interessadas nos processos licitatórios levados a efeito.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/28/ind_001.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/28/ind_001.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir redutor de velocidade (lombada) nas seguintes vias: Rua João Bernardo Muniz, na altura do imóvel número 395, localizado no bairro Jardim Santa Terezinha; e Rua Ana Pinto Santa Maria, na altura do imóvel número 160, localizado no bairro Jardim Maria Luiza.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/29/ind_002.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/29/ind_002.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de sugerir que o valor do abono aniversário anteriormente pago aos funcionários públicos municipais, que foi suspenso por ordem judicial, seja dividido em 12 (doze) parcelas mensais, e acrescido ao vale-alimentação que os servidores municipais recebem, de modo que o benefício do abono aniversário seja mantido.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/30/ind_003.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/30/ind_003.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de demolir o muro existente no entorno da quadra do Recinto de Eventos.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/31/ind_004.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/31/ind_004.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar limpeza e poda de árvores na área abaixo do bairro Jardim Luiz Ometto, próxima a baixada da Sadia, e ainda colocar iluminação, e fazer a passagem concretada do muro do recinto até a Alameda Aldo Lupo.</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/32/ind_005.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/32/ind_005.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de tornar todas as vias do bairro Jardim Santa Terezinha, mão única de direção.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/33/ind_006.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/33/ind_006.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a troca de lâmpadas na academia ao ar livre, localizada entre os bairros Sinhá Prado Guimarães e Santa Rita.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/34/ind_007.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/34/ind_007.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de determinar as providências cabíveis para que sejam vistoriados todos os bueiros de nossa cidade, bem como o estado da erosão existente tanto na ponte da Sadia como na ponte de acesso ao Bairro “São José”.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/35/ind_008.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/35/ind_008.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa buracos na Rua Araras, localizado no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/36/ind_009.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/36/ind_009.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a poda e retirada dos galhos do árvore de “Jambolão” que ficam próximas a pista de caminhada do Jardim Vista Alegre, na Rua Boa Esperança do Sul, aproximadamente na altura do imóvel 723, pois os frutos que caem na pista deixam a mesma escorregadia, com risco de acidentes aos pedestres.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/37/ind_010.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/37/ind_010.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido determinar uma fiscalização mais rigorosa das calçadas do nosso município, de modo que sejam consertadas por seus proprietários, visando não só a segurança de nossa população mas também corrigir o deteriorado aspecto urbanístico de nossa cidade, contratando, se for o caso, mais fiscais, pois o número atual é bem limitado,  para tentar corrigir esta tremenda lacuna que está existindo na administração de nosso Município há anos, que  está colocando nossa cidade numa das cidades com aspecto urbanístico mais desagradável da nossa região, principalmente na sua região central e adjacências.</t>
   </si>
   <si>
     <t>VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/70/ind_011.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/70/ind_011.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir pista de caminhada ao redor do Cemitério Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/71/ind_012.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/71/ind_012.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir passarela sob a linha férrea, de forma a interligar a Via AMB-010 com os seguintes bairros: Jardim Luis Ometto, da rua 5 ao ponto de ônibus; Jardim Irajá ao ponto de ônibus; e Jardim Recanto dos Pássaros (Jardim Sacy) ao ponto de ônibus.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/72/ind_013.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/72/ind_013.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com a empresa responsável pelo serviço da ligação de rede de esgoto do bairro Jardim Irajá com o bairro Antônio Pavan, de forma que faça o reparo no asfalto que cedeu no local.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/73/ind_014.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/73/ind_014.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de elaborar um projeto de implantação de tratamento por equoterapia em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/74/ind_015.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/74/ind_015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar manutenção na praça em frente à empresa Witford, no Jardim Vista Alegre, pois está com mato alto e ainda realizar melhorias na iluminação, por ter uma pista de caminhada muito utilizada.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/75/ind_016.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/75/ind_016.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor municipal, no sentido de serem construídas mais duas lombadas na Rua dos Ipês, no bairro Jardim Primaveras, em locais estratégicos, visando coibir o excesso de velocidade praticado nessa via pública.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/76/ind_017.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/76/ind_017.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir uma pista de skate na praça do Jardim Santa Terezinha.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/91/ind_018.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/91/ind_018.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir redutor de velocidade (lombada) na Avenida Lia Della Rovere Furkin, na altura do imóvel número 63, localizado no bairro Jardim São José.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/92/ind_019.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/92/ind_019.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar melhorias na segurança física das escolas e creches municipais, tais como aumento na altura dos muros e colocação de cercas de segurança, tais como concertinas, devido ao aumento dos furtos nos referidos locais.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/93/ind_020.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/93/ind_020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar ventiladores ou exaustores em todos os ginásios municipais, devido a alta temperatura e também à falta de ventilação nos referidos ginásios.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de promover junto aos servidores do Departamento de Urbanismo, cursos de manutenção de equipamentos à gasolina, tais como roçadeiras e sopradores.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/95/ind_022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/95/ind_022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar escola de futsal em nosso município.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_023.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar instalação de parquinho infantil na praça existente no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar reforma do Centro Comunitário existente no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar serviço de limpeza, mais especificamente, de roçagem e terraplanagem nos bairros Jardim Maria Luiza e Jardim Primaveras.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_026_cidao_mineiro_iluminacao_praca_284.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_026_cidao_mineiro_iluminacao_praca_284.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar manutenção da iluminação pública nas praças da cidade, em especial na praça "Pedro de Toledo".</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_027_cidao_mineiro_cartao_sus_288.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_027_cidao_mineiro_cartao_sus_288.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que, em atendimento nos postos (UBS) e hospital, disponibilizar um cartão para marcar retornos e agendamento das consultas/exames, e ainda, que os funcionários de atendimento dos departamentos de saúde, façam uso de crachá de identificação, para facilitar a interação com os usuários dos postos e do hospital.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_028_van_pista_de_caminhada_277.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_028_van_pista_de_caminhada_277.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir pista de caminhada na Alameda Mário Cavalari (do bairro Jardim Santa Terezinha até o bairro Jardim São José II) - pista essa que pode reduzir o descarte de entulho nos lugares referidos.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_029_van_recinto_278.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_029_van_recinto_278.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar na área do Recinto, uma quadra de área para a prática de futevôlei vôlei e futebol, e ainda, instalar iluminação no local.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_030_diego_bolsa_transporte_305.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_030_diego_bolsa_transporte_305.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de aumentar o valor da Bolsa Transporte aos estudantes, em especial, aos que se deslocam até o município de Taquaritinga.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_031_bahia_cacamba_296.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_031_bahia_cacamba_296.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de colocar caçamba de lixo na praça localizada entre a avenida José Ziliolli e rua Vitório Brizolari, para atender melhor os comerciantes que trabalham no local no período noturno, e evitar que cachorros ‘mexam’ nos sacos de lixo.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_032_bahia_recapeamento_301.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_032_bahia_recapeamento_301.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com a o setor competente, no sentido de realizar recapeamento ou operação tapa-buraco na avenida Júlio Correia Arruda, na altura do imóvel número 547, localizado no  bairro São José.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_033_bahia_iluminacao_igreja_redonda_268.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_033_bahia_iluminacao_igreja_redonda_268.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de melhorar a iluminação na praça da Igreja Matriz Nossa Senhora Aparecida, também conhecida como igreja redonda, na área mais próximo à rua comercial.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_034_bahia_cacamba_rua_larga_322.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_034_bahia_cacamba_rua_larga_322.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com a empresa responsável pela coleta/limpeza das caçambas existentes no centro da cidade, especificamente na rua Joaquim Afonso da Costa e na praça do Cruzeiro, para que a mesma empresa venha fazer manutenção ou troca dos equipamentos.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_035_mancha_recinto.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_035_mancha_recinto.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar no Recinto as seguintes melhorias: pista de caminhada; assentos para descanso e lazer; e projeto de arborização no local.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_036_mancha_creches_304.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_036_mancha_creches_304.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a manutenção e  limpeza dos parques de areia, e ainda pintura dos brinquedos existentes instalados nos Centros de Educação e Recreação - CER's de nosso município.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_037__marly_mutirao_315.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_037__marly_mutirao_315.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de executar mutirão de limpeza nos bairros de nosso município.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_038_marly_cobertores_hospital_313.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_038_marly_cobertores_hospital_313.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de proceder a troca urgente dos cobertores que são oferecidos aos pacientes do Hospital Municipal "Doutor José Nigro Neto".</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_039_marly_arborizacao_314.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_039_marly_arborizacao_314.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implementar projeto de arborização de toda frente do prédio do novo velório municipal.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_no_040_proc357.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_no_040_proc357.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar limpeza das duas galerias pluviais, situadas na esquina da Avenida Isac Azevedo, mais precisamente na altura do nº 570 e ainda, que seja realizada a troca da tampa da galeria da Rua 12, em frente ao número 11, localizada no bairro Antônio Pavan.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_no_041_proc356.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_no_041_proc356.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir redutor de velocidade (lombada) na Avenida Nove, localizada no bairro Antônio Pavan.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_no_042_proc364.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_no_042_proc364.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos ou recapeamento na Rua Luiza Manzine Crescenzio, localizada no bairro Jardim São José I.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_no_043_proc359.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_no_043_proc359.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de alterar a legislação municipal e incluir os estudantes amerilienses matriculados no CUCA (Cursinho Unificado do Câmpus de Araraquara) no transporte intermunicipal de estudantes.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_no_044_proc365.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_no_044_proc365.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir um redutor de velocidade (lombada) na Avenida das Primaveras, localizada no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_no_045_367.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_no_045_367.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na confluência da Rua José Lucci com a Avenida Carlos Lima, localizadas no bairro Vila Cerqueira.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_no_046__proc366.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_no_046__proc366.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de pintar todas as faixas de pedestres no Centro com tinta de qualidade melhor do que está sendo utilizada atualmente.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_no_047_375.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_no_047_375.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de se contratar fiscais, por contrato de prazo certo, visando intensificar o trabalho de notificação de proprietários de terrenos baldios e casas abandonadas, como as localizadas, respectivamente, nas esquinas das Ruas Manoel Borba e Emília Galli, com a Avenida Izabel Arruda de Lorenzo.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_no_048_proc348.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_no_048_proc348.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir redutor de velocidade (lombada) nas seguintes vias do bairro Residencial Aliança: Rua José Francisco de Andrade, na altura do nº 440 B; e Rua José Bezerra dos Anjos, na altura do nº 290.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_no_049_proc355.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_no_049_proc355.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir uma canaleta na Rua Lourenço Barbieri com a Rua Santo Antônio, localizadas no bairro Cecap.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_no_050_proc353.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_no_050_proc353.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir um quebra-molas, na Rua Maria Mendes, na altura do Pronto Atendimento do São Francisco.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_051_-_proc_389.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_051_-_proc_389.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir lombada (redutor de velocidade) na Rua dos Jacarandás, próximo ao nº 245, localizada no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_052_-_proc_388.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_052_-_proc_388.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir mureta ou grade de proteção onde está sendo construída a quadra de esportes no bairro Antônio Pavan.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_053_-_proc_393.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_053_-_proc_393.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar a substituição dos dois bancos de concretos, que não foram trocados quando houve a manutenção na Praça “21 de março”, localizada no bairro Jardim Planalto.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_054_-_proc_400.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_054_-_proc_400.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de prolongar a rua Padre Francisco Culturato, como já foi feito na rua José Nigro, do bairro Vila Cerqueira. Indico ainda, que sejam construídas calçadas dos dois lados e implementada iluminação nesse prolongamento.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_055_-_proc_385.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_055_-_proc_385.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir lombada (redutor de velocidade) na rua Emília Beraldo dos Santos, mais precisamente na altura da empresa Cambé, do lado pertencente ao município de Américo Brasiliense (antiga Estrada Municipal).</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao_no_056_-_proc_443.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao_no_056_-_proc_443.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir lombada (redutor de velocidade), na rua Afonso Nigro, localizada no bairro Jardim São José l, na altura do nº 733, visto que este é um local de parada de ônibus escolar.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/199/indicacao_no_057_-_proc_441.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/199/indicacao_no_057_-_proc_441.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar o recapeamento ou tapa-buracos na rua Renato Marsilli, situada no bairro Jardim São José.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/200/indicacao_no_058_-_proc_414.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/200/indicacao_no_058_-_proc_414.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar a construção de uma Pista de Skate no Recinto de Eventos do Município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_no_059_-_proc_451.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_no_059_-_proc_451.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de implantar um sistema de vigilância, com câmeras de monitoramento, alarme e sensor de presença, em todos os postos de abastecimento de água no município, visando coibir as inúmeras ocorrências de caso de furtos das fiações elétricas dos postos de abastecimentos, e ainda que seja construído muro ao redor dos mencionados postos, com concertinas e cerca elétrica.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_no_060_-_proc_419.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_no_060_-_proc_419.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir um estacionamento na Rua das Magnólias no bairro Jardim Primaveras, na área existente desde a altura do prédio da Escola Objetivo até o final da mencionada via pública, visando regularizar o trânsito desse trecho, evitando a ocorrência de acidentes nos horários de entrada e saída dos estudantes.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_no_061_-_proc_420.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_no_061_-_proc_420.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de regularizar  diversos trechos de via pública, visando implantar placas de “proibido estacionar”, principalmente na “Praça da Amizade”, localizada na Avenida Descalvado, visto que estão estacionados, de maneira permanente, ou seja usados como se estivesse numa garagem, vários caminhões que além de prejudicarem demasiadamente o fluxo de veículos naquele trecho, ainda expõe a risco a travessia de pedestres e alunos da creche e escolas localizadas na Rua Fernando Prestes.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/204/indicacao_no_062_-_proc_452.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/204/indicacao_no_062_-_proc_452.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar lixeira na rua Boa Esperança do Sul, na altura da loja “Casa do Parafuso”.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_no_063_-_proc_407.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_no_063_-_proc_407.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de calçar o trecho remanescente da pista de caminhada do bairro Jardim Luis Ometto, mais precisamente, na esquina da rua Maria Madalena de Godoy do Anjos com a Rua Nicolau Carneiro Leão.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_no_064_-_proc_450.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_no_064_-_proc_450.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de realizar a manutenção da placa de sinalização que fica na saída da Escola Municipal de Ensino Fundamental - EMEF Dr. João Baptista Pereira de Almeida, localizada na Avenida Antônio de Oliveira Carvalho, considerando que a placa está baixa e atrapalha os pedestres.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_no_065_-_proc_445.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_no_065_-_proc_445.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de nivelar a altura dos bueiros com o asfalto, na Alameda Aldo Lupo, visto que há riscos para os motoristas que por ali trafegam.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_066_-_proc_507.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_066_-_proc_507.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de aumentar a largura da lombada construída na Rua Gentil prudente Corrêa, entre as Avenidas Luiz Dosualdo e Manoel Vieira Junior.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_067_-_proc_465.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_067_-_proc_465.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza de entulhos na rua 14, localiza no bairro Jardim Maria Luiza.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_068_-_proc_485.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_068_-_proc_485.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de solicitar ao departamento responsável, que faça a transferência de uma van do Departamento de Saúde para o Departamento de Esportes.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_no_069_-_proc_500.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_no_069_-_proc_500.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de isentar a cobrança de taxa para uso dos campos e quadras de futebol do Município, visto que com esse valor, os técnicos têm a possibilidade de investir mais em seus atletas e equipamentos.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_070_-_proc_494.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_070_-_proc_494.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de implantar iluminação de LED nas praças do Município.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_071_-_proc_489.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_071_-_proc_489.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar uma força tarefa e efetuar limpeza no terreno de mata nas proximidades da avenida Odilson Gomes Figueira (altura do número 120), no bairro Jardim Santa Rita, visto que se faz necessária a retirada de entulhos, restos de galhos, etc, devido ao aparecimento de ratos e escorpiões no local.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_072_-_proc_460.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_072_-_proc_460.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de reformar a antiga moradia do caseiro da Escola Municipal de Ensino Fundamental - EMEF Dr. João Baptista Pereira de Almeida, para ser utilizada como biblioteca pelos alunos.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_073_-_proc_477.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_073_-_proc_477.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de nivelar dois bueiros com a altura do asfalto, no cruzamento da Avenida Antônio de Oliveira Carvalho com Alameda Aldo Lupo, visto que pode oferecer riscos.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_074_-_proc_509.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_074_-_proc_509.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar iluminação na Avenida Sumaré, no bairro Jardim Vista Alegre, mais precisamente na área em que ficam localizadas as indústrias.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_no_075_-_proc_551.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_no_075_-_proc_551.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa buracos e recapeamento nas seguintes vias do Município, rua Mateus Anelo, localizada no bairro Jardim Planalto; e rua José România, localizada no bairro Nova Vila Cerqueira.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_no_076_-_proc_543.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_no_076_-_proc_543.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir lombada (redutor de velocidade) na Rua Pitangueiras, próximo à Escola Municipal de Ensino Fundamental – EMEF “Virgílio Gomes”, visando maior segurança aos pedestres, alunos da EMEF e pacientes da Unidade Básica de Saúde “Dr. Cássio Moraes Alves.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_no_077_-_proc_545.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_no_077_-_proc_545.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar operação tapa buracos na Alameda Doutor Alberto Eloy Macedo Rollo, próximo da rotatória, no sentido que desce a Praça recém-inaugurada “Jaime Rocha Viana”.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_no_078_-_proc_555.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_no_078_-_proc_555.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de visando colocar na Avenida Joaquim Pinto Pereira de Almeida, mão dupla de direção no trecho compreendido entre as Ruas Francisco Martimiano de Oliveira e Benedito Storani.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_079_bahia-mancha_acesso_ao_trevo_-_proc_564_000420.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_079_bahia-mancha_acesso_ao_trevo_-_proc_564_000420.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a abertura de uma passagem interligando a rua das Magnólias (bairro Jardim Primavera), até o trevo da SP 257 (avenida Eugênio Voltarel), visando melhoria do acesso dos moradores aos bairros Jardim Maria Luiza, Primaveras, Centro e Planalto.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_080_mancha-_pintura_da_quadra_proc_596_000418.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_080_mancha-_pintura_da_quadra_proc_596_000418.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a pintura da quadra da Escola Municipal de Ensino Fundamental - EMEF Américo Roncalli.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que seja realizado o acompanhamento do serviço de poda de árvores realizados pela Companhia Paulista de Força e Lua – CPFL, a fim de verificar se o procedimento está sendo feito de forma correta.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/271/indicacao_082_silas__construir_estacionamento_45_graus_proc_592_000415.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/271/indicacao_082_silas__construir_estacionamento_45_graus_proc_592_000415.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a revitalização na Praça “Manoel Vieira Júnior”, e ainda, implementar na mencionada praça, estacionamento de 45 graus, na direção da avenida 9 de Julho.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_083_-_proc_642.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_083_-_proc_642.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a pintura de lombadas e sinalizações horizontais nas ruas do Município, visto que já houve acidentes por falta de sinalização.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_084_-_proc_605.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_084_-_proc_605.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de adquirir banheiro químico móvel para que seja disponibilizado aos servidores externos da Prefeitura, que atuam na frente de trabalho e no Setor de Urbanismo, para serem transportados de acordo com a programação destes trabalhadores, visando a integridade física dos mesmos.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_085_-_proc_609.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_085_-_proc_609.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar playground e academia ao ar livre na área acima da quadra construída no bairro Antônio Pavan.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_086_-_proc_604.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_086_-_proc_604.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido construir uma mini arquibancada na quadra recém-inaugurada “Luis Alexandre Dotti”, situada no bairro Antônio Pavão.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_087_-_proc_639.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_087_-_proc_639.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido construir vagas de estacionamento para deficientes em frente ao Campo Municipal.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_088_-_proc_615.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_088_-_proc_615.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido alterar para mão única, o trecho da avenida José Zilioli, entre a Alameda Aldo Lupo e a rua Vitório Brizolari, bem como seja feito estacionamento de 45° nesse trecho, melhorando o fluxo de veículos nessa região.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_089_-_proc_647.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_089_-_proc_647.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de estudar a possibilidade de autorizar a conversão de veículos, nos cruzamentos das Ruas Nicolau Carneiro Leão e José Paulo Abi-Jaudi, com a Avenida Joaquim Afonso da Costa, visando “desafogar” o trânsito nesta última via pública.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_090_-_proc_684.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_090_-_proc_684.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a poda de árvores nos bairros Jardim São José e Jardim Santa Terezinha, principalmente na Alameda Alberto José Eloy Macedo Rollo, visto que algumas árvores da mencionada via estão atrapalhando o trânsito e fiação.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_091_-_proc_685.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_091_-_proc_685.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de enviar a esta Casa de Leis, Projeto de Lei visando conceder novo prazo para o Programa de Recuperação Fiscal – REFIS, visto que possibilitaria à população ameriliense, regularizar seus débitos atrasados de IPTU e demais tributos municipais.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_092_-_proc_651.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_092_-_proc_651.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de formalizar decreto ou Lei, para que sejam disponibilizadas 50 (cinquenta) cestas básicas mensais, para doações emergenciais no Município.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_093_-_proc_696.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_093_-_proc_696.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de construir estacionamento 45 graus, na rua Toledo Pizza, mais precisamente em frente ao mercado, a uma distância de 100 (cem) metros da travessia da linha de trem, para facilitar o fluxo de veículos que trafegam pelo local.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_094_-_proc_721.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_094_-_proc_721.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Ex-celência entrar em entendimento com o setor competente, no sentido de realizar a abertura do canteiro central, localizado na Alameda Alberto José Eloy Macedo Rollo, na direção de todas as ruas, visando melhorar o fluxo dos veículos que trafegam pelo bairro.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_095_-_proc_713.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_095_-_proc_713.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Ex-celência entrar em entendimento com o setor competente, no sentido de realizar a limpeza de bueiros (galerias pluviais), situados na Avenida Rafael Hervi-as Rodrigues, altura do nº 563, no bairro Jardim Luis Ometto 2.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_096_-_proc_698.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_096_-_proc_698.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar a pintura das faixas de pedestre próximo à Escola Estadual Profª Alzira Dias Toledo Piza, no bairro Jardim São Judas.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_097_-_proc_708.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_097_-_proc_708.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de aumentar a referência dos agentes escolares.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_098_-_proc_718.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_098_-_proc_718.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar um estudo e averiguar a necessidade de implementar limite de velocidade na Rua Manoel José Pires, visto que há reclamação por parte dos moradores, devido à velocidade que os veículos trafegam naquele local.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_099_-_proc_726.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_099_-_proc_726.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar melhorias no prédio da antiga vaca mecânica, local em que, atualmente, são realizados os exames de ultrassom, e ainda, que seja instalado um bebedouro no local.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_100_-_proc_712.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_100_-_proc_712.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar um ponto de apoio aos ciclistas, contendo bebedouro e calibrador de pneu de bicicletas, na praça “Erídio Stain”, situada em frente ao prédio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_101_-_proc_695.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_101_-_proc_695.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar uma pista de caminhada, com bebedouro e lixeiras, na praça “Eduardo Estevam”, localizada no bairro Residencial Aliança, devido ao grande fluxo de frequentadores.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_102_-_proc_723.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_102_-_proc_723.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar o calçamento sob a linha férrea, visando implementar uma travessia de pedestres, da altura do nº 470 da Rua Manoel Borba até a Rua Ribeiro de Barros, na direção da Avenida 09 de Julho.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>TRAJANO, DEGA DA PADARIA, SILAS DA SADIA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_103_-_proc_733.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_103_-_proc_733.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar estacionamento de 45º, no espaço localizado entre os nº 117 e 277, na Rua Boa Esperança do Sul, do bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_104_-_proc_756.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_104_-_proc_756.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a manutenção no playground da praça do bairro Sinhá Prado Guimarães (Chaparral).</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_105_-_proc_748.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_105_-_proc_748.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a construção de lombofaixa e sinalização de “Área Escolar” em todas as escolas, no intuito de garantir maior segurança para os estudantes.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_106_-_proc_755.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_106_-_proc_755.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar o calçamento do terreno onde está localizada a Casa da Juventude, situado entre a avenida Guimarães Pinheiro de Freitas, rua Ovídio Marchiorato e rua Maria Madalena de Godoy dos Anjos.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_107_-_proc_764.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_107_-_proc_764.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de construir alambrado em volta do campo do Complexo de Lazer e Saúde “DONA ANA PIEDADE JESUS FRANCISCO”, localizado no bairro Jardim Primaveras. Indico ainda, que seja implantada uma “cerca goiana” à beira da pista de caminhada e que no barranco existente, seja implantada uma arquibancada com dois lances para assentos, no intuito de aproveitar o espaço para futuros eventos no bairro.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_108_-_proc_776.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_108_-_proc_776.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de instalar sinalização em uma depressão na rua Manoel José Pires, mais precisamente na altura da rua 4, do bairro Jardim Luís Ometto.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_109_-_proc_773.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_109_-_proc_773.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido realizar estudos visando alterar o caráter preferencial da Avenida Aparecida Schwenke, para que haja parada obrigatória em ao menos dois cruzamentos de ruas transversais com a referida via.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_110_-_proc_753.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_110_-_proc_753.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de remover a cobertura do ponto de embarque e desembarque de passageiros instalado na Rua Emília Galli, conforme acima mencionado.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_111_-_proc_778.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_111_-_proc_778.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido visando a possibilidade de se firmar acordo com a Empresa proprietária dos Loteamentos Santa Rita e Aliança, no sentido de averbar na matrícula mãe desses loteamentos, a possibilidade dos adquirentes de um terreno de estabelecer o condomínio de lotes autônomos, com frações de áreas individualizadas e áreas comuns, com abertura de matrículas individualizadas para cada propriedade, e possibilitando, ainda, nesses dois loteamentos a extensão de rede de água para cada unidade condominial.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_112_-_proc_761.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_112_-_proc_761.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de corrigir a enorme distorção existente na promoção horizontal dos ocupantes de cargos nas referências 01 e 03.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_113_-_proc_762.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_113_-_proc_762.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de enviar projeto de lei para estabelecimento de condomínio urbano, para terrenos de loteamento que não comportam desmembramento.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_114_-_proc_769.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_114_-_proc_769.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de construir uma lombada na em frente à Escola Municipal de Ensino Fundamental Professor Virgílio Gomes (na avenida Descalvado) e calçamento na praça adjacente à escola (aquela do ginásio no bairro Vista Alegre), desde a avenida Descalvado, descendo a rua Pitangueiras.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_115_-_proc_760.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_115_-_proc_760.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de construir um canteiro central arborizado, na primeira entrada, no sentido de quem vem do município de Santa Lúcia para Américo Brasiliense, mais precisamente na avenida Francisco Justo.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/400/indicacao_116_-_proc_821.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/400/indicacao_116_-_proc_821.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Ex-celência entrar em entendimento com o setor competente, no sentido de constru-ir lombada (redutor de velocidade) na rua Euclides Fogal, altura do nº 168 e na rua Secondo Della Rovere, altura do nº 127, mais precisamente em frente à Igreja, ambas localizadas no bairro Jardim São José.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/401/indicacao_117_-_proc_843.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/401/indicacao_117_-_proc_843.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de no sentido de retomar os atendimentos odontológicos, tanto nas Escolas Municipais de Ensino Fundamental – EMEF´s, quanto nos Centros de Educação e Recreação – CER´s.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_118_-_proc_842.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_118_-_proc_842.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implementar atendimento com psicólogos e fonoaudiólogos, na Rede municipal de Ensino, visando atender alunos e professores, que necessitarem de acompanhamento, visto que muitos não estão conseguindo ter um bom rendimento e aprendizado de qualidade diante dos momentos traumáticos e difíceis em decorrência da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/403/indicacao_119_-_proc_816.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/403/indicacao_119_-_proc_816.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de estender a limpeza pública diária de varrição, até a rua Dr. Nicolau Carneiro Leão, no trecho compreendido entre as avenidas Princesa Isabel e Amélia Colombo Dias, em face desse trecho ter uma grande movimentação de pessoas no comércio ao redor e do laboratório de análise clínicas.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_120_-_proc_818.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_120_-_proc_818.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que seja reforçada a cerca de madeira do parquinho existente na Praça “José Roncali”, visto a proximidade desta cerca com a via pública, evitando assim, ocorrência de acidentes graves com as crianças que estejam brincando no local.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao_121_-_proc_810.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao_121_-_proc_810.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de providenciar um fogão, para a cozinha utilizada pelos funcionários do Hospital Municipal “Dr. José Nigro Neto”.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_122_-_proc_799.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_122_-_proc_799.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de retomar cartão cidadão referente à saúde no Município.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, MARLY PAVÃO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/407/indicacao_123_-_proc_809.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/407/indicacao_123_-_proc_809.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de providenciar lâmpadas de emergência, para o Ginásio Municipal de Esportes "Novênio Pavan Filho", para que não ocorra a falta de iluminação, tal qual aconteceu durante o último Evento.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_124_-_proc_882.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_124_-_proc_882.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de providenciar a manutenção (reparação e pintura) do letreiro de identificação do município, na entrada de nossa cidade (início da alameda Aldo Lupo), que se encontra deteriorado pelo tempo.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/431/indicacao_125_-_proc_841.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/431/indicacao_125_-_proc_841.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de recuperar as valetas e realizar a operação tapa-buracos, na rua Luzia Delfino da Silva, localizada no bairro Jardim Luiz Ometto.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_126_-_proc_877.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_126_-_proc_877.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a troca dos aparelhos de TV do Centro de Educação e Recreação “Vera Lúcia Cavassani”, localizada no bairro Jardim São José, visto que as mesmas são antigas e inadequadas, além de não estarem fixas nas paredes, o que propicia o risco de acidentes com as crianças.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/433/indicacao_127_-_proc_853.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/433/indicacao_127_-_proc_853.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir uma canaleta na rua Manoel Borba, mais precisamente na altura do nº 1440, com intuito de evitar proliferação de insetos e bichos, que são prejudiciais à saúde da população.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_128_-_proc_878.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_128_-_proc_878.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a manutenção da iluminação nas duas quadras situadas no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_129_-_proc_879.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_129_-_proc_879.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar um ponto de água (bebedouro), na quadra e praça “Paulo Franciscatto”, localizadas no bairro Jardim Primavera, visto que as crianças e adolescentes que frequentam esses locais, adentram o Centro de Educação e Recreação “Professora Mara Rúbia de Lourenço Goes”, para beber água.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_130_-_proc_863.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_130_-_proc_863.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir uma lombada (redutor de velocidade) na Avenida Maria Balbino Dótoli Carlesci, mais precisamente na altura do número 243.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/437/indicacao_131_-_proc_885.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/437/indicacao_131_-_proc_885.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de providenciar mais um aparelho de raio X, implantado em local adequado, para que, quando houver a manutenção de um, exista outro para suprir a necessidade da nossa população.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/451/indicacao_no_132_-_proc_910.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/451/indicacao_no_132_-_proc_910.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de executar obras de ampliação/implantação de galerias de águas pluviais no cruzamento da Avenida Lia Della Rovere Furkin com a Rua João Bernardo Muniz, no bairro Jardim São José, bem como executar o fechamento (com alambrado ou similar) da área pública localizada no final da Rua João Bernardo Muniz, visando impedir o descarte de entulhos e outros resíduos que atualmente é praticado no referido local, provocando sérios transtornos aos moradores do entorno.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/452/indicacao_no_133_-_proc_899.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/452/indicacao_no_133_-_proc_899.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de realizar a reforma do ponto de ônibus, situado na avenida Araraquara, bairro Vista Alegre ao lado do Lions Clube.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/453/indicacao_no_134_-_proc_914.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/453/indicacao_no_134_-_proc_914.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de realizar a reforma da pista de skate do Ginásio de Esportes “Novênio Pavan Filho”.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_135_-_proc_946-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_135_-_proc_946-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de instalar iluminação em toda a extensão e entorno do Espaço de Saúde, Esporte e Lazer "Paulo César Ezidro", localizado entre os bairros Sinhá Prado Guimarães e Jardim Santa Rita, visando atender a um clamor popular de moradores próximos e pedestres que utilizam tal local para travessia no período noturno.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/466/indicacao_136_-_proc_948.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/466/indicacao_136_-_proc_948.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir canaletas no cruzamento com avenida Amélia Colombo Dias e a rua Benedito Storani, para evitar o acúmulo de água empossada.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_137_-_proc_936.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_137_-_proc_936.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implementar iluminação na pista de caminhada ao redor do campo municipal “Estádio Municipal Joaquim Justo”.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_138_-_proc_935.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_138_-_proc_935.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar o recapeamento na pista de caminhada da Praça “21 de Março”, localizada no bairro Jardim Planalto, mais precisamente nas proximidades dos equipamentos de academia ao ar Livre.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_139_-_proc_977-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_139_-_proc_977-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de construir redutor de velocidade (lombada) na Avenida Ana Pinto Santa Maria, mais precisamente na altura do nº 145, localizada no bairro Jardim Maria Luiza.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_140_-_proc_958-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_140_-_proc_958-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de retirar ou modificar os sinais de entrada/saída/troca de aulas/intervalo para alimentação, no intuito de auxiliar na estada saudável dos alunos com necessidades especiais, tais quais, os autistas.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_141_-_proc_974-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_141_-_proc_974-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de que sejam colocadas placas de proibido estacionar caminhões na Avenida Ma-noel Vieira Junior, localizada no Jardim Planalto, no trecho compreendido entre a Rua Gentil Prudente Correa e a Rua Matheus Anelo, com o objetivo de preservar o acesso aos frequentadores da Casa Espírita Divino Mestre.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_142_-_proc_976-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_142_-_proc_976-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de construir redutor de velocidade (lombada) na Avenida Pedros Fais, na altura do número 111, localizada no bairro Residencial Aliança.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_143_-_proc_722-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_143_-_proc_722-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com o setor competente, no sentido de realizar o calçamento sob a linha férrea, visando implementar uma travessia de pedestres, a partir da Avenida Nestor Fernandes, situada no bairro Jardim Luis Ometto, até o ponto de ônibus, localizado na ARA 010.</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/44/moc_001.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/44/moc_001.pdf</t>
   </si>
   <si>
     <t>Seja registrada na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES E APLAUSOS  às recreacionistas do município de Américo Brasiliense, pela garra na luta para a conquista do recebimento do FUNDEB (Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação).</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/45/moc_002.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/45/moc_002.pdf</t>
   </si>
   <si>
     <t>Seja registrada na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES E APLAUSOS  ao Departamento de Saúde do Município de Américo Brasiliense, pelos serviços prestados em nosso município.</t>
   </si>
   <si>
     <t>MOÇÃO RETIRADA A PEDIDO DO AUTOR.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/47/moc_004.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/47/moc_004.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor ADEMAR PELEGRINO, ocorrido no dia 24/01/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/48/moc_005.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/48/moc_005.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor LUIZ CARLOS GONÇALVES, ocorrido no dia 25/01/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/49/moc_006.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/49/moc_006.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor FERNANDO DELLA ROVERE, ocorrido no dia 08/12/2021.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/50/moc_007.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/50/moc_007.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor MILTON BRIGANTI, ocorrido no dia 22/01/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/51/moc_008.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/51/moc_008.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora BENEDITA PEREIRA DE MOURA, ocorrido no dia 14/01/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/52/moc_009.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/52/moc_009.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor CARLOS GONÇALVES (Seu Nego), ocorrido no dia 26/01/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/53/moc_010.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/53/moc_010.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora REGINA DE TOLEDO NOGUEIRA ocorrido no dia 15/01/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/54/moc_011.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/54/moc_011.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor CARLOS ROBERTO LIMA (Carlão), ocorrido no dia 29/11/2021.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/55/moc_012.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/55/moc_012.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora AGUINELIA INACIA DA SILVA ocorrido no dia 18/01/2022.</t>
   </si>
   <si>
     <t>Seja registrada na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao 3° Sargento da Polícia Militar VAGNER DOLCE, pelos serviços prestados em nosso município.</t>
   </si>
   <si>
     <t>PROPOSIÇÃO RETIRADA PELO AUTOR</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/85/moc_016.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/85/moc_016.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora NAILSA GONÇALVES DE OLIVEIRA DA SILVA, ocorrido no dia 13/02/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/86/moc_017.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/86/moc_017.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora HELENA PAES CAMPOS GALUCCI, ocorrido no dia 13/02/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/87/moc_018.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/87/moc_018.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor GERALDO FRANCISCO SOUZA, ocorrido no dia 11/02/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/100/moc_019.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/100/moc_019.pdf</t>
   </si>
   <si>
     <t>Seja registrada na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES E AGRADECIMENTOS ao Deputado Estadual MÁRCIO NAKASHIMA, pelas verbas conquistadas para nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/101/moc_020.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/101/moc_020.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do menino THALES HENRIQUE, ocorrido no dia 27/02/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/102/moc_021.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/102/moc_021.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor MOACYR ANTÔNIO ZIVIANI, ocorrido no dia 23/02/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/111/mocao_022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/111/mocao_022.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do menino JOAQUIM ALVES OLIVEIRA, ocorrido no dia 08/03/2022.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/139/mocao_023_bahia_marly.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/139/mocao_023_bahia_marly.pdf</t>
   </si>
   <si>
     <t>Seja registrada na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES E AGRADECIMENTOS  à Vereadora  MARLY LUZIA HELD PAVÃO, pelo empréstimo de cadeira de rodas, sem nenhum custo, a dois casos distintos de pacientes com problemas de locomoção.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_no_024_proc339.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_no_024_proc339.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao cantor JÃO, pelo destaque em sua apresentação no LOLLAPALOOZA BRASIL.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BAHIA DO CORTE, CIDÃO MINEIRO, DEGA DA PADARIA, LEANDRO MANCHA, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_no_025_proc351.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_no_025_proc351.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA THEREZINHA IGNEZ SERVIDONI.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/151/mocao_no_026_proc349.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/151/mocao_no_026_proc349.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA HELENA AMÉLIA GALLI PIOVEZAN.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/152/mocao_no_027_proc340.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/152/mocao_no_027_proc340.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR DOUGLAS SOARES DE FARIA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_028_-_proc_390.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_028_-_proc_390.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS À EMPRESA CONCREMASSA CONCRETO &amp; ARGAMASSA PELA DOAÇÃO DE CONCRETO AO MUNICÍPIO DE AMÉRICO BRASILIENSE.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>MARLY PAVÃO, DIEGO VIVEIROS, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/185/mocao_029_-_proc_409.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/185/mocao_029_-_proc_409.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA CLEIDE NOCCE.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/186/mocao_030_-_proc_408.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/186/mocao_030_-_proc_408.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR SEBASTIÃO DELPASSO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/214/mocao_no_031_-_proc_456.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/214/mocao_no_031_-_proc_456.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Excelentíssimo Sr. Dirceu Pano, Digníssimo Prefeito Municipal, ao Excelentíssimo Sr. Luzimar Baianinho, Digníssimo Vice-Prefeito Municipal, ao Ilmo. Sr. André Correa, Digníssimo Diretor do Departamento de água, Esgoto e Meio Ambiente - DAEMA e ao Corpo Jurídico do Poder Executivo, pelo empenho e conquista da área desapropriada da “antiga Sadia”, que beneficiará demasiadamente o abastecimento de água de toda a população.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/215/mocao_no_032_-_proc_458.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/215/mocao_no_032_-_proc_458.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Roque Alves.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/233/mocao_033_-proc_482.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/233/mocao_033_-proc_482.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao DEPARTAMENTO DE PROMOÇÃO SOCIAL pelas ações desenvolvidas em atendimento aos moradores de rua durante o inverno.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/234/mocao_034_-_proc_476.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/234/mocao_034_-_proc_476.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos setores de Saúde, Urbanismo, Zoonoses, Vigilância Sanitária, Educação e Transporte, pelos essenciais serviços de prevenção e conscientização da população no combate contra a dengue.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/235/mocao_035_-_proc_493.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/235/mocao_035_-_proc_493.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Excelentíssimo Sr. Rodrigo Garcia, DD. Governador do Estado de São Paulo, ao Excelentíssimo Sr. Dirceu Brás Pano, Digníssimo Prefeito Municipal e ao Excelentíssimo Sr. Luzimar Alves dos Santos, Digníssimo Vice-Prefeito Municipal, pelo recebimento da nova frota de veículos e equipamentos obtidos durante o evento Governo na Área, realizado no dia 23/05/2022.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/236/mocao_036_-_proc_514.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/236/mocao_036_-_proc_514.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR LUCAS CAVALLARI.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>MAICON RIOS, CIDÃO MINEIRO, DIEGO VIVEIROS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/237/mocao_037_-_proc_469.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/237/mocao_037_-_proc_469.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA PROFESSORA ADRIANA CAMMAROSANO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>MAICON RIOS, DIEGO VIVEIROS, LEANDRO MANCHA, SILAS DA SADIA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/238/mocao_038_-_proc_503.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/238/mocao_038_-_proc_503.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR LUÍS INÁCIO GOES.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_039_-_proc_523.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_039_-_proc_523.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA BOAVENTURA AZEVEDO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/257/mocao_no_040_-_proc_559.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/257/mocao_no_040_-_proc_559.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E AGRADECIMENTOS ao EXCELENTÍSSIMO SR. ANDRÉ DO PRADO, DIGNÍSSIMO DEPUTADO ESTADUAL por prestar uma Van, com capacidade para o transporte de até 16 (dezesseis) pacientes, em benefício ao transporte intermunicipal de pacientes do nosso município.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/258/mocao_no_041_-_proc_547.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/258/mocao_no_041_-_proc_547.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO aos Projetos de Lei nº 1559/2021, nº 2028/2021 e nº 3.502/2021, que dispõem sobre o piso salarial do profissional Farmacêutico.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/259/mocao_no_042_-_proc_571.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/259/mocao_no_042_-_proc_571.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Generino Carneiro de Oliveira.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/260/mocao_no_043_-_proc_570.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/260/mocao_no_043_-_proc_570.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Gean Carlos Barbosa.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/274/mocao_044_leandro_para_patricia_bezerra_-_proc_597_000417.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/274/mocao_044_leandro_para_patricia_bezerra_-_proc_597_000417.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Excelentíssima Deputada Estadual Patrícia Bezerra, que não mede esforços em prol de beneficiar nosso Município com recursos, visando sempre uma melhor qualidade de vida aos nossos munícipes.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/275/mocao_045_leandro_para_zelia_-_proc_590_000419.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/275/mocao_045_leandro_para_zelia_-_proc_590_000419.pdf</t>
   </si>
   <si>
     <t>DE CONGRATULAÇÕES E APLAUSOS à Excelentíssima Vereadora Zélia do Carmo Gracindo por seu fundamental empenho em relação ao trabalho de proteção aos animais.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/276/mocao_046_silas_para_mihele_merola_-_proc_572_000414.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/276/mocao_046_silas_para_mihele_merola_-_proc_572_000414.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao excelente desempenho que Michele Merola, vem apresentando nos campeonatos de ciclismo, representando nosso Município.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/277/mocao_047_silas_para_transporte_-_proc_594_000413.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/277/mocao_047_silas_para_transporte_-_proc_594_000413.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS a toda a equipe do Departamento Municipal de Trânsito e Transportes que vem realizando um excelente trabalho em todos os bairros do Município, especialmente no que diz respeito a implantação de valetas.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DIEGO VIVEIROS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/278/mocao_048_ze_roberto-_diego_pesar_vani_rita_-_proc_580_000416.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/278/mocao_048_ze_roberto-_diego_pesar_vani_rita_-_proc_580_000416.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Vani Rita Nogueira, ocorrido no dia 22/06/2022.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, MAICON RIOS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/300/mocao_049_-_proc_618.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/300/mocao_049_-_proc_618.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E AGRADECIMENTOS AO EXCELENTÍSSIMO DEPUTADO FEDERAL CARLOS ZARATTINI, pelo compromisso e dedicação dispensados constantemente ao nosso Município.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/301/mocao_050_-_proc_619.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/301/mocao_050_-_proc_619.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Excelentíssima Deputada Márcia Lia, pelo empenho e dedicação prestados ao nosso município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/302/mocao_051_-_proc_635.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/302/mocao_051_-_proc_635.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Senhora Almezina Aparecida Berg de Jesus.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, LEANDRO MANCHA, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/303/mocao_052_-_proc_656.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/303/mocao_052_-_proc_656.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor Claudinei Aparecido Moura.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/330/mocao_053_-_proc_662.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/330/mocao_053_-_proc_662.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES MOÇÃO DE CONGRATULAÇÕES aos atletas e dirigentes do time DESTAQUE1000 AMÉRICO BRASILIENSE, pela conquista na categoria sub 15 da Copa Internacional de Futebol, realizada em Bastos-SP, entre 09 e 16 de julho, elevando o nome de nosso município. APROVADO.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/331/mocao_054_-_proc_674.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/331/mocao_054_-_proc_674.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao morador de Américo Brasiliense LUCAS ADRIANO DE SOUZA pela nobre e heroica atitude, ao salvar a vida de uma criança que descia a Rua Amábile Mariani Furlan – no bairro Jardim São José I, em nosso município – em uma bicicleta desgovernada e em alta velocidade.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/332/mocao_055_-_proc_686.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/332/mocao_055_-_proc_686.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos Ilustríssimos atletas e ao professor Dito Lima da Academia Team Máximo CT Dito Lima, por representar fabulosamente o nosso município na competição Brazilian Jiu-Jitsu Grampling.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/333/mocao_056_-_proc_680.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/333/mocao_056_-_proc_680.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos artesãos Jesuel Lourenço Fernandes e Luiza Fernandes por participar do evento “Revelando SP”, apresentando seus belíssimos trabalhos, que representaram com muita excelência os trabalhos culturais da nossa cidade.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/334/mocao_057_-_proc_687.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/334/mocao_057_-_proc_687.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à equipe do Karatê do município de Américo Brasiliense, por sua participação e ótimo desempenho na 5ª etapa do circuito ACAK.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/335/mocao_058_-_proc_691.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/335/mocao_058_-_proc_691.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à toda equipe da Defesa Civil – Núcleo de Aparelhamento, nas pessoas do Capitão Mateus da Costa Nogueira, Capitão Caique Ramos do Amaral, Sargento Roberto Costa da Silva, Subtenente Renata Patrícia Oliveira Giannoni, Policial Marli Araújo Alves de Souza e Cabo Cristiane Filadel Miranda, e ainda à Ilustríssima Senhora Ana Cláudia Neves Medeiros – Coordenadora de serviços no setor de convênio municipal, pela dedicação e empenho dispendidos na transferência de equipamentos para ações de proteção e defesa civil do município.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_059_-_proc_688.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_059_-_proc_688.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Miguel Dirceu Briganti, ocorrido no dia 18/07/2022.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/337/mocao_060_-_proc_675.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/337/mocao_060_-_proc_675.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor José Luís Zero, ocorrido no dia 19/07/2022.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MARLY PAVÃO, ROBERTO DA ANCHIETA, TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/338/mocao_061-_proc_659.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/338/mocao_061-_proc_659.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Jesus de Godoy, ocorrido no dia 18/07/2022.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/339/mocao_062_-_proc_666.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/339/mocao_062_-_proc_666.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares   da senhora Conceição Gracindo Tisone, ocorrido no dia 20/07/2022.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/353/mocao_063_-_proc_725.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/353/mocao_063_-_proc_725.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à equipe do Departamento de água, Esgoto e Meio Ambiente - DAEMA, pelos relevantes trabalhos prestados em nosso Município.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, LEANDRO MANCHA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/354/mocao_064_-_proc_709.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/354/mocao_064_-_proc_709.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO ao Departamento de Urbanismo e Departamento de Transportes e Trânsito de Américo Brasiliense, por atender com presteza à Indicação e Requerimento apresentados com a finalidade de tornar as ruas do bairro Jardim Santa Terezinha em mão única.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, MARLY PAVÃO, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/355/mocao_065_-_proc_701.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/355/mocao_065_-_proc_701.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à ilustre atleta de vôlei, KÁTIA HELENA DAVI, por sua brilhante carreira no voleibol.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/356/mocao_066_-_proc_702.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/356/mocao_066_-_proc_702.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à atleta JHEOVANA EMANUELE SEBASTIÃO, pela excepcional carreira no Voleibol Brasileiro.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, LEANDRO MANCHA, MARLY PAVÃO, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/357/mocao_067_-_proc_700.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/357/mocao_067_-_proc_700.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à ilustre atleta de vôlei, Rafaela Domingos, por representar nosso Município, através de seu talento e empenho.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, CIDÃO MINEIRO, DEGA DA PADARIA, DIEGO VIVEIROS, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/358/mocao_068_-_proc_734.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/358/mocao_068_-_proc_734.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à equipe do futsal feminino de Américo Brasiliense, na pessoa de seu treinador Rogério Silva, pelo excelente desempenho obtido nos jogos regionais.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/359/mocao_069_-_proc_724.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/359/mocao_069_-_proc_724.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Ana Maria de Jesus Santos, ocorrido no dia 09/08/2022.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/360/mocao_070_-_proc_736.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/360/mocao_070_-_proc_736.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR   aos familiares da senhora Juliana Pereira dos Santos, ocorrido no dia 13/08/2022.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MARLY PAVÃO, TRAJANO, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/386/mocao_071_-_proc_768.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/386/mocao_071_-_proc_768.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao cantor ameriliense JÃO, num gesto de agradecimento pela iniciativa em contemplar Américo Brasiliense com parte da referida arrecadação, beneficiando diretamente inúmeras famílias necessitadas em nossa comunidade.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, DEGA DA PADARIA, MARLY PAVÃO, SILAS DA SADIA, TRAJANO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/387/mocao_072_-_proc_759.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/387/mocao_072_-_proc_759.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao competidor Gabriel da Silva Rodrigues pelo excelente desempenho durante o ano e participação no Rodeio Internacional de Barretos.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DEGA DA PADARIA, LEANDRO MANCHA, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/388/mocao_073_-_proc_784.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/388/mocao_073_-_proc_784.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à equipe de dança, do Departamento de Cultura Turismo e Lazer, por enaltecer e representar com perfeição nosso Município no “Festival Nacional de Dança Livre da Festa do Peão de Barretos”.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, LEANDRO MANCHA, MARLY PAVÃO, SILAS DA SADIA, TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/389/mocao_074_-_proc_771.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/389/mocao_074_-_proc_771.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Professora Giovana Cândido e toda a equipe infantil de dança, do Departamento de Cultura Turismo e Lazer, por abrilhantar o evento 14º Criarte, representando nosso Município.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, LEANDRO MANCHA, MARLY PAVÃO, TRAJANO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/390/mocao_075_-_proc_703.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/390/mocao_075_-_proc_703.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao ilustríssimo treinador, William Santa Maria, por sua excelente carreira como técnico de voleibol.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MARLY PAVÃO, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/391/mocao_076_-_proc_786.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/391/mocao_076_-_proc_786.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES do senhor Luiz Mauro Hergert, ocorrido no dia 02/09/2022.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/392/mocao_077_-_proc_746.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/392/mocao_077_-_proc_746.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES do senhor José Luis Cutrale, ocorrido no dia 17/08/2022.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/411/mocao_078_-_proc_793.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/411/mocao_078_-_proc_793.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES à equipe de futebol do Destaquemil/Américo Brasiliense, categoria sub 16, pelo excelente desempenho que vem obtendo em diversos campeonatos.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/412/mocao_079_-_proc_807.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/412/mocao_079_-_proc_807.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à toda a equipe do Karatê, pelos relevantes resultados obtidos nos jogos regionais de Ribeirão Preto/SP.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/413/mocao_080_-_proc_815.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/413/mocao_080_-_proc_815.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor José Alves da Silva, ocorrido no dia   10/09/2022</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/414/mocao_081_-_proc_845.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/414/mocao_081_-_proc_845.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Cicilia Rapatoni România, ocorrido no dia 16/09/2022.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/415/mocao_082_-_proc_832.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/415/mocao_082_-_proc_832.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Dionísio Ricce, ocorrido no dia 14/09/2022.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/416/mocao_083_-_proc_850.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/416/mocao_083_-_proc_850.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Guilherme Henrique Franzini, ocorrido no dia 17/09/2022.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/417/mocao_084_-_proc_847.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/417/mocao_084_-_proc_847.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor João Simonetti ocorrido no dia 13/09/2022.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da jovem Nathalia da Silva Bastos, ocorrido no dia 10/09/2022.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, DEGA DA PADARIA, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/419/mocao_086_-_proc_797.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/419/mocao_086_-_proc_797.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR   aos familiares do senhor Benedicto Aparecido Alves.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_087_-_proc_791.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_087_-_proc_791.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor José Elson Roque, ocorrido no dia 05/09/2022.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/421/mocao_088_-_proc_813.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/421/mocao_088_-_proc_813.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR   familiares da senhora Maria Conceição Lupino, ocorrido no dia 13/09/2022.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/422/mocao_089_-_proc_812.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/422/mocao_089_-_proc_812.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Augusto Luíz de Souza, ocorrido no dia 13/09/2022.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, LEANDRO MANCHA, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/438/mocao_090_-_proc_846.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/438/mocao_090_-_proc_846.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao jogador de basquete Bruno Roberto da Silva Alves, por toda sua dedicação e crescimento dentro do basquetebol.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/439/mocao_091_-_proc_886.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/439/mocao_091_-_proc_886.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Aparecida de Fátima Rodrigues Gonella, ocorrido no dia 28/09/2022.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/440/mocao_092_-_proc_893.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/440/mocao_092_-_proc_893.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Lucas Adriano Gonçalves, ocorrido no dia 01/10/2022.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/441/mocao_093_-_proc_894.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/441/mocao_093_-_proc_894.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Délio Soares da Silva, ocorrido no dia 29/09/2022.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/456/mocao_094_-_proc_907.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/456/mocao_094_-_proc_907.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do senhor Fabrício Ruas, ocorrido no dia 08/10/2022.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/471/mocao_095_-_proc_944.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/471/mocao_095_-_proc_944.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Senhora Leonice Joaquim, ocorrido no dia 20/10/2022.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/472/mocao_096_-_proc_930.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/472/mocao_096_-_proc_930.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor Lucenildo Martins, ocorrido no dia 21/10/2022.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>SILAS DA SADIA, DIEGO VIVEIROS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/473/mocao_097_-_proc_945.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/473/mocao_097_-_proc_945.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Senhora Mara Cristina Grecco Sales, ocorrido no dia 26/10/2022.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MAICON RIOS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/584/mocao_098_-_proc_969-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/584/mocao_098_-_proc_969-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor Marcelo Eduardo Lopes, ocorrido no dia 13/11/2022.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>EMENDA Nº 04_x000D_
 _x000D_
 Emenda nº 01 Modificativa ao Projeto de Resolução nº 009/2022_x000D_
 _x000D_
 Autor/ Vereador: Maicon Rios de Souza_x000D_
 _x000D_
 O parágrafo 1º, do Artigo 1º do Projeto de Resolução nº 009/2022, passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 1º. (...)_x000D_
 § 1º. A implantação do ambiente digital de gestão documental junto à Câmara Municipal de Américo Brasiliense/SP dar-se-á gradualmente, admitindo-se processos em formato eletrônico, físico ou híbrido._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 O projeto de resolução, no artigo referido, não reflete de forma adequada a dinâmica atual do Legislativo Municipal que ainda necessita de maior tempo para implementar uma cultura de processo informatizado junto aos Senhores Vereadores, sendo relevante uma maior flexibilidade na implantação do processo legislativo de forma 100% digital, devendo, portanto, ser emendado para adequar o texto legal à realidade desta Câmara.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/367/emenda_005_modificativa_pr_009.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/367/emenda_005_modificativa_pr_009.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 05_x000D_
 _x000D_
 Emenda nº 02 Modificativa ao Projeto de Resolução nº 009/2022_x000D_
 _x000D_
 Autor/ Vereador: Maicon Rios de Souza_x000D_
 O Artigo 25 do Projeto de Resolução nº 009/2022, passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 25. Todas as tramitações de documentos internos e externos poderão ser realizadas exclusivamente de forma eletrônica, exceto em situações em que este procedimento for comprovadamente inviável ou em caso de indisponibilidade do meio eletrônico, cujo prolongamento cause danos relevante à celeridade do processo._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 O projeto de resolução, no artigo referido, não reflete de forma adequada a dinâmica atual do Legislativo Municipal que ainda necessita de maior tempo para implementar uma cultura de processo informatizado junto aos Senhores Vereadores, sendo relevante uma maior flexibilidade na implantação do processo legislativo de forma 100% digital, devendo, portanto, ser emendado para adequar o texto legal à realidade  desta Câmara.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/322/emenda_no_006_modificativa_ao_pl_052.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/322/emenda_no_006_modificativa_ao_pl_052.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 Modificativa ao Projeto de Lei nº 052/2022_x000D_
 _x000D_
 Autora/ Vereadora: Marly Luzia Held Pavão_x000D_
 _x000D_
 O Artigo 1º do Projeto de Lei nº 052/2022, passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 1º Fica denominado de “ARENINHA DR. JOÃO TIDEI NETTO” a Praça Esportiva localizada na área destacada do imóvel objeto da matrícula nº 11.397, do 2º Oficial de Registro de Imóveis, Títulos e Documentos e Civil de Pessoa Jurídica da Comarca de Araraquara, propriedade do município de Américo Brasiliense, a saber:_x000D_
 (...)_x000D_
 JUSTIFICATIVA_x000D_
 A despeito do quanto arguido, sabe-se que, consoante a Lei Orgânica Municipal, o ato de denominar é uma homenagem, ou seja, um gesto de reconhecimento público pelas qualidades ou feitos notáveis do homenageado por parte daqueles que o admiram por sua importância, sua contribuição e sua relevância local, sendo, neste Município, nos termos de sua Lei Orgânica, assunto de competência da Câmara de Vereadores, com a sanção do Executivo, pelo que, propõe-se esta emenda aditiva.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/476/emenda_01_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/476/emenda_01_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Meio Ambiente subvenção destinada à Associação Ameriliense de Proteção aos Animais - AAPA..............................R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/477/emenda_02_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/477/emenda_02_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Cultura, Turismo e Lazer para confecção de figurinos para a terceira idade..............................R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/478/emenda_03_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/478/emenda_03_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Meio Ambiente para destinação de ações para projeto de execução de limpeza e conservação das nascentes do Município..............................R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/479/emenda_04_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/479/emenda_04_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde visando a aquisição 03 CARRINHOS PARA GUARDAR MEDICAMENTOS 12 GAVETAS, 02 PULSO OXIMETRO PORTÁTIL COM MONITOR (PEDIÁTRICO), 01 CARDIO TOUCH......................................... R$70.000,00 (setenta mil reais).</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Esportes destinada à construção de academia ao ar livre e playground, na área institucional nº 2, do bairro Jardim Santa Terezinha, localizada na confluência da rua José Carlesci, Rua Benedito Cíndio e Alameda José Eloy Macedo Rollo........................................R$40.000,00 (quarenta mil reais).</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/481/emenda_06_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/481/emenda_06_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para reformas e manutenção de praças.................R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/482/emenda_07_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/482/emenda_07_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para a construção de estacionamento em 45º.................R$ 7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/483/emenda_08_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/483/emenda_08_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde visando a aquisição de aparelho de raio-x..................................R$ 7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/484/emenda_09_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/484/emenda_09_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para construção de estacionamento de 45º na rua Amélia Frigeri Manzini, em frente à igreja Assembleia de Deus................................................................................... R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/485/emenda_10_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/485/emenda_10_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para construção de estacionamento de 45º na rua Descalvado, em frente ao Nº 444; ................................................................................... R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/486/emenda_11_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/486/emenda_11_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para adequação e melhorias da praça do bairro Antônio Pavan (construção de vias de acesso e colocação de bancos, arborização). ............ R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/487/emenda_12_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/487/emenda_12_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o departamento de Meio Ambiente para subvenção destinada à Associação Ameriliense de Proteção aos Animais - AAPA.............................. R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/488/emenda_13_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/488/emenda_13_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde como para subvenção para AAPA (Associação Ameriliense de Proteção aos Animais) ............................R$20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/489/emenda_14_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/489/emenda_14_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para a construção de uma academia ao ar livre na praça do bairro Luiz Ometto. ............................... R$ 17.000,00 (dezessete mil reais).</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/490/emenda_15_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/490/emenda_15_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde como subvenção para AAPA (Associação Ameriliense de Proteção aos Animais) para a aquisição de um gerador de energia ............................R$7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/491/emenda_16_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/491/emenda_16_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a realização de cirurgias de mamoplastia.......................................... R$ 50.000,00 (cinquenta mil reais).</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/492/emenda_17_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/492/emenda_17_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para contratação de serviços de terceiros, pessoa jurídica.......................................................................R$62.000,00 (sessenta e dois mil reais).</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/493/emenda_18_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/493/emenda_18_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para fins de obras de infraestrutura e serviços urbanos.......................................R$57.000,00 (cinquenta e sete mil reais).</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/494/emenda_19_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/494/emenda_19_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Cultura, Turismo e Lazer para realização de oficinas culturais.............................................................R$ 15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/495/emenda_20_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/495/emenda_20_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Cultura, Turismo e Lazer para realização de eventos culturais.............................................................R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/496/emenda_21_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/496/emenda_21_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para subvenção destinada à Associação Ameriliense de Proteção aos Animais - AAPA............................................... R$ 15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/497/emenda_22_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/497/emenda_22_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Esporte para a compra de uma academia ao ar livre para a praça do bairro Antônio Pavan. ............................ R$ 13.000,00 (treze mil reais).</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/498/emenda_23_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/498/emenda_23_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para o  sistema de atendimento domiciliar visando a aquisição de 10 unidades Travesseiro Triângulo (para encosto), 04 Camas hospitalares com colchões grandes laterais, 05 colchões infláveis (normal) tipo caixa de ovo, 05 colchões caixa de ovo (espumado), 01 aparelho de medir pressão de braço digital, 01 Armário de Aço contendo 2 portas, 01 fichário de aço contendo 4 gavetas, 02 armários de aço 4 portas grandes..................................R$ 24.000,00 (vinte e quatro mil e duzentos reais).</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/499/emenda_24_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/499/emenda_24_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde  para a aquisição de 01 eletrocardiógrafo portátil automático, com 3 canais e 12 derivações, bateria interna de chumbo, 01 desfibrilador externo automático (bateria não recarregável), 01 seladora de embalagens, 01 seladora para grau cirúrgico com pedal e temporizador - 40 cm, 03 armário de aço com 02 (duas) portas de abrir e 04 (quatro)prateleiras resistentes a 20kg (distribuídos por prateleira) mais a base, formando 05 (cinco) níveis para acomodação de materiais e objetos, 02 bomba para infusão controlada de alimentação enteral e hidratação volumétrica de precisão com fonte bivolt para o hospital Dr. José Nigro Neto.............................................................. R$ 40.00,00 (quarenta mil reais).</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/500/emenda_25_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/500/emenda_25_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Meio Ambiente para subvenção destinada à Associação Ameriliense de Proteção aos Animais - AAPA.............................. R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/501/emenda_26_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/501/emenda_26_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Trânsito   para a aquisição de 01 máquina de pintura viária................................................................R$40.000,00 (quarenta mil reais).</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/502/emenda_27_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/502/emenda_27_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Esportes, destinada ao ciclismo.............................. R$ 8.000,00 (oito mil reais).</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/503/emenda_28_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/503/emenda_28_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Meio Ambiente para destinação de ações para projeto de execução de limpeza e conservação das nascentes do Município.................................................................... R$ 10.000,00 (dez mil e reais).</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/504/emenda_29_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/504/emenda_29_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o  Departamento de Saúde para o Centro de Triagem Animal (CTA) visando a aquisição de cadeira de secretaria, cadeira executiva com braço, cadeira lite, cadeira longarina com 3 lugares, cadeira longarina com 4 lugares, cadeira longarina com 4 lugares com almofada, Roupeiro de aço com 06 portas médias com pitão para cadeado em “chapa 26”, armário roupeiro de aço vestiário academia com 6 portas locker, computador completo Intel Core i7 16GB ssd 240 GB monitor full hd 21.5 hdmi CorPC Fast, 03 armários vitrine com 01 porta e armário vitrine com 2 portas..................................R$ 14.000,00 (quatorze mil reais).</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/505/emenda_30_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/505/emenda_30_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de para o Departamento de Cultura, Turismo e Lazer para serviços de terceiros, pessoa jurídica - Orquestra Jovem e Adulta de Américo Brasiliense...........................................................................R$ 30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/506/emenda_31_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/506/emenda_31_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para subvenção destinada à Associação Ameriliense de Proteção aos Animais - AAPA.............................. R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/507/emenda_32_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/507/emenda_32_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento Cultura, Turismo e Lazer para contratação de serviços para o evento Pedala Américo (música e alimentação)........................................................................R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a realização de exames...........................................................................R$ 22.000,00 (vinte e dois mil reais).</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/509/emenda_34_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/509/emenda_34_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para contratação de serviços de terceiros, pessoa jurídica para a realização de exames de Raio-X...........................................................R$ 22.000,00 (vinte e dois mil reais).</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/510/emenda_35_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/510/emenda_35_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de para o Departamento de Saúde para infraestrutura do Hospital José Nigro e seus anexos...........................................................................R$ 65.000,00 (sessenta e cinco mil reais).</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/511/emenda_36_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/511/emenda_36_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde (ultrassonografia) visando a aquisição de aparelho ultrassom............................................................... R$ 35.000,00 (trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/512/emenda_37_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/512/emenda_37_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a aquisição de aparelho de Raio-X............................................................... R$ 15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/513/emenda_38_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/513/emenda_38_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Trânsito para a instalação de semáforos de 4 (quatro) pontos na Av. Princesa Isabel com a Rua Francisco Martimiano de Oliveira e com a Rua Dom Pedro II   ............................................................. R$ 29.000,00 (vinte e nove mil reais).</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/514/emenda_39_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/514/emenda_39_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Meio Ambiente para destinação de ações para projeto de execução de limpeza e conservação das nascentes do Município.................................................................... R$ 25.000,00 (vinte e cinco mil e reais).</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/515/emenda_40_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/515/emenda_40_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para recapeamento da rua Dr. Nicolau Carneiro Leão, entre as avenidas Amélia Colombo Dia e Princesa Isabel.................................................................R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/516/emenda_41_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/516/emenda_41_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde visando a execução de consultas eletivas oftalmológicas............................................................... R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/517/emenda_42_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/517/emenda_42_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para realização de exames laboratoriais............................................................... R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/518/emenda_43_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/518/emenda_43_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a aquisição de equipamentos ortopédicos .............................................R$ 12.000,00 (doze mil reais).</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/519/emenda_44_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/519/emenda_44_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para a construção de uma lombada na Av. Amélia Colombo 	Dias.................................................................R$ 3.000,00 (três mil reais).</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/520/emenda_45_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/520/emenda_45_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para subvenção destinada à Associação Ameriliense de Proteção aos Animais – AAPA .............................................R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/521/emenda_46_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/521/emenda_46_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para a construção de um playground na praça do Bairro Antônio Pavan.................................... R$ 12.000,00 (doze mil reais).</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/522/emenda_47_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/522/emenda_47_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Meio Ambiente para destinação de ações para projeto de execução de limpeza e conservação das nascentes do Município.................................................................... R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/523/emenda_48_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/523/emenda_48_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para o MAC (Média e Alta Complexidade) no hospital José Nigro para equipamentos e materiais de consumo..................................................................R$ 12.000,00 (doze mil reais).</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/524/emenda_49_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/524/emenda_49_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a manutenção do aparelho de raio-x..................................................................R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/525/emenda_50_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/525/emenda_50_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Educação para a compra de brinquedos pedagógicos para a CER Thereza Quadrado no bairro Jardim Luís Ometto..................................................................R$ 7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/526/emenda_51_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/526/emenda_51_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a aquisição de material para coleta de exames preventivos ginecológicos............................................................... R$5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/527/emenda_52_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/527/emenda_52_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Esportes para a compra de uma academia ao ar livre para a praça do bairro Luís Ometto. ............ R$ 12.000,00 (doze mil reais).</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/528/emenda_53_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/528/emenda_53_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Assistência Social para compra de equipamentos para estruturação dos serviços..................................R$ 16.000,00 (dezesseis mil reais).</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/529/emenda_54_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/529/emenda_54_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para subvenção destinada ao Departamento de Esportes, destinada ao torneio 7 de setembro para pagamento de inscrição, compra de bolas e contratação de arbitragem................................R$ 3.000,00 (três mil reais).</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/530/emenda_55_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/530/emenda_55_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Esportes, destinada à copa Américo para compra de premiações nas modalidades Ouro, Prata e Bronze, 6 (seis) conjuntos de uniformes, 6 (seis) bolas de futebol de campo.............................. R$ 12.000,00 (doze mil reais).</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/531/emenda_56_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/531/emenda_56_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Educação para a compra de materiais esportivos para a escola EMEF Prof Américo Roncalli...............................................................................R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/532/emenda_57_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/532/emenda_57_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Trânsito e Transporte para continuação da pavimentação com concreto na rua Nova Europa, no bairro Jardim Vista Alegre.................................................................R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/533/emenda_58_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/533/emenda_58_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Água, Esgoto e Meio Ambiente (Daema).............................. R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/534/emenda_59_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/534/emenda_59_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Cultura Turismo e Lazer, destinada ao projeto cultural de aulas com pintura em telas...................................R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/535/emenda_60_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/535/emenda_60_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para pavimentação com concreto, .................................................................R$ 7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/536/emenda_61_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/536/emenda_61_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a aquisição de aparelho de raio-x..................................R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/537/emenda_62_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/537/emenda_62_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde..................................R$ 7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/538/emenda_63_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/538/emenda_63_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a aquisição de 04 monitores multiparamétricos com ecg/ resp/ temp/ spo2/ nibp, tela cristal líquido colorido e usb, alimentação: rede elétrica - 100 -240 vca (automática), frequência: 50/60 hz, alimentação dc: 10 -18 vdc, potência de fonte: 120 va, bateria recarregável para o Hospital Dr. José Nigro Neto.............................................................. R$ 40.000,00 (quarenta mil reais).</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/539/emenda_64_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/539/emenda_64_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para Departamento de Saúde para  o sistema de atendimento domiciliar visando a aquisição de 01 Eletroestimulador neuromuscular portátil Fono stim; 01 Aparelho de ozonoterapia sem vácuo com cilindro; 01 Cilindro de Alumínio 3L ..................................R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/540/emenda_65_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/540/emenda_65_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/541/emenda_66_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/541/emenda_66_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Meio Ambiente para destinação de ações para projeto de execução de limpeza e conservação das nascentes do Município.................................................................... R$ 15.000,00 (quinze mil e reais).</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/542/emenda_67_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/542/emenda_67_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a realização de cirurgias de mamoplastia............ R$ 77.000,00 (setenta e sete mil reais).</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/543/emenda_68_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/543/emenda_68_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para construção de estacionamento de 45º na rua Boa Esperança do Sul entre os números 117 e 267 jardim vista................................................................................... R$ 77.000,00 (setenta e sete mil reais).</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/544/emenda_69_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/544/emenda_69_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Meio Ambiente como subvenção destinada à Associação Ameriliense de Proteção aos Animais - AAPA.............................. R$ 77.000,00 (setenta e sete mil reais).</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/545/emenda_70_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/545/emenda_70_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde (Centro de Triagem Animal) para obras de alvenaria no Centro de Triagem Animal ................................................................................................ R$ 7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/546/emenda_71_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/546/emenda_71_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde como subvenção para AAPA (Associação Ameriliense de Proteção aos Animais) ........................................................................................... R$ 70.000,00 (setenta mil reais).</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/547/emenda_72_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/547/emenda_72_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Promoção Social para o Conselho Tutelar para pagamento de curso de capacitação para Conselheiros Tutelares................................................ R$ 2.000,00 (dois mil reais).</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/548/emenda_73_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/548/emenda_73_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde.............................................................. R$ 47.000,00 (quarenta e sete mil reais).</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/549/emenda_74_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/549/emenda_74_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Esportes visando a construção de campinho de areia (para futebol e voleibol), com traves, redes e playground para crianças no espaço existente ao lado da nova creche em construção, do bairro Jd. Novo Américo....................................................... R$ 36.000,00 (trinta e seis mil reais).</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/550/emenda_75_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/550/emenda_75_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Transportes e Trânsito para aquisição de placas com denominações de Ruas do bairro Recanto dos Pássaros....................................................... R$ 8.000,00 (oito mil e reais).</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/551/emenda_76_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/551/emenda_76_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para recapeamento de uma parte da Rua João Pavão, no Bairro São José II..................................................R$ 24.000,00 (vinte e quatro mil reais).</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/552/emenda_77_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/552/emenda_77_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para subvenção destinada à Associação Ameriliense de Proteção aos Animais - AAPA....................................................................... R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/553/emenda_78_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/553/emenda_78_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para aquisição de aparelho de Raio-X....................................................................... R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/554/emenda_79_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/554/emenda_79_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Transporte e Trânsito para construção de ponto de ônibus com cobertura na Av. Lia Della Rovere Furkin próximo à creche C.E.R. Vera Lucia Cavassani...................................................................R$ 7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/555/emenda_80_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/555/emenda_80_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Meio Ambiente como subvenção para a AAPA...................................................R$ 10.000,00 (dez mil reais)</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/556/emenda_81_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/556/emenda_81_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Cultura, Turismo e Lazer para apoio a eventos culturais...................................................................R$ 5.000,00 (cinco mil reais)</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/557/emenda_82_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/557/emenda_82_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Cultura, Turismo e Lazer para oficinas culturais...................................................................R$ 10.000,00 (dez mil reais)</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/558/emenda_83_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/558/emenda_83_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo e para fins de obras de infraestrutura e serviços urbanos...................................................R$52.000,00 (cinquenta e dois mil reais)</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/559/emenda_84_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/559/emenda_84_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para serviços de terceiros, pessoa jurídica...................................................................R$ 77.000,00 (setenta e sete mil reais)</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/560/emenda_85_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/560/emenda_85_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Cultura, Turismo e Lazer para a realização da Solidariedade Fest..................................................... R$ 21.000,00 (vinte e um mil reais).</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/561/emenda_86_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/561/emenda_86_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Assistência Social para subvenção da Fundação Reviver – Espaço Amigo............................. R$ 30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/562/emenda_87_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/562/emenda_87_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Esporte para a realização da Copa dos Campeões..................................................... R$ 8.000,00 (oito mil reais).</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/563/emenda_88_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/563/emenda_88_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Assistência Social como subvenção para a APAE para a aquisição de equipamento esportivos, sendo, trave, cesta de basquete, rede de vôlei, bolas (futebol, vôlei e basquete), cones, colchonetes, rede de proteção, cama elástica (jump), jogo de mesas e leite. ..............................................R$ 18.000,00 (dezoito mil reais).</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/564/emenda_89_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/564/emenda_89_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde como subvenção para a APAE para aquisição de equipamentos de fisioterapia, equipamentos de T.O. (terapia ocupacional) e equipamentos de fonoaudiólogos. ..................................................... R$ 62.000,00 (sessenta e dois mil reais).</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/565/emenda_90_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/565/emenda_90_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para subvenção destinada à Associação Ameriliense de Proteção aos Animais - AAPA.............................. R$ 2.000,00 (dois mil reais).</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/566/emenda_91_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/566/emenda_91_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para o Zoonoses destinada para a aquisição de materiais diversos.............................. R$ 3.000,00 (três mil reais).</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/567/emenda_92_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/567/emenda_92_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a aquisição de aparelho de Raio-X.......................................................................... R$ 10.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/568/emenda_93_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/568/emenda_93_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a aquisição de aparelho de mamografia............................................................... R$40.000,00 (quarenta mil reais).</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/569/emenda_94_impositiva_ao_pl_076-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/569/emenda_94_impositiva_ao_pl_076-2022.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Esportes para compra de equipamentos para uma academia ao ar livre e playground para a praça, na rua Nova Europa, no bairro Jardim Vista................................................................R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>Parecer do Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/776/parecer_reexame.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/776/parecer_reexame.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS. PREFEITURA. DESPESAS DE PESSOAL ACIMA DO LIMITE LEGAL, SEM RECONDUÇÃO, NOS TERMOS  DO  ARTIGO  23  DA  LRF.  PARECER  PRÉVIO DESFAVORÁVEL._x000D_
 TC-004713.989.19-2_x000D_
 Prefeitura Municipal: Américo Brasiliense._x000D_
 Exercício: 2019._x000D_
 Prefeito: Dirceu Brás Pano.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -5843,68 +5843,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/2/processo_011-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/5/processo_066-2022_000159.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/7/processo_096-2022_000090.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/8/processo_095-2022_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/9/processo_100-2022_000157.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/10/processo_098-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/11/processo_099-2022_000158.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/12/processo_100-2022_000157.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/13/processo_101-2022_000159.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/14/processo_113-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/63/processo_151-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/67/processo_152-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/68/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/89/processo_235-2022_cx_661.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/90/processo_236-2022_cx_661.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/116/processo_279-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/115/processo_280-2022_cx_661.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/118/processo_281-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/117/processo_295-2022_cx_661.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/119/processo_325-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/120/processo_329-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/148/processo_333-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/172/processo_392-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/187/processo_405-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/178/processo_410-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/173/processo_415-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/174/processo_416-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/188/processo_433-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/189/processo_434-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/190/processo_435-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/191/processo_453-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/192/processo_459-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/216/processo_506-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/217/processo_510-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/218/processo_511-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/219/processo_512-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/265/processo_520-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/240/processo_530-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/241/processo_531-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/242/processo_539-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/243/processo_540-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/262/processo_561-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/263/processo_566-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/264/processo_567-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/266/processo_589-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/267/processo_562-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/279/processo_628-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/280/processo_630-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/281/processo_643-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/282/processo_644-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/284/processo_649-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/285/processo_655-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/304/processo_671-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/305/processo_673-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/307/processo_681-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/308/processo_682-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/309/processo_689-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/310/processo_690-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/311/processo_692-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/340/processo_707-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/341/processo_239-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/342/processo_330-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/362/pl_063_escaneado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/363/processo_779-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/364/processo_780-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/365/processo_783-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/393/processo_794-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/397/processo_796-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/395/processo_788-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/399/processo_852-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/424/processo_861-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/425/processo_868-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/426/processo_869-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/427/processo_872-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/446/processo_864-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/450/processo_887-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/447/processo_901-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/448/processo_902-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/449/processo_911-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/462/processo_923-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/463/processo_932-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/464/processo_939-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/474/processo_975-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/575/processo_988-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/585/processo_1002-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/586/processo_1004-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/591/pl_87_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/587/processo_1009-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/590/processo_1010-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/588/processo_888-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/589/processo_1014-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/592/processo_1018-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/594/processo_1034-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/3/processo_013-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/4/processo_014-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/56/processo_173-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/62/processo_179-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/65/processo_185-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/66/processo_186-2022_-_fisico.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/123/processo_319-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/220/processo_516-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/221/processo_517-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/222/processo_518-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/223/processo_519-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/224/processo_521-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/244/processo_538-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/245/processo_550-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/261/processo_560-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/287/processo_663-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/306/processo_672-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/396/processo_795-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/398/processo_804-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/573/processo_984-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/574/processo_985-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/593/processo_1026-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/595/processo_1035-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/58/processo_175-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/59/processo_176-2022_cx_658.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/60/processo_177-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/61/processo_178-2022_cx_658.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/88/processo_785-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_resolucao_006-2022_convenios.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/124/processo_320-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/147/processo_326-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/283/processo_606-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/370/resolucao_010_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/361/processo_591-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_decreto_002_-_ze_roberto_-_cidadao_ameriliense_dr_ezequiel.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_decreto_003_contas_prefeito_dirceu_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_decreto_004-_diego_-_cidadao_benemerito_jao.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_decreto_005-_diego_-_cidadao_ameriliense_pastor_zezinho.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_decreto_008_-_leandro_mancha_-_cidadao_ameriliense_-bahia_do_corte.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/17/requerimento_de_urgencia_especial_no_001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/20/requerimento_de_urgencia_especial_003_pl_004.odt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_de_urgencia_especial_004_pl_005.odt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/22/requerimento_de_urgencia_especial_005_pl_006.odt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/23/requerimento_de_urgencia_especial_006_pl_007.odt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/24/requerimento_de_urgencia_especial_007_pl_008.odt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_de_urgencia_especial_008_pl_009.odt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_de_urgencia_especial_009_pl_010.odt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_de_urgencia_especial_no_010.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_de_urgencia_especial_no_011.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_de_urgencia_especial_no_012.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_de_urgencia_especial_no_013.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_de_urgencia_especial_no_014.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_de_urgencia_especial_no_016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_de_urgencia_especial_no_016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_de_urgencia_especial_no_017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_de_urgencia_especial_no_018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_de_urgencia_especial_no_019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_de_urgencia_especial_no_020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_de_urgencia_especial_no_021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_de_urgencia_especial_no_024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_de_urgencia_especial_no_025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_de_urgencia_especial_no_028.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_de_urgencia_especial_no_029.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_de_urgencia_especial__no_030.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_de_urgencia_especial_no_031.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_de_urgencia_especial_no_032.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_de_urgencia_especial_no_033.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_de_urgencia_especial_no_034.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_de_urgencia_especial_no_035.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_de_urgencia_especial_no_036.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_de_urgencia_especial_no_037.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_de_urgencia_especial_no_038.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_de_urgencia_especial_no_039.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_de_urgencia_especial_no_040.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/369/redacao_final_002_-_pr_006.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/323/redacao_final_003_2022_pl_052.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/368/redacao_final_004_2022_pr_009.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/38/req_001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/39/req_002.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/40/req_003.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/41/req_004.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/42/req_005.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/43/req_006.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/77/req_007.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/78/req_008.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/79/req_009.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/80/req_010.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/81/req_011.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/96/req_012.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/97/req_013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/98/req_014.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/99/req_015.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/108/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/140/requerimento_021_diego_contrato.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_022_mancha_manutencao_aldo_lupo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_023_mancha_ve.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_024_marly_tip.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_025_marly_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_026_marly_fundeb.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_027_silas_repasse_entidades.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_no_028_proc324.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_no_029_proc378.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/166/requerimento_no_030_proc350.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_no_031_proc368.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_no_032_proc374.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_no_033_proc369.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_no_034_proc343.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_no_035_proc358.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_no_037_-_proc_422.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_no_039-_proc_447.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_no_040_-_proc_446.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_no_041-_proc_444.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_042_-_proc_552.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_no_043_-_proc_536.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_044_-_proc_565.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_045_-_proc_553.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_046_-_proc_554.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_no_047_-_proc_558.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_048_dega_-_proc_581.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_049_-_proc_621.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_050_-_proc_646.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_051_-_proc_613.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_052_-_proc_616.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_053_-_proc_648.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_054_-_proc_657.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_055_-_proc_665.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_056_-_proc_774.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_057_-_proc_775.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_058_-_proc_777.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_059_-_proc_844.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_060_-_proc_817.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_061_-_proc_811.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_062_-_proc_880.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_063_-_proc_881.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_064_-_proc_883.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_065_-_proc_884.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_066_-_proc_916.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_067_-_proc_915.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_068_-_proc_955.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_069_-_proc_942.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_070_-_proc_971-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_071-_proc_973-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/28/ind_001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/29/ind_002.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/30/ind_003.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/31/ind_004.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/32/ind_005.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/33/ind_006.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/34/ind_007.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/35/ind_008.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/36/ind_009.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/37/ind_010.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/70/ind_011.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/71/ind_012.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/72/ind_013.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/73/ind_014.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/74/ind_015.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/75/ind_016.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/76/ind_017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/91/ind_018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/92/ind_019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/93/ind_020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/95/ind_022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_026_cidao_mineiro_iluminacao_praca_284.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_027_cidao_mineiro_cartao_sus_288.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_028_van_pista_de_caminhada_277.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_029_van_recinto_278.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_030_diego_bolsa_transporte_305.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_031_bahia_cacamba_296.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_032_bahia_recapeamento_301.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_033_bahia_iluminacao_igreja_redonda_268.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_034_bahia_cacamba_rua_larga_322.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_035_mancha_recinto.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_036_mancha_creches_304.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_037__marly_mutirao_315.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_038_marly_cobertores_hospital_313.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_039_marly_arborizacao_314.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_no_040_proc357.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_no_041_proc356.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_no_042_proc364.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_no_043_proc359.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_no_044_proc365.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_no_045_367.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_no_046__proc366.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_no_047_375.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_no_048_proc348.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_no_049_proc355.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_no_050_proc353.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_051_-_proc_389.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_052_-_proc_388.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_053_-_proc_393.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_054_-_proc_400.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_055_-_proc_385.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao_no_056_-_proc_443.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/199/indicacao_no_057_-_proc_441.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/200/indicacao_no_058_-_proc_414.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_no_059_-_proc_451.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_no_060_-_proc_419.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_no_061_-_proc_420.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/204/indicacao_no_062_-_proc_452.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_no_063_-_proc_407.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_no_064_-_proc_450.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_no_065_-_proc_445.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_066_-_proc_507.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_067_-_proc_465.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_068_-_proc_485.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_no_069_-_proc_500.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_070_-_proc_494.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_071_-_proc_489.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_072_-_proc_460.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_073_-_proc_477.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_074_-_proc_509.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_no_075_-_proc_551.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_no_076_-_proc_543.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_no_077_-_proc_545.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_no_078_-_proc_555.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_079_bahia-mancha_acesso_ao_trevo_-_proc_564_000420.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_080_mancha-_pintura_da_quadra_proc_596_000418.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/271/indicacao_082_silas__construir_estacionamento_45_graus_proc_592_000415.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_083_-_proc_642.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_084_-_proc_605.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_085_-_proc_609.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_086_-_proc_604.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_087_-_proc_639.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_088_-_proc_615.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_089_-_proc_647.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_090_-_proc_684.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_091_-_proc_685.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_092_-_proc_651.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_093_-_proc_696.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_094_-_proc_721.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_095_-_proc_713.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_096_-_proc_698.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_097_-_proc_708.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_098_-_proc_718.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_099_-_proc_726.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_100_-_proc_712.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_101_-_proc_695.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_102_-_proc_723.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_103_-_proc_733.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_104_-_proc_756.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_105_-_proc_748.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_106_-_proc_755.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_107_-_proc_764.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_108_-_proc_776.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_109_-_proc_773.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_110_-_proc_753.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_111_-_proc_778.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_112_-_proc_761.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_113_-_proc_762.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_114_-_proc_769.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_115_-_proc_760.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/400/indicacao_116_-_proc_821.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/401/indicacao_117_-_proc_843.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_118_-_proc_842.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/403/indicacao_119_-_proc_816.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_120_-_proc_818.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao_121_-_proc_810.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_122_-_proc_799.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/407/indicacao_123_-_proc_809.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_124_-_proc_882.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/431/indicacao_125_-_proc_841.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_126_-_proc_877.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/433/indicacao_127_-_proc_853.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_128_-_proc_878.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_129_-_proc_879.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_130_-_proc_863.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/437/indicacao_131_-_proc_885.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/451/indicacao_no_132_-_proc_910.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/452/indicacao_no_133_-_proc_899.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/453/indicacao_no_134_-_proc_914.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_135_-_proc_946-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/466/indicacao_136_-_proc_948.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_137_-_proc_936.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_138_-_proc_935.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_139_-_proc_977-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_140_-_proc_958-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_141_-_proc_974-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_142_-_proc_976-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_143_-_proc_722-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/44/moc_001.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/45/moc_002.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/47/moc_004.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/48/moc_005.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/49/moc_006.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/50/moc_007.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/51/moc_008.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/52/moc_009.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/53/moc_010.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/54/moc_011.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/55/moc_012.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/85/moc_016.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/86/moc_017.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/87/moc_018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/100/moc_019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/101/moc_020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/102/moc_021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/111/mocao_022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/139/mocao_023_bahia_marly.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_no_024_proc339.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_no_025_proc351.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/151/mocao_no_026_proc349.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/152/mocao_no_027_proc340.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_028_-_proc_390.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/185/mocao_029_-_proc_409.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/186/mocao_030_-_proc_408.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/214/mocao_no_031_-_proc_456.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/215/mocao_no_032_-_proc_458.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/233/mocao_033_-proc_482.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/234/mocao_034_-_proc_476.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/235/mocao_035_-_proc_493.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/236/mocao_036_-_proc_514.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/237/mocao_037_-_proc_469.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/238/mocao_038_-_proc_503.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_039_-_proc_523.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/257/mocao_no_040_-_proc_559.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/258/mocao_no_041_-_proc_547.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/259/mocao_no_042_-_proc_571.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/260/mocao_no_043_-_proc_570.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/274/mocao_044_leandro_para_patricia_bezerra_-_proc_597_000417.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/275/mocao_045_leandro_para_zelia_-_proc_590_000419.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/276/mocao_046_silas_para_mihele_merola_-_proc_572_000414.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/277/mocao_047_silas_para_transporte_-_proc_594_000413.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/278/mocao_048_ze_roberto-_diego_pesar_vani_rita_-_proc_580_000416.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/300/mocao_049_-_proc_618.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/301/mocao_050_-_proc_619.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/302/mocao_051_-_proc_635.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/303/mocao_052_-_proc_656.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/330/mocao_053_-_proc_662.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/331/mocao_054_-_proc_674.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/332/mocao_055_-_proc_686.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/333/mocao_056_-_proc_680.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/334/mocao_057_-_proc_687.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/335/mocao_058_-_proc_691.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_059_-_proc_688.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/337/mocao_060_-_proc_675.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/338/mocao_061-_proc_659.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/339/mocao_062_-_proc_666.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/353/mocao_063_-_proc_725.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/354/mocao_064_-_proc_709.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/355/mocao_065_-_proc_701.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/356/mocao_066_-_proc_702.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/357/mocao_067_-_proc_700.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/358/mocao_068_-_proc_734.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/359/mocao_069_-_proc_724.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/360/mocao_070_-_proc_736.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/386/mocao_071_-_proc_768.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/387/mocao_072_-_proc_759.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/388/mocao_073_-_proc_784.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/389/mocao_074_-_proc_771.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/390/mocao_075_-_proc_703.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/391/mocao_076_-_proc_786.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/392/mocao_077_-_proc_746.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/411/mocao_078_-_proc_793.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/412/mocao_079_-_proc_807.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/413/mocao_080_-_proc_815.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/414/mocao_081_-_proc_845.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/415/mocao_082_-_proc_832.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/416/mocao_083_-_proc_850.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/417/mocao_084_-_proc_847.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/419/mocao_086_-_proc_797.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_087_-_proc_791.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/421/mocao_088_-_proc_813.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/422/mocao_089_-_proc_812.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/438/mocao_090_-_proc_846.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/439/mocao_091_-_proc_886.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/440/mocao_092_-_proc_893.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/441/mocao_093_-_proc_894.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/456/mocao_094_-_proc_907.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/471/mocao_095_-_proc_944.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/472/mocao_096_-_proc_930.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/473/mocao_097_-_proc_945.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/584/mocao_098_-_proc_969-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/367/emenda_005_modificativa_pr_009.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/322/emenda_no_006_modificativa_ao_pl_052.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/476/emenda_01_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/477/emenda_02_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/478/emenda_03_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/479/emenda_04_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/481/emenda_06_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/482/emenda_07_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/483/emenda_08_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/484/emenda_09_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/485/emenda_10_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/486/emenda_11_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/487/emenda_12_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/488/emenda_13_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/489/emenda_14_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/490/emenda_15_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/491/emenda_16_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/492/emenda_17_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/493/emenda_18_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/494/emenda_19_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/495/emenda_20_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/496/emenda_21_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/497/emenda_22_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/498/emenda_23_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/499/emenda_24_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/500/emenda_25_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/501/emenda_26_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/502/emenda_27_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/503/emenda_28_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/504/emenda_29_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/505/emenda_30_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/506/emenda_31_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/507/emenda_32_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/509/emenda_34_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/510/emenda_35_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/511/emenda_36_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/512/emenda_37_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/513/emenda_38_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/514/emenda_39_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/515/emenda_40_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/516/emenda_41_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/517/emenda_42_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/518/emenda_43_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/519/emenda_44_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/520/emenda_45_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/521/emenda_46_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/522/emenda_47_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/523/emenda_48_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/524/emenda_49_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/525/emenda_50_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/526/emenda_51_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/527/emenda_52_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/528/emenda_53_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/529/emenda_54_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/530/emenda_55_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/531/emenda_56_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/532/emenda_57_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/533/emenda_58_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/534/emenda_59_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/535/emenda_60_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/536/emenda_61_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/537/emenda_62_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/538/emenda_63_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/539/emenda_64_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/540/emenda_65_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/541/emenda_66_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/542/emenda_67_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/543/emenda_68_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/544/emenda_69_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/545/emenda_70_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/546/emenda_71_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/547/emenda_72_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/548/emenda_73_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/549/emenda_74_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/550/emenda_75_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/551/emenda_76_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/552/emenda_77_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/553/emenda_78_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/554/emenda_79_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/555/emenda_80_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/556/emenda_81_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/557/emenda_82_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/558/emenda_83_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/559/emenda_84_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/560/emenda_85_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/561/emenda_86_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/562/emenda_87_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/563/emenda_88_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/564/emenda_89_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/565/emenda_90_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/566/emenda_91_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/567/emenda_92_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/568/emenda_93_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/569/emenda_94_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/776/parecer_reexame.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/2/processo_011-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/5/processo_066-2022_000159.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/7/processo_096-2022_000090.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/8/processo_095-2022_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/9/processo_100-2022_000157.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/10/processo_098-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/11/processo_099-2022_000158.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/12/processo_100-2022_000157.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/13/processo_101-2022_000159.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/14/processo_113-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/63/processo_151-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/67/processo_152-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/68/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/89/processo_235-2022_cx_661.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/90/processo_236-2022_cx_661.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/116/processo_279-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/115/processo_280-2022_cx_661.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/118/processo_281-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/117/processo_295-2022_cx_661.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/119/processo_325-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/120/processo_329-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/148/processo_333-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/172/processo_392-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/187/processo_405-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/178/processo_410-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/173/processo_415-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/174/processo_416-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/188/processo_433-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/189/processo_434-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/190/processo_435-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/191/processo_453-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/192/processo_459-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/216/processo_506-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/217/processo_510-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/218/processo_511-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/219/processo_512-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/265/processo_520-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/240/processo_530-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/241/processo_531-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/242/processo_539-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/243/processo_540-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/262/processo_561-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/263/processo_566-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/264/processo_567-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/266/processo_589-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/267/processo_562-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/279/processo_628-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/280/processo_630-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/281/processo_643-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/282/processo_644-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/284/processo_649-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/285/processo_655-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/304/processo_671-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/305/processo_673-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/307/processo_681-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/308/processo_682-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/309/processo_689-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/310/processo_690-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/311/processo_692-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/340/processo_707-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/341/processo_239-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/342/processo_330-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/362/pl_063_escaneado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/363/processo_779-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/364/processo_780-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/365/processo_783-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/393/processo_794-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/397/processo_796-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/395/processo_788-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/399/processo_852-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/424/processo_861-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/425/processo_868-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/426/processo_869-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/427/processo_872-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/446/processo_864-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/450/processo_887-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/447/processo_901-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/448/processo_902-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/449/processo_911-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/462/processo_923-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/463/processo_932-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/464/processo_939-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/474/processo_975-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/575/processo_988-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/585/processo_1002-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/586/processo_1004-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/591/pl_87_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/587/processo_1009-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/590/processo_1010-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/588/processo_888-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/589/processo_1014-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/592/processo_1018-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/594/processo_1034-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/3/processo_013-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/4/processo_014-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/56/processo_173-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/62/processo_179-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/65/processo_185-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/66/processo_186-2022_-_fisico.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/123/processo_319-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/220/processo_516-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/221/processo_517-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/222/processo_518-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/223/processo_519-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/224/processo_521-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/244/processo_538-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/245/processo_550-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/261/processo_560-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/287/processo_663-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/306/processo_672-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/396/processo_795-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/398/processo_804-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/573/processo_984-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/574/processo_985-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/593/processo_1026-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/595/processo_1035-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/58/processo_175-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/59/processo_176-2022_cx_658.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/60/processo_177-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/61/processo_178-2022_cx_658.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/88/processo_785-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/113/projeto_de_resolucao_006-2022_convenios.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/124/processo_320-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/147/processo_326-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/283/processo_606-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/370/resolucao_010_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/361/processo_591-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_decreto_002_-_ze_roberto_-_cidadao_ameriliense_dr_ezequiel.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_decreto_003_contas_prefeito_dirceu_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_decreto_004-_diego_-_cidadao_benemerito_jao.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_decreto_005-_diego_-_cidadao_ameriliense_pastor_zezinho.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_decreto_008_-_leandro_mancha_-_cidadao_ameriliense_-bahia_do_corte.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/17/requerimento_de_urgencia_especial_no_001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/20/requerimento_de_urgencia_especial_003_pl_004.odt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/21/requerimento_de_urgencia_especial_004_pl_005.odt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/22/requerimento_de_urgencia_especial_005_pl_006.odt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/23/requerimento_de_urgencia_especial_006_pl_007.odt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/24/requerimento_de_urgencia_especial_007_pl_008.odt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_de_urgencia_especial_008_pl_009.odt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/26/requerimento_de_urgencia_especial_009_pl_010.odt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_de_urgencia_especial_no_010.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_de_urgencia_especial_no_011.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_de_urgencia_especial_no_012.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_de_urgencia_especial_no_013.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_de_urgencia_especial_no_014.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_de_urgencia_especial_no_016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_de_urgencia_especial_no_016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_de_urgencia_especial_no_017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_de_urgencia_especial_no_018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_de_urgencia_especial_no_019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_de_urgencia_especial_no_020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/197/requerimento_de_urgencia_especial_no_021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_de_urgencia_especial_no_024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_de_urgencia_especial_no_025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_de_urgencia_especial_no_028.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_de_urgencia_especial_no_029.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_de_urgencia_especial__no_030.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_de_urgencia_especial_no_031.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_de_urgencia_especial_no_032.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_de_urgencia_especial_no_033.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_de_urgencia_especial_no_034.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_de_urgencia_especial_no_035.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_de_urgencia_especial_no_036.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_de_urgencia_especial_no_037.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_de_urgencia_especial_no_038.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_de_urgencia_especial_no_039.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_de_urgencia_especial_no_040.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/369/redacao_final_002_-_pr_006.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/323/redacao_final_003_2022_pl_052.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/368/redacao_final_004_2022_pr_009.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/38/req_001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/39/req_002.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/40/req_003.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/41/req_004.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/42/req_005.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/43/req_006.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/77/req_007.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/78/req_008.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/79/req_009.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/80/req_010.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/81/req_011.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/96/req_012.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/97/req_013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/98/req_014.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/99/req_015.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/108/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/140/requerimento_021_diego_contrato.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_022_mancha_manutencao_aldo_lupo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_023_mancha_ve.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_024_marly_tip.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_025_marly_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_026_marly_fundeb.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_027_silas_repasse_entidades.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_no_028_proc324.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_no_029_proc378.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/166/requerimento_no_030_proc350.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/167/requerimento_no_031_proc368.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_no_032_proc374.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_no_033_proc369.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_no_034_proc343.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_no_035_proc358.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_no_037_-_proc_422.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_no_039-_proc_447.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_no_040_-_proc_446.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_no_041-_proc_444.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_042_-_proc_552.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/252/requerimento_no_043_-_proc_536.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_no_044_-_proc_565.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_045_-_proc_553.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/255/requerimento_no_046_-_proc_554.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/256/requerimento_no_047_-_proc_558.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_048_dega_-_proc_581.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_049_-_proc_621.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_050_-_proc_646.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_051_-_proc_613.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_052_-_proc_616.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_053_-_proc_648.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_054_-_proc_657.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_055_-_proc_665.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_056_-_proc_774.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_057_-_proc_775.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_058_-_proc_777.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/408/requerimento_059_-_proc_844.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/409/requerimento_060_-_proc_817.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_061_-_proc_811.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_062_-_proc_880.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_063_-_proc_881.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_064_-_proc_883.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_065_-_proc_884.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_066_-_proc_916.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_067_-_proc_915.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_068_-_proc_955.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_069_-_proc_942.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_070_-_proc_971-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_071-_proc_973-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/28/ind_001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/29/ind_002.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/30/ind_003.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/31/ind_004.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/32/ind_005.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/33/ind_006.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/34/ind_007.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/35/ind_008.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/36/ind_009.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/37/ind_010.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/70/ind_011.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/71/ind_012.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/72/ind_013.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/73/ind_014.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/74/ind_015.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/75/ind_016.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/76/ind_017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/91/ind_018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/92/ind_019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/93/ind_020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/95/ind_022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_026_cidao_mineiro_iluminacao_praca_284.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_027_cidao_mineiro_cartao_sus_288.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_028_van_pista_de_caminhada_277.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_029_van_recinto_278.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_030_diego_bolsa_transporte_305.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_031_bahia_cacamba_296.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_032_bahia_recapeamento_301.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_033_bahia_iluminacao_igreja_redonda_268.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_034_bahia_cacamba_rua_larga_322.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_035_mancha_recinto.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_036_mancha_creches_304.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_037__marly_mutirao_315.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_038_marly_cobertores_hospital_313.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_039_marly_arborizacao_314.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_no_040_proc357.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_no_041_proc356.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_no_042_proc364.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_no_043_proc359.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_no_044_proc365.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_no_045_367.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_no_046__proc366.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_no_047_375.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_no_048_proc348.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_no_049_proc355.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_no_050_proc353.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_051_-_proc_389.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_052_-_proc_388.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_053_-_proc_393.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_054_-_proc_400.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_055_-_proc_385.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao_no_056_-_proc_443.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/199/indicacao_no_057_-_proc_441.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/200/indicacao_no_058_-_proc_414.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_no_059_-_proc_451.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_no_060_-_proc_419.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_no_061_-_proc_420.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/204/indicacao_no_062_-_proc_452.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_no_063_-_proc_407.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_no_064_-_proc_450.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_no_065_-_proc_445.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_066_-_proc_507.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_067_-_proc_465.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_068_-_proc_485.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_no_069_-_proc_500.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_070_-_proc_494.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_071_-_proc_489.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_072_-_proc_460.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_073_-_proc_477.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_074_-_proc_509.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_no_075_-_proc_551.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_no_076_-_proc_543.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_no_077_-_proc_545.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_no_078_-_proc_555.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_079_bahia-mancha_acesso_ao_trevo_-_proc_564_000420.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_080_mancha-_pintura_da_quadra_proc_596_000418.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/271/indicacao_082_silas__construir_estacionamento_45_graus_proc_592_000415.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_083_-_proc_642.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_084_-_proc_605.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_085_-_proc_609.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_086_-_proc_604.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_087_-_proc_639.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_088_-_proc_615.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_089_-_proc_647.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_090_-_proc_684.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_091_-_proc_685.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_092_-_proc_651.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_093_-_proc_696.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_094_-_proc_721.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_095_-_proc_713.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_096_-_proc_698.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_097_-_proc_708.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_098_-_proc_718.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_099_-_proc_726.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_100_-_proc_712.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_101_-_proc_695.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_102_-_proc_723.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_103_-_proc_733.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_104_-_proc_756.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_105_-_proc_748.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_106_-_proc_755.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_107_-_proc_764.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_108_-_proc_776.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_109_-_proc_773.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_110_-_proc_753.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_111_-_proc_778.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_112_-_proc_761.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_113_-_proc_762.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_114_-_proc_769.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_115_-_proc_760.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/400/indicacao_116_-_proc_821.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/401/indicacao_117_-_proc_843.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_118_-_proc_842.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/403/indicacao_119_-_proc_816.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_120_-_proc_818.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao_121_-_proc_810.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/406/indicacao_122_-_proc_799.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/407/indicacao_123_-_proc_809.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_124_-_proc_882.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/431/indicacao_125_-_proc_841.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_126_-_proc_877.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/433/indicacao_127_-_proc_853.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_128_-_proc_878.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_129_-_proc_879.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_130_-_proc_863.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/437/indicacao_131_-_proc_885.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/451/indicacao_no_132_-_proc_910.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/452/indicacao_no_133_-_proc_899.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/453/indicacao_no_134_-_proc_914.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_135_-_proc_946-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/466/indicacao_136_-_proc_948.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_137_-_proc_936.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_138_-_proc_935.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_139_-_proc_977-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_140_-_proc_958-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_141_-_proc_974-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_142_-_proc_976-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_143_-_proc_722-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/44/moc_001.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/45/moc_002.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/47/moc_004.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/48/moc_005.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/49/moc_006.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/50/moc_007.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/51/moc_008.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/52/moc_009.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/53/moc_010.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/54/moc_011.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/55/moc_012.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/85/moc_016.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/86/moc_017.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/87/moc_018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/100/moc_019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/101/moc_020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/102/moc_021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/111/mocao_022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/139/mocao_023_bahia_marly.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_no_024_proc339.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_no_025_proc351.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/151/mocao_no_026_proc349.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/152/mocao_no_027_proc340.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_028_-_proc_390.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/185/mocao_029_-_proc_409.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/186/mocao_030_-_proc_408.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/214/mocao_no_031_-_proc_456.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/215/mocao_no_032_-_proc_458.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/233/mocao_033_-proc_482.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/234/mocao_034_-_proc_476.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/235/mocao_035_-_proc_493.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/236/mocao_036_-_proc_514.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/237/mocao_037_-_proc_469.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/238/mocao_038_-_proc_503.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_039_-_proc_523.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/257/mocao_no_040_-_proc_559.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/258/mocao_no_041_-_proc_547.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/259/mocao_no_042_-_proc_571.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/260/mocao_no_043_-_proc_570.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/274/mocao_044_leandro_para_patricia_bezerra_-_proc_597_000417.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/275/mocao_045_leandro_para_zelia_-_proc_590_000419.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/276/mocao_046_silas_para_mihele_merola_-_proc_572_000414.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/277/mocao_047_silas_para_transporte_-_proc_594_000413.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/278/mocao_048_ze_roberto-_diego_pesar_vani_rita_-_proc_580_000416.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/300/mocao_049_-_proc_618.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/301/mocao_050_-_proc_619.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/302/mocao_051_-_proc_635.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/303/mocao_052_-_proc_656.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/330/mocao_053_-_proc_662.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/331/mocao_054_-_proc_674.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/332/mocao_055_-_proc_686.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/333/mocao_056_-_proc_680.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/334/mocao_057_-_proc_687.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/335/mocao_058_-_proc_691.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_059_-_proc_688.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/337/mocao_060_-_proc_675.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/338/mocao_061-_proc_659.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/339/mocao_062_-_proc_666.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/353/mocao_063_-_proc_725.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/354/mocao_064_-_proc_709.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/355/mocao_065_-_proc_701.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/356/mocao_066_-_proc_702.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/357/mocao_067_-_proc_700.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/358/mocao_068_-_proc_734.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/359/mocao_069_-_proc_724.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/360/mocao_070_-_proc_736.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/386/mocao_071_-_proc_768.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/387/mocao_072_-_proc_759.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/388/mocao_073_-_proc_784.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/389/mocao_074_-_proc_771.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/390/mocao_075_-_proc_703.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/391/mocao_076_-_proc_786.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/392/mocao_077_-_proc_746.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/411/mocao_078_-_proc_793.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/412/mocao_079_-_proc_807.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/413/mocao_080_-_proc_815.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/414/mocao_081_-_proc_845.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/415/mocao_082_-_proc_832.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/416/mocao_083_-_proc_850.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/417/mocao_084_-_proc_847.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/419/mocao_086_-_proc_797.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_087_-_proc_791.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/421/mocao_088_-_proc_813.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/422/mocao_089_-_proc_812.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/438/mocao_090_-_proc_846.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/439/mocao_091_-_proc_886.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/440/mocao_092_-_proc_893.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/441/mocao_093_-_proc_894.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/456/mocao_094_-_proc_907.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/471/mocao_095_-_proc_944.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/472/mocao_096_-_proc_930.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/473/mocao_097_-_proc_945.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/584/mocao_098_-_proc_969-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/367/emenda_005_modificativa_pr_009.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/322/emenda_no_006_modificativa_ao_pl_052.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/476/emenda_01_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/477/emenda_02_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/478/emenda_03_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/479/emenda_04_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/481/emenda_06_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/482/emenda_07_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/483/emenda_08_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/484/emenda_09_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/485/emenda_10_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/486/emenda_11_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/487/emenda_12_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/488/emenda_13_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/489/emenda_14_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/490/emenda_15_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/491/emenda_16_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/492/emenda_17_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/493/emenda_18_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/494/emenda_19_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/495/emenda_20_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/496/emenda_21_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/497/emenda_22_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/498/emenda_23_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/499/emenda_24_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/500/emenda_25_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/501/emenda_26_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/502/emenda_27_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/503/emenda_28_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/504/emenda_29_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/505/emenda_30_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/506/emenda_31_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/507/emenda_32_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/509/emenda_34_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/510/emenda_35_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/511/emenda_36_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/512/emenda_37_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/513/emenda_38_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/514/emenda_39_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/515/emenda_40_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/516/emenda_41_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/517/emenda_42_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/518/emenda_43_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/519/emenda_44_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/520/emenda_45_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/521/emenda_46_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/522/emenda_47_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/523/emenda_48_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/524/emenda_49_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/525/emenda_50_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/526/emenda_51_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/527/emenda_52_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/528/emenda_53_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/529/emenda_54_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/530/emenda_55_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/531/emenda_56_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/532/emenda_57_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/533/emenda_58_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/534/emenda_59_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/535/emenda_60_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/536/emenda_61_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/537/emenda_62_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/538/emenda_63_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/539/emenda_64_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/540/emenda_65_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/541/emenda_66_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/542/emenda_67_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/543/emenda_68_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/544/emenda_69_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/545/emenda_70_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/546/emenda_71_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/547/emenda_72_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/548/emenda_73_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/549/emenda_74_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/550/emenda_75_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/551/emenda_76_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/552/emenda_77_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/553/emenda_78_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/554/emenda_79_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/555/emenda_80_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/556/emenda_81_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/557/emenda_82_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/558/emenda_83_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/559/emenda_84_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/560/emenda_85_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/561/emenda_86_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/562/emenda_87_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/563/emenda_88_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/564/emenda_89_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/565/emenda_90_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/566/emenda_91_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/567/emenda_92_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/568/emenda_93_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/569/emenda_94_impositiva_ao_pl_076-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2022/776/parecer_reexame.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H590"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="206.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>