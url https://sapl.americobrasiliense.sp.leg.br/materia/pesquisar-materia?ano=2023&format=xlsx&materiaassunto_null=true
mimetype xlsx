--- v0 (2025-12-14)
+++ v1 (2026-05-08)
@@ -54,6128 +54,6128 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dirceu Brás Pano</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/605/pl_001_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/605/pl_001_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/606/pl_002_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/606/pl_002_digitalizado.pdf</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/607/pl_003_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/607/pl_003_digitalizado.pdf</t>
   </si>
   <si>
     <t>Veda a comercialização de bebidas em garrafa e copo de vidro, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/615/pl_004-23_e_justificativa.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/615/pl_004-23_e_justificativa.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "Luiz Carlos Oliveira" à rua nº. 001 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/609/ilovepdf_merged_48.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/609/ilovepdf_merged_48.pdf</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/861/pl_006_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/861/pl_006_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Mirim e Juvenil da Educação Infantil e do Ensino Fundamental Regular da Rede Municipal do Município de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/619/pl_007_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/619/pl_007_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “ALÁUDIO NEVES” à rua nº 13 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/610/pl_008_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/610/pl_008_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/608/pl_009_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/608/pl_009_digitalizado.pdf</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/659/pl_10.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/659/pl_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação de prazo para regularização de terrenos doados pelo Município de Américo Brasiliense, localizados nos Distritos Industriais e dá outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/616/pl_011_escaneado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/616/pl_011_escaneado.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "Maria Lúcia Martinho Rios" à rua 07 do Loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/652/pl_12.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/652/pl_12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o feriado do aniversário de emancipação político-administrativa do município e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/657/pl_013.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/657/pl_013.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "Antônio Moralles" à rua nº 16 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/653/pl_014_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/653/pl_014_digitalizado.pdf</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/654/pl_015_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/654/pl_015_digitalizado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.722 de 20 de dezembro de 2010.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/655/pl_016_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/655/pl_016_digitalizado.pdf</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/658/just-hist-_proj-_mapa.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/658/just-hist-_proj-_mapa.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "João Souza da Silva (Bigode)" à rua nº 09 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/656/pl_018_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/656/pl_018_digitalizado.pdf</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dá denominação de Valdomiro Lupe (Sansão) à rua nº 11 do loteamento Ouro Verde, no município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/694/pl_020_escaneado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/694/pl_020_escaneado.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "João Periani" à nº 15 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/699/pl_021_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/699/pl_021_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comercialização de bebidas em garrafas e assemelhados, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/697/pl_022_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/697/pl_022_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dá deniminação "ELIEZER TAVARES DA SILVA" à rua nº 12 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/698/pl_024_denominacao_dega.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/698/pl_024_denominacao_dega.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "JAROEL CARNEIRO SOARES" à rua nº 005 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/700/pl_025_e_anexos.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/700/pl_025_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências, para elaboração de parecer.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/730/pl_26_e_justificativa_e_historico.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/730/pl_26_e_justificativa_e_historico.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “CARLOS ALBERTO MORALEZ” à quadra de esportes do Recinto de Eventos Basílio Quadrado que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/728/pl_027_-2023.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/728/pl_027_-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o desmembramento, divisão amigável e unificação de lotes urbanos para fins de regularização junto ao 2° Cartório de Registro de Imóveis da_x000D_
 Comarca de Araraquara - SP, e dá outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/702/pl_028.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/702/pl_028.pdf</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/755/pl_029_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/755/pl_029_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o comércio de alimentos em vias e áreas públicas e dá outras providências.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/756/pl_030_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/756/pl_030_digitalizado.pdf</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/758/pl_031.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/758/pl_031.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "ANTÔNIO BERNARDO DE SOUZA" à rua nº 004 do Loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/757/pl_032.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/757/pl_032.pdf</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/782/pl_033.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/782/pl_033.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da substituição de sinais sonoros musicais nas escolas públicas, visando evitar incômodos aos alunos portadores de transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/777/pl_034_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/777/pl_034_merged.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/778/pl_035_e_anexos.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/778/pl_035_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/779/pl_036.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/779/pl_036.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/783/pl_037.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/783/pl_037.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da modalidade cutiano como patrimônio histórico-cultural do município de Américo Brasiliense e estabelece normas para a realização de rodeios e dá outras providências.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/823/pl_038.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/823/pl_038.pdf</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/822/pl_039.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/822/pl_039.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas de proteção e promoção da arborização urbana no município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/821/pl_040.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/821/pl_040.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de utilização de agregados reciclados, oriundos de resíduos sólidos da construção civil, em obras e serviços do Munícipio de Américo Brasiliense, e dá outras providências</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/826/pl_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/826/pl_assinado.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “JOÃO FLORES” à avenida nº 001 do loteamento Industrial América 1-A que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/856/pl_042.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/856/pl_042.pdf</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/857/pl_043.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/857/pl_043.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/860/pl_044.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/860/pl_044.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/864/pl_045.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/864/pl_045.pdf</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/887/pl_046.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/887/pl_046.pdf</t>
   </si>
   <si>
     <t>Autoriza o desmembramento de imóvel na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/888/pl_047.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/888/pl_047.pdf</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/889/pl_048.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/889/pl_048.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2421, de 21 de julho de 2022, Lei nº 2462, de 15 de dezembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/913/pl_049.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/913/pl_049.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 2460, de 15 de dezembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/914/pl_050.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/914/pl_050.pdf</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/915/pl_051-2023.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/915/pl_051-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prolongamento de via pública, denominada rua Pará, do Parque Industrial, Comercial e Logístico América I – A e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/916/pl_052-2023.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/916/pl_052-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prolongamento de via pública denominada rua Manoel Borba , do Parque Industrial, Comercial e Logístico América I-A e dá outras providências.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/917/pl_053_-_processo_608.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/917/pl_053_-_processo_608.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 2498, de 04 de julho de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/936/pl_054.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/936/pl_054.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/937/pl_055_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/937/pl_055_digitalizado.pdf</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/938/pl_056_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/938/pl_056_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação – ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/939/pl_057.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/939/pl_057.pdf</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/967/pl_058.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/967/pl_058.pdf</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Estabelece medidas de proteção e promoção da arborização urbana no município de Américo Brasiliense e dá outras providencias.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/997/pl_060.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/997/pl_060.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Maria da Glória Spera Merola" a Próprio Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/998/pl_061_e_anexos_consolidados.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/998/pl_061_e_anexos_consolidados.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Américo Brasiliense para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1019/pl_062.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1019/pl_062.pdf</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_063.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_063.pdf</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1021/pl_064_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1021/pl_064_digitalizado.pdf</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1022/projeto_de_lei_-_abracadeiras_de_nylon.docx</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1022/projeto_de_lei_-_abracadeiras_de_nylon.docx</t>
   </si>
   <si>
     <t>Proíbe o uso de abraçadeiras de nylon na realização de castração em animais domésticos e dá outras providências.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1041/pl_066_varias_pgs.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1041/pl_066_varias_pgs.pdf</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1039/pl_067.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1039/pl_067.pdf</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1040/pl_068.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1040/pl_068.pdf</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Zé Roberto, Silas da Sadia, Zélia Protetora dos Animais, Dega</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1042/pl_069-2023.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1042/pl_069-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Residência Jurídica na Câmara Municipal de Américo Brasiliense e dá outras providências</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1044/pl_070.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1044/pl_070.pdf</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1045/pl_071.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1045/pl_071.pdf</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_072.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_072.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1047/pl_073.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1047/pl_073.pdf</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1048/pl_074.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1048/pl_074.pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1049/pl_075.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1049/pl_075.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2108, de 29 de março de 2017, que dispõe sobre as condições gerais de pagamento da Dívida Ativa Municipal.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1050/pl_076.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1050/pl_076.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição dos anexos da Lei n° 2421, de 21 de julho de 2022, que dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2023, na forma que especifica.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1072/pl_077.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1072/pl_077.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1122/pl_078.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1122/pl_078.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1018, de 20 de dezembro de 1994 e dá outras providências.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_079.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_079.pdf</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1111/pl_080_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1111/pl_080_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social as entidades no exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1112/pl_081.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1112/pl_081.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/604/plc_001_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/604/plc_001_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação extraordinário, aos servidores públicos do Poder Executivo de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/614/ilovepdf_merged_46.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/614/ilovepdf_merged_46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual aos servidores municipais do Poder Executivo de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/617/plc_003_assinado_e_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/617/plc_003_assinado_e_digitalizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual dos servidores do Poder Legislativo do Município de Américo Brasiliense, nos termos do artigo 37, inciso X da Constituição Federal de 1988, e dá outras providências.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/618/digitalizado_e_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/618/digitalizado_e_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o auxílio-alimentação concedido aos servidores públicos do Poder Legislativo de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/664/plc_005_digitalizado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/664/plc_005_digitalizado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense e dá outras providências, para posicionar o Centro de Triagem Animal no Departamento de Água, Esgoto e Meio Ambiente.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/695/plc_006_digitalizaado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/695/plc_006_digitalizaado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 114, de 16 de junho de 2011, que dispõe sobra a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/701/plc_007-2023.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/701/plc_007-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n. 114, de 16 de junho de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/703/plc_008.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/703/plc_008.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº. 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/729/projeto_de_lei_complementar_009-2023_incorporacao_auxilio_alimentacao.doc</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/729/projeto_de_lei_complementar_009-2023_incorporacao_auxilio_alimentacao.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 523, de 23 de novembro de 1984 e dá outras providências.”</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/775/plc10_e_anexo.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/775/plc10_e_anexo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 236, de 22 de novembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/781/plc_011.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/781/plc_011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 210, de 23 de abril de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/824/plc_012_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/824/plc_012_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o Capítulo VI e o Anexo 6 da Lei Complementar Municipal n.º 065, de 01 de dezembro de 2.006 e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/825/plc_013.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/825/plc_013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e dá outras providências,</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/859/plc_014.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/859/plc_014.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Complementares nºs. 217, de 30 de agosto de 2019, e de 22 de novembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/858/plc_015.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/858/plc_015.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 114, de 16 de junho de 2011, que dispões sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/890/plc_016.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/890/plc_016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alienação de bem imóvel pertencente ao Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/912/plc_017.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/912/plc_017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alienação de bens imóveis pertencentes ao Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/968/of_451_2023_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/968/of_451_2023_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder parcela de complementação de vencimentos aos Enfermeiros, Técnicos ou Auxiliares de Enfermagem, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/996/plc_019.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/996/plc_019.pdf</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1038/plc_020.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1038/plc_020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal, para a Legislatura a iniciar-se em 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1124/plc_021.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1124/plc_021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 182, de 4 de abril de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1113/plc_022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1113/plc_022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1120/plc_023.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1120/plc_023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis Complementares nos 242, de 04 de março de 2022, e 260, de 13 de fevereiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1121/pl_024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1121/pl_024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis Complementares nos 239, de 18 de fevereiro de 2022, e 261, de 13 de fevereiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/780/projeto_de_decreto_001_contas_2019.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/780/projeto_de_decreto_001_contas_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas Anuais do Município de Américo Brasiliense, relativas ao Exercício de 2019, rejeitando o Parecer emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1114/projeto_de_decreto_002_-_leandro_-_cidadao_ameriliense_-_reginaldo.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1114/projeto_de_decreto_002_-_leandro_-_cidadao_ameriliense_-_reginaldo.pdf</t>
   </si>
   <si>
     <t>Confere Título de “Cidadão Ameriliense” ao Ilmo. Sr. REGINALDO BAPTISTA DA CRUZ.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>Confere Título de “Cidadão Ameriliense” ao Exmo. Sr. MÁRCIO NAKASHIMA, DD. DEPUTADO ESTADUAL.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1116/projeto_de_decreto_004_-_diego_-_cidadao_ameriliense_-pastor_daureci.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1116/projeto_de_decreto_004_-_diego_-_cidadao_ameriliense_-pastor_daureci.pdf</t>
   </si>
   <si>
     <t>Confere Título de “Cidadão Ameriliense” ao Ilmo. Sr. PASTOR DAURECI NOGUEIRA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_decreto_005_ze_roberto_-_cidadao_ameriliense_-sargento_montosa.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_decreto_005_ze_roberto_-_cidadao_ameriliense_-sargento_montosa.pdf</t>
   </si>
   <si>
     <t>Confere Título de “Cidadão Ameriliense” ao Ilmo. Sr. GILSON DE SOUZA MONTOZA (Sargento PM Montoza).</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1119/projeto_de_decreto_006_-_cidao_mineiro_-_cidada_ameriliense_-marcia_lia.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1119/projeto_de_decreto_006_-_cidao_mineiro_-_cidada_ameriliense_-marcia_lia.pdf</t>
   </si>
   <si>
     <t>Confere Título de “Cidadã Ameriliense” a Exma. Sra. MÁRCIA LIA, DD. DEPUTADA ESTADUAL</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, CIDÃO MINEIRO, SILAS DA SADIA, VAN DO GÁS, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_de_urgencia_especial_001_pl_005.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_de_urgencia_especial_001_pl_005.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº- 005/2023, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências."</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_de_urgencia_especial_002_pl_008.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_de_urgencia_especial_002_pl_008.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº- 008/2023, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências."</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_de_urgencia_especial_003_pl_009.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_de_urgencia_especial_003_pl_009.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº- 009/2023, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências."</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_de_urgencia_especial_004_pl_014.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_de_urgencia_especial_004_pl_014.pdf</t>
   </si>
   <si>
     <t>seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 014/2023, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_de_urgencia_especial_005_pl_015.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_de_urgencia_especial_005_pl_015.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 015/2023, de autoria do Poder Executivo, que “altera a lei municipal nº 1722, de 20 de dezembro de 2010.”</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_de_urgencia_especial_006_pl_016.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_de_urgencia_especial_006_pl_016.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 016/2023, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_de_urgencia_especial_007_pl_018.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_de_urgencia_especial_007_pl_018.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 018/2023, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, SILAS DA SADIA, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/731/requerimento_de_urgencia_especial_008_pl_025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/731/requerimento_de_urgencia_especial_008_pl_025.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 025/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/732/requerimento_de_urgencia_especial_009_pl_022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/732/requerimento_de_urgencia_especial_009_pl_022.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 022/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_de_urgencia_especial_010_pl_028.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_de_urgencia_especial_010_pl_028.pdf</t>
   </si>
   <si>
     <t>seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 028/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_de_urgencia_especial_011_pl_030.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_de_urgencia_especial_011_pl_030.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 030/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_de_urgencia_especial_012_pl_032.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_de_urgencia_especial_012_pl_032.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 032/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, ROBERTO DA ANCHIETA, CIDÃO MINEIRO, VAN DO GÁS, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/862/requerimento_de_urgencia_especial_013_pl_042.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/862/requerimento_de_urgencia_especial_013_pl_042.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 042/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, CIDÃO MINEIRO, ROBERTO DA ANCHIETA, VAN DO GÁS, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_de_urgencia_especial_014_pl_043.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_de_urgencia_especial_014_pl_043.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 043/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/881/requerimento_de_urgencia_especial_015_pl_045.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/881/requerimento_de_urgencia_especial_015_pl_045.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 045/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_de_urgencia_especial_016_pl_055.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_de_urgencia_especial_016_pl_055.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 055/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA, ROBERTO DA ANCHIETA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_de_urgencia_especial_017_pl_064.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_de_urgencia_especial_017_pl_064.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 064/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_de_urgencia_especial_018_pl_063.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_de_urgencia_especial_018_pl_063.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 063/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_de_urgencia_especial_019_pl_077.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_de_urgencia_especial_019_pl_077.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 077/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS, ZÉ ROBERTO</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 079/2023, de autoria do Poder Executivo, que “dispões sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
     <t>Requerimento de Retirada de Proposição</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1043/requerimento_de_retirada_de_proposicao_001-2023_plc_020.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1043/requerimento_de_retirada_de_proposicao_001-2023_plc_020.pdf</t>
   </si>
   <si>
     <t>Requeremos a retirada do Projeto de Lei Complementar nº 020/2023 da Ordem do dia desta sessão extraordinária.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/634/requerimento_001_-_proc_1033-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/634/requerimento_001_-_proc_1033-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, enviar à esta Casa de Leis cópia do Processo nº 0208-2022 - Dispensa de Licitação nº 0094-2022 – Contrato nº 0270-2022.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_002_-_proc_048.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_002_-_proc_048.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: por qual motivo não houve a finalização da obra do Playground, tendo em vista que se trata da mesma Emenda Parlamentar utilizada na obra do quiosque/academia, do bairro Jardim Luis Ometto?</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_003_-_proc_064.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_003_-_proc_064.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis: quais os critérios e cronogramas para a limpeza da cidade? Por que não há continuidade do cronograma semanal de limpeza por bairros?</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_004_-_proc_097.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_004_-_proc_097.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a CETESB – COMPANHIA AMBIENTAL DO ESTADO DE SÃO PAULO, solicitando da mesma, informações a respeito de se haverá adoção de medidas administrativas contra o Poder Público e, se sim, quais, visto que esta Companhia inspecionou o ECOPONTO de nosso Município e, em tese, constatou a descarte irregular de resíduos oriundos da construção civil, poda irregular de árvores e descarte de móveis, além de vestígios de queima de resíduos em alguns pontos da área.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_005_-_proc_025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_005_-_proc_025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta Casa de Leis sobre a situação da iluminação pública nas praças da cidade, visto que muitas destas praças estão escuras e oferecem risco aos moradores do entorno.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_006_-_proc_1032-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_006_-_proc_1032-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à AAPA - ASSOCIAÇÃO AMERILIENSE DE PROTEÇÃO ANIMAL, solicitando da mesma, informar a esta Casa de Leis o valor recebido das verbas de repasse do Poder Executivo nos anos de 2020 a 2022. Requeiro ainda, informações sobre o recebimento de verbas oriundas de emendas impositivas destinadas pelos vereadores nos anos 2021 e 2022, com cópia das indicações dos pares.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_007_-_proc_1031-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_007_-_proc_1031-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à AAPA, solicitando da mesma, informar o que segue: prestação de contas, se houve manutenção do castramóvel, e por que do recebimento do veículo e não efetivo uso.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_008_-_proc_068.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_008_-_proc_068.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, e enviar a esta Casa de Leis, o Contrato do Processo nº. 17/2022, da contratada “Para-D.V. Associação para o Apoio e Integração do Deficiente Visual” - Termo Aditivo nº. 0335/2022 ao Termo de Fomento nº. 0063/2022.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_009_-_proc_1037-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_009_-_proc_1037-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Fundo Social, no sentido de viabilizar o pagamento do translado de cidadãos amerilienses falecidos em outros municípios.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_010_-_proc_098.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_010_-_proc_098.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis: quantas castrações foram realizadas mensalmente pelo Centro de Triagem Animal – CTA, no ano de 2022? Quantos animais foram recolhidos e encaminhados à Associação Ameriliense de Proteção aos Animais – AAPA, no respectivo ano?</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/666/requerimento_011_-_proc_136.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/666/requerimento_011_-_proc_136.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de e informar a esta Casa de Lei quando será atendida a solicitação constante na Indicação nº 095/2022.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/667/requerimento_012_-_proc_122.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/667/requerimento_012_-_proc_122.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, em relação a abertura de uma rua não asfaltada que atravessa o Recinto de Eventos, cuja obra está parada há alguns meses e dificulta o acesso: Quando as obras serão retomadas? Quando será feita a iluminação da nova quadra?</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>MAICON RIOS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/668/requerimento_013_-_proc_154.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/668/requerimento_013_-_proc_154.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de esclarecer a esta Casa de Leis o que segue, acerca da arrecadação e prestação de contas: Qual valor de subvenção para recapeamento? Qual o gasto de 2022 até a presente data e quais as vias beneficiadas com a arrecadação?</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_014_-_proc_155.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_014_-_proc_155.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Sr. DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor responsável no sentido de esclarecer a esta Casa de Leis, o que segue acerca da taxa de iluminação pública: Quanto de verba foi recebido do ano de 2022 até a presente data? Qual o gasto que houve com iluminação e quanto possui em caixa até a presente data?</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/670/requerimento_015_-_proc_137.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/670/requerimento_015_-_proc_137.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de verificar a possibilidade de atualizar dados no Google Maps, na designação por nome nos logradouros, em especial nos bairros mais novos, por exemplo Residencial Aliança, Irajá e Antônio Pavan.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/691/requerimento_016_-_proc_181.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/691/requerimento_016_-_proc_181.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de esclarecer se os rumores de que, as dependências da futura Escola Municipal de Ensino Fundamental "Dona Elvira Barbieri Pano", em construção no bairro Jardim Luís Ometto I, estariam sujeitas à inundações por águas pluviais devido a, possivelmente, estar sendo construída em nível inferior à via pública, requer informar a esta Casa de Leis se procedem os rumores  mencionados e detalhar como está projetado o sistema de drenagem de águas pluviais da referida unidade escolar em construção.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/692/requerimento_017_-_proc_180.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/692/requerimento_017_-_proc_180.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta Casa de Leis se há algum planejamento ou previsão de alguma obra/ intervenção visando sanar tal problemática que além de causar sérios transtornos à comunidade escolar também têm provocado sérios prejuízos ao erário haja vista os inúmeros danos causados à estrutura física da referida unidade escolar.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>SILAS DA SADIA, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/693/requerimento_018_-_proc_172.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/693/requerimento_018_-_proc_172.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de notificar as operadoras de telefonia e internet que atuam em nosso Município,  no intuito de retirar os fios em desuso, que ficam soltos em calçadas e ruas, bem como realizar manutenção em fios que ainda são utilizados, para que não fiquem em uma altura baixa, atrapalhando a passagem.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_019_-_proc_268.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_019_-_proc_268.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis como está o andamento da confecção das carteirinhas de identificação do autista (CIA) para a pessoa diagnosticada com transtorno do espectro autista (TEA)", tal como consta na Lei nº 2311, de 16 de setembro de 2020.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, CIDÃO MINEIRO, DEGA DA PADARIA, DIEGO VIVEIROS, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_020_-_proc_255.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_020_-_proc_255.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de questionar a empresa Verocard sobre a alta dos juros praticados em seus cartões de vale alimentação; quais medidas estão sendo adotadas pela Prefeitura de Américo Brasiliense para fiscalizar e coibir essa prática abusiva de cobrança de juros e enviar cópia do contrato celebrado com a referida empresa.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_021_-_proc_253.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_021_-_proc_253.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Empresa Rumo, solicitando da mesma realizar a retirada dos postes de ferro inutilizados e manter limpo o entorno da linha férrea, realizando constantemente a roçagem do mato alto, visando preservar o aspecto urbanístico do local.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_022_-_proc_241.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_022_-_proc_241.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido informar quais as providências estão sendo tomadas para limpeza das calçadas e terrenos do Município.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_023_-_proc_242.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_023_-_proc_242.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido no sentido de fornecer a cópia do contrato vigente com a empresa Paraty.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_024_-_proc_270.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_024_-_proc_270.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à CDHU, solicitando da mesma realizar a pintura da unidade habitacional do conjunto "Governador Mario Covas", no município de Américo Brasiliense, a fim de que sejam preservadas as condições de moradia dos residentes.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_025_-_proc_229.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_025_-_proc_229.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor MARCOS DAMÁSIO, Digníssimo Deputado Estadual, solicitando de Vossa Excelência, comtemplar o município de Américo Brasiliense com a liberação de verba por meio de emenda parlamentar no valor de R$ 100.000,00 (cem mil reais), que será destinada à infraestrutura do canil da AAPA - Associação Ameriliense de Proteção ao Animais.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/744/requerimento_026_-_proc_283.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/744/requerimento_026_-_proc_283.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que se esclareça qual o motivo do equipamento de Raio-X do hospital não funcionar de forma regular, qual o valor gasto com a manutenção do equipamento e por qual motivo não há a aquisição de um novo equipamento.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/745/requerimento_027_-_proc_281.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/745/requerimento_027_-_proc_281.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de esclarecer se fora firmado o convênio com o Estado de São Paulo, por intermédio da Secretaria de Segurança Pública, autorizando o pagamento da gratificação aos integrantes da Polícia Militar que exercerem atividades, em horário de folga, previstas na legislação municipal e próprias do Município de Américo Brasiliense, nos termos da lei nº 2402 de 06 de maio de 2022, que cria a Gratificação por Desempenho de Atividade Delegada nos termos que especifica.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_028_-_proc_285.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_028_-_proc_285.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta casa de Leis se a empresa vencedora licitação com o objetivo de executar limpeza e manutenção da praça do bairro Jardim Santa Terezinha, cumpriu com as obrigações do contrato e, se não, qual a postura foi adotada pelo município.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_029_-_proc_327.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_029_-_proc_327.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de e informar a esta Casa de Leis o que segue a respeito do Pregão Presencial nº 0003/2023 para registro de preços para prestação de serviços de recepcionista na Unidade Hospitalar "Dr. José Nigro Neto": Qual o motivo da contratação pretendida com o referido Pregão? Quantos servidores atualmente atuam na recepção da Unidade Hospitalar; Detalhar quais os cargos públicos ocupados pelos mesmos. Em caso de efetivar a contratação, para onde serão realocados os servidores que atualmente atuam na mencionada recepção? E tal contratação abrangerá somente a Unidade Hospitalar ou também as demais Unidades de Saúde do município?</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_030_-_proc_332.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_030_-_proc_332.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de  informar a esta casa de Leis, qual as medidas estão sendo adotadas para melhorar a segurança nas escolas, no Hospital Municipal e UBS, para que os pais de alunos retomem a confiança em deixar seus filhos nas unidades e escolares e os pacientes sintam-se seguros nos estabelecimentos de saúde</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_031_-_proc_308.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_031_-_proc_308.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta casa de Leis, qual o motivo de não ter contratado empresa especializada para o serviço de controlador de acesso no hospital e UBS.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_032_-_proc_354.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_032_-_proc_354.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar à esta Casa de Leis se há alguma definição e quais as medidas cabíveis foram tomadas sobre a ponte existente na Rua Amábile Mariani Furlan (passagem que interliga os bairros Jardim São José I e Jardim São José II).</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, DIEGO VIVEIROS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_033_-_proc_351.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_033_-_proc_351.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de   informar a esta Casa de Leis, qual a atual situação das obras públicas de construção de ponte em aduela de concreto e pavimentação asfáltica na rua Alfonso Nigro, conforme o contrato nº 0193/2022, e passagem sobre o córrego Maria Mendes em aduelas de concreto armado, considerando drenagem pluvial e pavimentação asfáltica, conforme o Contrato nº 0238/2022, uma vez que ainda não houve implantação dos respectivos canteiros de obras para o efetivo início da execução das mesmas? Quais os motivos para o visível atraso no início das referidas obras? Já houve algum repasse de pagamento às empresas vencedoras dos certames?</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/794/requerimento_034_-_proc_367.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/794/requerimento_034_-_proc_367.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta casa de Leis, por qual motivo a Prefeitura não utiliza o prédio alugado, no bairro Jardim Primavera, para o Centro Comunitário “João Dupas Filho”? Qual será o futuro do prédio, continuará abandonado ou será utilizado para outros fins? Se for utilizado para outro fim, para que será?</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/795/requerimento_035_-_proc_379.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/795/requerimento_035_-_proc_379.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta casa de Leis, qual a data prevista para o término da reforma do Centro de Educação e Recreação do bairro Jardim Primavera “Mara Rúbia Lourenço Góes”, e ainda, por qual motivo a reforma não fora realizada no período de recesso escolar?</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/796/requerimento_036_-_proc_295.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/796/requerimento_036_-_proc_295.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar à esta Casa de Leis sobre qual a postura adotada em relação à manutenção/reforma dos telhados das escolas municipais para evitar aconteçam catástrofes como as ocorridas no início do ano corrente.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/797/requerimento_037_-_proc_363.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/797/requerimento_037_-_proc_363.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta casa de Leis, quais as providências que estão sendo tomadas para elevar a altura do muro do Cemitério Municipal, e ainda, para a colocação de concertinas em toda a sua extensão, além de instalação de câmeras de monitoramento no interior desse Próprio Municipal, inclusive do Velório Municipal, visando coibir a ação dos vândalos e restaurando o respeito que se deve, para com aqueles que se encontram ali sepultados?</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, CIDÃO MINEIRO, MARLY PAVÃO, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/798/requerimento_038_-_proc_366.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/798/requerimento_038_-_proc_366.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo GOVERNADOR DO ESTADO DE SÃO PAULO, TARCÍSIO GOMES DE FREITAS, e ao Excelentíssimo Senhor SECRETÁRIO DE SAÚDE DO ESTADO DE SÃO PAULO, DOUTOR ELEUSES PAIVA, no sentido de realizar estudos visando a REGIONALIZAÇÃO DA CENTRAL DE REGULAÇÃO DE VAGAS – CROSS, com intuito de garantir o acesso de todos os cidadãos brasileiros a ações de saúde resolutivas e de boa qualidade em todos os níveis de atenção.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, CIDÃO MINEIRO, DIEGO VIVEIROS, MARLY PAVÃO, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_039_-_proc_381.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_039_-_proc_381.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo GOVERNADOR DO ESTADO DE SÃO PAULO, TARCÍSIO GOMES DE FREITAS, e ao Excelentíssimo Senhor SECRETÁRIO DE SAÚDE DO ESTADO DE SÃO PAULO, DOUTOR ELEUSES PAIVA, no sentido de retornar a produção de medicamentos na fábrica da FURP (Fundação para o Remédio Popular) na cidade de Américo Brasiliense.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_040_-_proc_387.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_040_-_proc_387.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido informar a esta Casa de Leis, o procedimento adotado pelo Município no encaminhamento dos morcegos capturados vivos ao Instituto Pasteur.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_041_-_proc_398.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_041_-_proc_398.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de enviar a esta Casa de Leis cópia do Processo nº 0083/2023 – Dispensa de Licitação nº 0040/2023 – Contrato nº 0092/2023.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_042_-_proc_399.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_042_-_proc_399.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de que, considerando a situação no terreno localizado na avenida Isacc Azevedo, nº 372, quadra M, lote 412, de posse da Prefeitura Municipal,  informar a esta Casa de Leis se há a possibilidade de realizar um levantamento para saber se existem outros terrenos da Prefeitura em situação similar (sem área construída)? Em caso de existirem outros terrenos, há a possibilidade de enviar um Projeto de Lei, que disponibilize a venda dos mesmos para a população? Sendo a resposta negativa para existência de outros terrenos, informar se há a viabilidade de enviar Projeto de Lei, disponibilizando à venda para população. o terreno referido acima, localizado na Avenida Isacc Azevedo.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, DIEGO VIVEIROS, MARLY PAVÃO, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_043_-_proc_385.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_043_-_proc_385.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor de Educação, Saúde e Fundo Social, para que informem qual o local que poderá ser feita a carteirinha de identificação do autista.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_044_-_proc_384.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_044_-_proc_384.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de especificar em relatório, quanto e para onde foram aplicados os valores das Emendas Impositivas de minha autoria, e ainda, se houve valores não aplicados e o motivo da não aplicação.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_045_-_proc_386.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_045_-_proc_386.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta Casa de Leis, se a Prefeitura está inadimplente junto à empresa prestadora dos serviços de limpeza da cidade e qual é o setor responsável pelo acompanhamento dos serviços executados, e ainda, que seja enviada cópia do contrato e eventuais aditivos mantidos com a empresa responsável.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_046_-_proc_463.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_046_-_proc_463.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar à esta Casa de Leis qual a previsão para a efetiva implantação do piso salarial nacional aos profissionais da enfermagem da Prefeitura Municipal de Américo Brasiliense.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_047_-_proc_419.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_047_-_proc_419.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de enviar a esta casa de Leis cópia do Processo nº 0089/2023 – Dispensa de Licitação nº 0045-2023 – Contrato nº0045 – Contrato nº 0106-2023.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_048_-_proc_446.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_048_-_proc_446.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta Casa de Leis, acerca do uso da máquina de limpeza de terrenos particulares: Quantos protocolos foram solicitados desde o ano de 2021 até o presente momento? Qual é o tempo previsto para o atendimento (desde o protocolo até a execução) do pedido? Qual o valor/hora pago pela máquina? E Considerando que o valor desse serviço pela Prefeitura é mais vantajoso do que se for realizado por terceiros, por qual razão não é feita a divulgação no sentido de ampliar o uso do serviço?</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_049_-_proc_445.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_049_-_proc_445.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o DEPARTAMENTO DE FINANÇAS E DEPARTAMENTO DE ADMINISTRAÇÃO no sentido de realizar estudo sobre a possibilidade de reajustar o salário dos servidores públicos, tais como agentes escolares, agentes de serviços diversos, recreacionistas, escriturários e ainda, que seja feito um levantamento de quantos cargos existem para cada função mencionada acima e quanto gera de reflexos ou encargos para a Prefeitura Municipal a solicitação feita por este Edil.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, CIDÃO MINEIRO, MAICON RIOS, ROBERTO DA ANCHIETA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_050_-_proc_455.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_050_-_proc_455.pdf</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_051_-_proc_430.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_051_-_proc_430.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta Casa de Leis, quantos advogados com domicílio profissional na cidade de Américo Brasiliense estão inscritos na Defensoria Pública do munícipio. Requeiro ainda, que seja oficiado também ao Ilmo. Sr. PAULO SÉRGIO SARTI, Presidente Subseção da OAB – Ordem dos Advogados em Américo Brasiliense.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_052_-_proc_465.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_052_-_proc_465.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de enviar à esta Casa de Leis, cronograma para substituição da iluminação pública por lâmpadas de Led nos bairros da cidade.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_053_-_proc_466.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_053_-_proc_466.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de enviar à esta Casa de Leis, relatório dos últimos 03 (três) meses de análise da água colhida em todos os pontos de distribuição de água da rede municipal.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, CIDÃO MINEIRO, DIEGO VIVEIROS, LEANDRO MANCHA, MAICON RIOS, MARLY PAVÃO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_054_-_proc_461.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_054_-_proc_461.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de e informar à esta Casa de Leis o que segue: Em que fase estão as tratativas que visam efetivar convênio entre a Prefeitura Municipal de Américo Brasiliense e a Associação de Pais e Amigos dos Excepcionais (APAE) de Américo Brasiliense para o atendimento especializado à crianças diagnosticadas com o Transtorno do Espectro Autista (TEA) e qual a previsão para o início do referido atendimento; Qual a previsão para a efetiva implementação e início da utilização do Sistema de Informação para a Infância e Adolescência - SIPIA no âmbito do Conselho Tutelar local; Por qual motivo um veículo automotivo (Ford/Ka) anteriormente alocado no Conselho Tutelar de Américo Brasiliense foi remanejado para outro setor da Prefeitura Municipal local e se há previsão para retornar tal veículo ao uso dos conselheiros tutelares.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_055_-_proc_453.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_055_-_proc_453.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta Casa de Leis, em complementação ao Requerimento nº 040/2023, sobre o procedimento adotado pelo Município em relação somente ao encaminhamento dos morcegos capturados vivos ao Instituto Pasteur, especificando o procedimento, em especial a forma e condições de manutenção do animal até seu efetivo encaminhamento.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1 -P or qual motivo, as obras de pavimentação dos bairros Antônio Pavan, Distrito Industrial e Nossa Senhora das Graças, foram paralisadas? 2 - Qual é a previsão de retomada? 3 - Qual o plano emergencial adotado, visto que a situação mencionada, dificulta a coleta de lixo (passagem do caminhão nesses locais), e ainda o acesso de ambulância, principalmente quando ocorre muita chuva.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_057_-_proc_492.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_057_-_proc_492.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1 - Em que carro, a fiscalização de posturas do município está fazendo a fiscalização? 2 - Quais dias e horários? 3 - Enviar uma relação de quem usa o carro; e 4 - caso não haja um carro de fiscalização, como a mesma será realizada?</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/871/requerimento_058_-_proc_490.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/871/requerimento_058_-_proc_490.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta Casa de Leis, quais os motivos verificados pela Administração Municipal que justificam as visíveis falhas no serviço de coleta de resíduos sólidos urbanos (lixo domiciliar), nas datas e locais relatados a seguir:  Jardim Planalto e Residencial Aliança: coleta não realizada em 17/06; Jardim Primaveras, Jardim Paraíso, Sinhá Prado Guimarães e Centro (além via férrea): coleta não realizada em 17 e 20/06; Nossa Senhora das Graças e Jardim Santa Rita: coleta não realizada em 15, 17 e 20/06.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/872/requerimento_059_-_proc_482.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/872/requerimento_059_-_proc_482.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com a Diretora de Saúde e enviar a esta Casa de Leis, cópia do laudo de avaliações feita pelo Departamento de Obras e Planejamento do imóvel localizado na avenida Teresa Marsili, nº 266, centro, que foi locado para funcionar temporariamente a cozinha do Hospital Municipal "Dr. José Nigro Neto".</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/873/requerimento_060_-_proc_480.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/873/requerimento_060_-_proc_480.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com a Diretora de Saúde, e enviar à esta Casa de Leis, termo ou tomada de decisão do acordo firmado entre a Diretoria de Saúde e a Diretoria de Educação, em audiência realizada com representante do Ministério Público do Fórum de nossa Comarca, visando o atendimento de crianças e adolescentes identificados como portadores do espectro autista.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_061_-_proc_479.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_061_-_proc_479.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor CARLOS ZARATTINI, Digníssimo Deputado Federal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de intermediar junto ao Ministério da Saúde, visando autorização e recursos para implantação de uma Unidade de Pronto Atendimento (UPA) em nosso Município.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/875/requerimento_062_-_proc_499.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/875/requerimento_062_-_proc_499.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de informar a esta Casa de Leis, os questionamentos que seguem: 1 - A Prefeitura Municipal notificou a empresa responsável pela construção do quiosque?  2 - Há um laudo informando o que houve de fato? 3 - Houve um gestor de contrato acompanhando a obra de construção do quiosque? Informar o nome do Gestor e ainda, enviar relatório com os apontamentos, com fotos se tiver. 4 -Por qual motivo a Prefeitura Municipal desmanchou o outro quiosque? 5 - Por qual motivo a Prefeitura retirou os entulhos do quiosque que caiu, ao invés de terem sido retirados pela empresa que construiu? Informar, onde os entulhos foram descartados. 6 - A empresa possui Anotação de Responsabilidade Técnica - ART? Em caso afirmativo, informar o número e o responsável pela emissão da referida ART.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_063_-_proc_502.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_063_-_proc_502.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido de enviar à esta Casa de Leis o que segue acerca da frota de veículos municipais: 1 - Relatório da situação de toda a frota de veículos da Prefeitura Municipal, indicando quando foram utilizados, para que finalidade e quem estava dirigindo. 2 - Qual o valor pago para a empresa responsável pela manutenção dos referidos veículos? 3 - Enviar relatório informando quais veículos foram para manutenção desde o início do contrato; 4 - Enviar relatório informando entrada e saída dos veículos municipais no almoxarifado; 5 - informar quais carros foram abastecidos desde 2021, e quem foram os responsáveis pelo abastecimento.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/882/requerimento_064_-_proc_512.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/882/requerimento_064_-_proc_512.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido competente e informar a esta Casa de Leis o que segue: 1- Quando as obras da rua não asfaltada que atravessa o Recinto de Eventos, cuja obra está parada há alguns meses e dificulta o acesso serão retomadas? 2- Quando será feita a iluminação da nova quadra?</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_065_-_proc_520.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_065_-_proc_520.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à EMPRESA CRUZ, solicitando desta insigne empresa, informar a esta Casa de Leis, o que segue: 1- Por qual motivo os ônibus não adentram o bairro Residencial Aliança? 2- Haverá aumento da tarifa? Em caso afirmativo, informar qual o motivo.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/884/requerimento_066_-_proc_521.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/884/requerimento_066_-_proc_521.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no sentido informar a esta Casa de Leis, por qual motivo a quadra de esportes “Deolindo Gibotti”, não é transferida do Departamento de Esportes para o Departamento de Educação, visto que poderia ser utilizada pelos alunos da Escola Municipal de Ensino Fundamental – EMEF “Atemaro Rodrigues de Souza”</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>MARLY PAVÃO, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_067_-_proc_515.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_067_-_proc_515.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, visando enviar a esta Casa de Leis, o que segue: 1- Relatório com todos os pagamentos que foram feitos pelo Município com relação à Festa do Peão, realizada no mês de março do corrente ano, e ainda informar quais as despesas que ainda se encontram em aberto, justificando a razão pela qual ainda não foram efetivadas. 2- Informar qual o valor, ou valores, de emendas parlamentares enviadas por Deputados Federais e/ou Estaduais para ajudar custear o evento. 3- E, por derradeiro, informe qual foi a arrecadação auferida pela venda das vagas do estacionamento do Recinto, nos dias dos eventos, já que no local havia funcionários e máquinas da Prefeitura trabalhando.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_068_-_proc_516.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_068_-_proc_516.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Sr. Diretor de Transportes, solicitando do mesmo, informar quando o poste de sinalização de “PARE”, da rua Dom Pedro II, esquina com a Avenida Mathias Pavão, será recolocado.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_069-_proc_513.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_069-_proc_513.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar à esta Casa de Leis quando a Indicação nº 093/2023, de minha autoria, que solicitava recapear a rua que foi escavada para instalar a tubulação que interliga os bairros Jardim Irajá e Jardim Luis Ometto, mais precisamente na rua 07 com a rua 08, na esquina da praça, será atendida.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_071_-_proc_554.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_071_-_proc_554.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis acerca da possibilidade de construção de um espaço cultural no local, em substituição a pretendida alienação do imóvel constante da matrícula nº 18.077, do livro nº 2, do 2.2 Cartório de Registro de Imóveis da Comarca de Araraquara/SP, consistente em uma área de terra correspondente a Área Institucional nº 03 do Loteamento "jardim Santa Terezinha", com área superficial de 5.892,51 m2 (cinco mil, oitocentos e noventa e dois metros quadrados e cinquenta e um decímetros quadrados), visto que nosso Município carece de um local para desenvolvimento de atividades e oficinas culturais.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/926/requerimento_072_-_proc_619.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/926/requerimento_072_-_proc_619.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue acerca do lançamento de esgoto no “Córrego Maria Mendes”: O Departamento de Água, Esgoto e Meio Ambiente - DAEMA tem conhecimento da situação acima referida? Se possui conhecimento, por qual motivo não foram tomadas providências? Caso não tenha conhecimento, proceda-se a notificação através deste Requerimento.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_073_-_proc_552.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_073_-_proc_552.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis qual foi o parecer recebido da Companhia Ambiental do Estado de São Paulo - CETESB acerca do que segue: Obra da abertura de rua/passagem sobre o córrego Maria Mendes (em aduelas de concreto armado) que interliga os bairros Jardim Luis Ometo ll e Jardim Vista Alegre; Obra da abertura de rua/passagem sobre o córrego Maria Mendes (em aduelas de concreto armado) que dá acesso ao bairro Jardim São José.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_074_-_proc_565.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_074_-_proc_565.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência informar a esta Casa de Leis qual fora a destinação do saldo remanescente da Emenda Impositiva n2 03/2021, de minha autoria, que indicou o repasse de verba no valor de R$ 2.000,00 (dois mil reais), visando a aquisição de tendas, mesas e cadeiras para o Departamento de Saúde/Vigilância Sanitária.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_075_-_proc_610.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_075_-_proc_610.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com a Diretora Municipal de Educação e remeter a esta Casa de Leis, relação de todos os professores contratados no presente ano e a que título, bem como informar seus respectivos locais de trabalho.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>MARLY PAVÃO, BAHIA DO CORTE, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_076_-_proc_609.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_076_-_proc_609.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal solicitando de Vossa Excelência remeter a esta Casa de Leis, relação de funcionários da empresa que presta serviços de limpeza pública municipal, desde o início da contratação até a presente data, incluindo as respectivas guias de recolhimento de Fundo de Garantia do Tempo de Serviço - FGTS e Instituto Nacional do Seguro Social - INSS. E ainda, que seja enviado a esta Casa de Leis cópia do contrato mantido com a referida empresa, bem como informar quem é o Gestor deste contrato.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_077_-_proc_534.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_077_-_proc_534.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar à esta Casa de Leis o que segue: 1- É procedente a informação de que há uma via pública oficial confinante com a gleba objeto da matrícula nº 20.263, interligando a Avenida Primaveras à Rua das Magnólias, no bairro Jardim Primaveras? Em caso positivo, enviar cópia de documento comprobatório, a exemplo de mapa urbanístico do referido bairro; 2- É procedente a informação de que há uma via pública oficial em prolongamento à Avenida Primaveras, também confinante com a gleba objeto da matrícula nº 20.263 e margeante à Rodovia SP-257? Em caso positivo, enviar cópia de documento comprobatório, a exemplo de mapa urbanístico do referido bairro.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_078_-_proc_650.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_078_-_proc_650.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido informar a esta Casa de Leis quais providências serão tomadas sobre a falta de iluminação na praça localizada no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_079_-_proc_694.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_079_-_proc_694.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis, qual é o horário que os guardas fazem a segurança do Ginásio de Esportes</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_080_-_proc_558.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_080_-_proc_558.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de especificar em relatório, quanto e para onde foram aplicados os valores das Emendas Impositivas de minha autoria e ainda, informar se houve valores não aplicados e o motivo da não aplicação.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_081_-_proc_691.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_081_-_proc_691.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de e informar a esta Casa de Leis, se o Município realmente recebeu emenda parlamentar via PIX no valor de R$ 930.000,00 (novecentos e trinta mil reais).  Em caso positivo, quais despesas foram pagas por intermédio de mesma.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>MARLY PAVÃO, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_082_-_proc_690.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_082_-_proc_690.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis, por qual motivo não fora enviado Projeto de Lei para aumentar o piso salarial dos enfermeiros e técnicos de enfermagem, tendo em vista que já houve o primeiro repasse financeiro do Governo Federal, para ajudar nesta complementação salarial.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_083_-_proc_674.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_083_-_proc_674.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento do Fundo Social e explicar como ocorre a distribuição do leite de saquinho nas seguintes condições: Quando é feriado na segunda – feira, ao invés de antecipar a entrega, acaba fazendo isso apenas uma semana depois. Por que alguns dos beneficiários deste programa em algumas ocasiões retiram 3 (três) litros, e em outras retiradas são fornecidos ora 5 (cinco) litros, ora 4 (quatro) litros. Por qual motivo não é realizada entrega de na última semana do mês que possui 05 (cinco) semanas?  Informar ainda, se as formas de distribuição citadas não afetam a qualidade do leite, visto ser um produto perecível.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_084_-_proc_671.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_084_-_proc_671.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido informar à esta Casa de Leis qual obra/intervenção está em execução nas dependências do Centro Esportivo "Cléber Gustavo da Silva", localizado entre a Alameda Mario Cavallari e a Rua Carlos Bortoli, no bairro Jardim São José II. REQUEIRO, outrossim, que caso a referida obra/intervenção seja objeto de eventuais tratativas entre a Prefeitura Municipal de Américo Brasiliense e empresa privada (loteadora/incorporadora), que seja enviada cópia de documentação comprobatória acerca das eventuais tratativas mencionadas.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_085_-_proc_715.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_085_-_proc_715.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido informar a esta Casa de Leis, por qual motivo o Poder Executivo está realizando, em atraso, o pagamento das entidades.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_086_-_proc_724.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_086_-_proc_724.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de esclarecer a esta Casa de Leis o que segue: 1- Por qual motivo a Emenda Impositiva nº 03/2021 não fora executada integralmente no exercício financeiro de 2022; e Por qual motivo o Vereador, autor da Emenda Impositiva, não soube da existência de saldo remanescente ainda durante o exercício financeiro de 2022, de modo que fosse possível realizar nova indicação complementar para execução no referido exercício financeiro.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>MAICON RIOS, BAHIA DO CORTE, DIEGO VIVEIROS, LEANDRO MANCHA, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_087_-_proc_725.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_087_-_proc_725.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido informar a esta Casa de Leis, por qual razão as máquinas da Prefeitura Municipal estão trabalhando na área localizada entre a Alameda Aldo Lupo e a Rua Boa Esperança do Sul que foi objeto de alienação para a construção de empreendimento hoteleiro.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_088_-_proc_718.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_088_-_proc_718.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Companhia Paulista de Força e Luz – CPFL, no sentido de realizar a troca de lâmpadas da rua “José Nigro”, localizada no bairro Vila Cerqueira, o mais breve possível.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_089_leandro-_entulho_na_frente_da_estacao_-_proc_758.odt</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_089_leandro-_entulho_na_frente_da_estacao_-_proc_758.odt</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, quais as providencias serão tomadas, a respeito do resto de entulho da obra de cobertura da estação, visto que atrapalha o trânsito de ônibus, ambulâncias e a feira livre.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/993/requerimento_090_dega_-_troca_de_turno_hospital_municipal_-_proc_756.odt</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/993/requerimento_090_dega_-_troca_de_turno_hospital_municipal_-_proc_756.odt</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, qual o critério utilizado para a troca de turnos de médicos e enfermeiros no expediente do Hospital Municipal "Dr. José Nigro Neto", visto que houve casos em que os pacientes esperaram por até 02 (duas) horas para serem atendidos, enquanto ocorriam as trocas de turnos</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, BAHIA DO CORTE, DEGA DA PADARIA, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_091_ze_roberto_-_pagamento_rga_-_proc_752.odt</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_091_ze_roberto_-_pagamento_rga_-_proc_752.odt</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, se há a possibilidade de pagamento do valor da revisão geral anual - RGA, constante da Lei Complementar n° 260, de 13 de fevereiro de 2023 aos agentes de endemia e de saúde.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_092_-_proc_803.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_092_-_proc_803.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis quais providências estão sendo tomadas em face do aparente vazamento no reservatório d’água do Centro de Educação e Recreação – CER “Sueli Lima Dias”.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_093_-_proc_804.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_093_-_proc_804.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar se há possibilidade de manter sempre a disposição, nos postos de saúde do nosso Município, o soro utilizado nos casos de envenenamento por animais peçonhentos, como forma de salvar vidas, Requeiro ainda, que seja informado se haveria a possibilidade de promover uma melhor divulgação de como se proceder quando alguém for picado, esclarecendo qual o local que deve ser procurado e quais procedimentos podem ser feitos até chegar no posto de saúde ou hospital. Requeiro outrossim, que seja enviada cópia deste Requerimento ao DRS de Araraquara.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_094_-_proc_760.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_094_-_proc_760.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, se há a possibilidade de enviar Projeto de Lei que disponha sobre o uso, em condições especiais, de área pública para colocação de mesas e cadeiras por bares, restaurantes, lanchonetes e estabelecimentos semelhantes.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_095_-_proc_769.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_095_-_proc_769.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis o que segue acerca da ocorrência de muitos furtos de fiação elétrica nos poços de abastecimento de água do nosso Município: 1. Estão sendo registrados Boletins de Ocorrência – B.O. em todos os furtos?  2. Quantos furtos aconteceram e em quais poços? 3. Por qual motivo a Prefeitura ainda não tomou uma providência para amenizar de vez essas ocorrências?</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_096_-_proc_782.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_096_-_proc_782.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis o que segue: 1. Qual o prazo para a Indicação nº 052/2022 ser atendida; 2. Quando haverá o término da construção da arquibancada; 3. Já houve pagamento para a empresa que realizou a obra? 4. Houve alguma notificação para a empresa? Há um laudo de vistoria, em caso afirmativo enviar cópia; Houve alguma notificação para a empresa? 5. Há um laudo de vistoria? Em caso afirmativo enviar cópia.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_097_-_proc_796.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_097_-_proc_796.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis o que segue acerca do desconto de 20% (vinte por cento) no pagamento da complementação salarial dos enfermeiros, referente ao imposto patronal: O referido desconto está respaldado em Lei? Em caso afirmativo, informar qual seria a Lei, visto que o município de Santa Lúcia, não realizou este mesmo desconto quando realizou o pagamento.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento_098_-_proc_799.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento_098_-_proc_799.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, se há a possibilidade de ceder o bem imóvel pertencente ao Município de Américo Brasiliense, consistente em parte da área objeto da matrícula n.° 27.823 para a Polícia Militar construir sua base, com contrapartida do Estado, visto que o mesmo está situado em um ponto estratégico para a PM e oferece acesso à entrada de vários bairros.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_099_-_proc_795.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_099_-_proc_795.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, há a possiblidade de instalar uma central de monitoramento com alarmes nos poços de abastecimento de água do nosso Município.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_100_-_proc_787.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_100_-_proc_787.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, entrar em entendimento com o setor competente no sentido de informar essa casa de Leis, os seguintes questionamentos acerca dos cargos comissionados existentes na Prefeitura Municipal: Especificar cargo e nome do respectivo funcionário; Valores dos salários dos cargos; Qual o impacto na folha de pagamento; Enviar cópia deste Requerimento e de sua respectiva resposta ao Tribunal de Contas do Estado de São Paulo.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_101_-_proc_800.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_101_-_proc_800.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, entrar em entendimento com o setor de Tesouraria do Poder Executivo e remeter à esta Casa de Leis a relação dos restos a pagar de fornecedores e prestadores de serviços do Município até o final do mês de setembro.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_102_-_proc_781.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_102_-_proc_781.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis o que segue: 1. Por qual motivo os equipamentos dos aparelhos de “academia ao ar livre” e “playgrounds” estão alojados no almoxarifado? 2. Desde quando os referidos equipamentos estão no almoxarifado sem a devida instalação? 3. Qual seria o prazo para instalação? APROVADO.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_103_-_proc_839.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_103_-_proc_839.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis por qual motivo ainda não fora firmado o convênio para atender o Projeto de Atendimento Especializado ao Autista referido na Lei nº 2.511/2023. APROVADO.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_104_-_proc_821.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_104_-_proc_821.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis visando o que segue: 1. Enviar relação das crianças que estudam no Centro de Educação e Recreação - CER "Sueli Lima Dias"; 2. Informar algum aluno apresentou qualquer tipo de problema de saúde relacionado ao contato com a água contaminada; 3. Realizar a análise de água de todas escolas e centros de recreação municipais, remetendo os respectivos resultados à esta Casa de Leis. APROVADO.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_105_-_proc_827.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_105_-_proc_827.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, a listagem de pessoas que prestam serviços para a Empresa R M AMBIENTAL EIRELI, na qualidade de operador de roçadeira e mão de obra braçal ou ajudante geral, em conformidade com Instrumento Contratual Número 0073/2023, desde a assinatura do contrato em data de 05 de abril de 2023, e respectivos pagamentos feitos a esta Empresa, dessa data até o presente mês, bem como os pagamentos dos encargos trabalhistas  (ISS e FGTS).  Requeiro ainda, que seja enviada a documentação do ônibus da empresa que pelo contrato mencionado, tem obrigação de realizar o transporte destes trabalhadores. APROVADO.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_106_-_proc_893.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_106_-_proc_893.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis o que segue como está a situação referente ao pagamento dos laboratórios. APROVADO.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_107_-_proc_881.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_107_-_proc_881.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis quando será refeita a manutenção do asfalto onde houve a interligação de água do bairro Jardim Irajá com o bairro Jardim Luis Ometto. APROVADO.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de quando e quais as  providências que serão tomadas para realização de  manutenção predial no Centro de Educação e Recreação -  C.E.R. “ LEILA LÚCIA DIAS TOLEDO PIZA DURANTE”, visto que há pisos quebrados em vários lugares, os brinquedos do parquinho estão quebrados e as paredes estão trincadas e com a pintura em cima de madeira deteriorada. APROVADO.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1062/requerimento_109_-_proc_865.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1062/requerimento_109_-_proc_865.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, informar a esta Casa de Leis o que segue acerca da limpeza da praça localizada no bairro Jardim Primavera: 1. Quando serão tomadas providências para manutenção na referida praça? 2. Considerando que não há iluminação noturna, quais providências serão tomadas quanto a falta de iluminação desta praça?  APROVADO.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1063/requerimento_110_-_proc_905.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1063/requerimento_110_-_proc_905.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, se serão adotadas medidas de contingência, tais como redução de horários nos serviços essenciais, economia com gastos de combustível, entre outras medidas, como foram tomadas durante a crise na gestão do Ex-Prefeito Municipal Ademir Gouvêa.  APROVADO.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_111_-_proc_999.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_111_-_proc_999.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis por qual razão foi interrompido o transporte escolar para os alunos do SENAI, sem respeitar a data de término do calendário escolar destes estudantes, visto que tal ação prejudicará demasiadamente a rotina escolar dos mesmos, sendo até que muitos destes alunos não terão nem condições de frequentar os últimos dias de aula, tendo seu desempenho escolar comprometido.  APROVADO.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_112_-_proc_978.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_112_-_proc_978.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar o motivo da não realização de limpeza de entulhos no córrego “Maria Mendes” e, por qual razão não são instaladas câmeras para vigiar a área, coibindo desta forma, o descarte irregular de entulhos.  APROVADO.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_113_-_proc_992.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_113_-_proc_992.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, o que segue: Qual o motivo do embargo da obra da Estação?  Quais foram as multas e seus respectivos valores? APROVADO.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis o qual o motivo da falta de limpeza nos bairros. REQUEIRO ainda que seja informado o motivo de haver outra empresa terceirizada cortando e retirando árvores no Município. APROVADO.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1102/requerimento_115_-_proc_990.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1102/requerimento_115_-_proc_990.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis o que segue: o que segue:  Como está a situação dos exames laboratoriais em nosso município?  Há prioridades de exames? Em caso afirmativo, quais exames são prioritários?   APROVADO</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1103/requerimento_116_-_proc_996.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1103/requerimento_116_-_proc_996.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis o que segue sobre o aluguel dos campos e quadras do Departamento de Esportes: Onde está sendo aplicado o dinheiro arrecadado com este aluguel?  Como estão sendo feitos os depósitos para pagamento do referido aluguel?  Quem toma conta das quadras e dos campos? _x000D_
  APROVADO.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1104/requerimento_117_-_proc_997.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1104/requerimento_117_-_proc_997.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, o que segue a respeito da contratação provisória de professores (instrutores) conforme o contrato firmado entre a Prefeitura Municipal e o CONCEN: Os professores/instrutores estão recebendo pagamento?  Quem realiza o pagamento destes profissionais, a Prefeitura Municipal ou o CONCEN? APROVADO.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1105/requerimento_118_-_proc_970.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1105/requerimento_118_-_proc_970.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis o Setor de Meio Ambiente no sentido de informar por qual motivo não houve a retirada das árvores existentes no pátio do Centro de Educação e Recreação – C.E.R. ”Leila Lúcia Dias de Toledo Piza”, bem como na calçada do referido CER, localizada na rua Dom Pedro II.  APROVADO.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis enviar relatório informando quanto foi gasto no decorrente exercício com pintura de prédios municipais, indicando inclusive, todas as empresas que fizeram esses serviços, os valores pagos a cada uma, qual foi a forma de licitação adotada, e ainda onde foram realizadas as pinturas pelas empresas contratadas. APROVADO.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_120_-_proc_968.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_120_-_proc_968.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis de informar quanto foi gasto na construção de calçadas em áreas públicas, indicando inclusive, quais as empresas que fizeram esses serviços, os valores pagos a cada uma, quais foram as modalidades das licitações adotadas, e ainda, onde foram construídas essas calçadas. APROVADO.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_001_-_proc_99.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_001_-_proc_99.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido realizar operação tapa-buracos e recapeamento asfáltico nos bairros Jardim São José e Jardim Santa Terezinha, em especial no final da Rua Martinho Furlan com a Avenida Antônio Gouvea e Rua Francisco Fernandes com a Avenida Antônio Gouvea.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_002_-_proc_67.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_002_-_proc_67.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de executar obras de ampliação/implantação de galerias de águas pluviais no cruzamento da Avenida Lia Della Rovere Furkin com a Rua João Bernardo Muniz, no bairro Jardim São José, bem como executar o fechamento (com alambrado ou similar) da área pública localizada no final da Rua João Bernardo Muniz, visando impedir o descarte de entulhos e outros resíduos que atualmente é praticado no referido local, provocando sérios transtornos aos moradores do entorno. INDICO ainda, que sejam executados serviços de recuperação asfáltica no local acima mencionado, especialmente após os danos causados pelas recentes chuvas.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_003_-_proc_65.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_003_-_proc_65.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar placas solares nas creches, escolas e hospitais do nosso Município, com a finalidade de reduzir os custos de energia elétrica.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_004_-_proc_96.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_004_-_proc_96.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza na área situada ao fundo da Rua 12, localizada no bairro Antônio Pavan.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/624/indicacao_005_-_proc_47.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/624/indicacao_005_-_proc_47.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de colocar um ponto de ônibus na rua 9, esquina com a rua 8, no bairro Luiz Ometto, pois muitos alunos ficam esperando a chegada do ônibus sem um abrigo adequado.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/625/indicacao_006_-_proc_036.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/625/indicacao_006_-_proc_036.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de elaborar um projeto de implantação de tratamento por equoterapia em nosso Município.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/626/indicacao_007_-_proc_91.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/626/indicacao_007_-_proc_91.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido realizar operação tapa-buracos na Rua Ludgero Alves de Azevedo, localizada no bairro Jardim Santa Terezinha</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/627/indicacao_008_-_proc_85.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/627/indicacao_008_-_proc_85.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido realizar operação tapa-buracos na Rua Rouxinol, localizada no bairro Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/628/indicacao_009_-_proc_92.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/628/indicacao_009_-_proc_92.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza do mato alto na Rua Alfonso Nigro, confluência com a Avenida Lia Della Rovere Furkin, localizadas no bairro Jardim São José.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/629/indicacao_010_-_proc_107.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/629/indicacao_010_-_proc_107.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de instalar filtro de água e arrumar a iluminação inteira da praça do Jardim Santa Terezinha, haja vista, que a iluminação está danificada.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_011_-_proc_109.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_011_-_proc_109.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a reforma da quadra instalada na Praça “21 de Março”, bem como a reforma da pista de caminhada existente na mencionada Praça.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_012_-_proc_088.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_012_-_proc_088.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de calçar entorno da Praça “Júlio César Alves de Oliveira”, localizada no bairro Jardim Planalto, delimitada pela Avenida Henrique Polizelli, Rua Sebastião Simões e Rua Aparecida Adail da Silva.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_013_-_proc_019.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_013_-_proc_019.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar manutenção asfáltica e recapeamento nas seguintes vias do Município: rua Santa Lúcia; e Avenida São Carlos até a Estrada Neyde Marin de Campos (rua da Cobermil). Indico ainda, que seja realizado o escoamento das águas pluviais e construção de canaletas, devido irregularidade do nivelamento ao longo da Estrada Neyde Marin de Campos.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_014_-_proc_1038-2022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_014_-_proc_1038-2022.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de construir estacionamento 45 graus na rua Matheus Anelo, entre avenida Henrique Polizelli e avenida Aparecida Schwenke.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_015_-_proc_121.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_015_-_proc_121.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a recuperação do asfalto, manutenção do córrego e limpeza de mato, no final da rua Antônio Cavassani, mais precisamente na altura do nº 881.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_016_-_proc_120.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_016_-_proc_120.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a recuperação da via, na Rua das Grevilhas, em frente ao nº 654, localizada no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao_017_-_proc_152.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao_017_-_proc_152.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar manutenção da canaleta, situada no cruzamento da rua Francisco Martiminiano de Oliveira com a avenida Princesa Isabel, haja vista que, “espirra” água nos pedestres.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a manutenção da quadra do Ginásio de Esportes “GIM Bombarda”, localizado no bairro Jardim Vista Alegre, visto que os vestiários ficam trancados e necessita de manutenção.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_019_-_proc_153.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_019_-_proc_153.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a pintura da pista de malha, na rua Pará, localizada no bairro Sinhá Prado Guimarães.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_020_-_proc_126.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_020_-_proc_126.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de providenciar a pintura da faixa de veículos oficiais, na Avenida Joaquim Afonso da Costa, em frente à E.M.E.F “Dr. João Baptista Pereira de Almeida”.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_021_-_proc_147.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_021_-_proc_147.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar manutenção no consultório dentário da Unidade Básica de Saúde “Dr. Cássio Moraes Alves”, localizada no bairro Jardim Vista Alegre e ainda, que sejam realizadas manutenções no forro dos demais espaços da referida UBS, bem como na cobertura da área externa.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_022_-_proc_57.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_022_-_proc_57.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido implantar iluminação na praça “Manoel Vieira Júnior”, situada próximo ao Centro Pedagógico, e ainda, realizar a revitalização e implementar estacionamento 45 graus, na direção da Avenida 9 de Julho.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_023_-_proc_183.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_023_-_proc_183.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de revitalizar a Avenida Carlos Lima, especialmente no trecho localizado entre a Rua José Lucci e a Rua José România, no bairro Nova Vila Cerqueira, executando obras de recapeamento asfáltico, refazimento de guias e sarjetas e limpeza em todo o entorno da referida via pública e ainda, que seja refeito o sarjetão localizado no cruzamento da Avenida Carlos Lima com a Rua José Lucci.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_024_-_proc_164.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_024_-_proc_164.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a Instalação de parquinho no bairro Jardim Santa Rita.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_025_-_proc_177.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_025_-_proc_177.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de concretar e realizar limpeza no trecho que compreende de 05 (cinco) à 20 (vinte) metros para frente da avenida Lia Della Rovere Furkin, que se situa ao fundo da chácara da baixada (perto do rio), no bairro Jardim São José I.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_026_-_proc_182.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_026_-_proc_182.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar o retrabalho de implantação das valetas para esgoto, na Rua Luzia Delfino da Silva, mais precisamente na altura do nº 600, entre as Ruas 08 e 09, do bairro Jardim Luís Ometto II, e ainda,  realizar operação tapa-buracos na Rua Maria Madalena de Godoi.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>ROBERTO DA ANCHIETA, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_027_-_proc_170.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_027_-_proc_170.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de recolocar guarda na portaria do Hospital Municipal “DOUTOR José Nigro Neto”, para segurança de funcionários e pacientes do referido Hospital.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_028_-_proc_026.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_028_-_proc_026.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a construção de uma lombada na rua Manoel José Pires, mais precisamente na altura do nº 284.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/689/indicacao_029_-_proc_193.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/689/indicacao_029_-_proc_193.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a construção de uma lombada na rua Cristina Quadrado Della Rovere, mais precisamente na esquina, altura do nº 010, visto o perigo que oferece aos moradores da localidade, devido à alta velocidade dos carros.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_030_-_proc_056.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_030_-_proc_056.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza e manutenção na praça situada no bairro Sinhá Prado Guimarães (Chaparral).</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/704/indicacao_031_-_proc_254.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/704/indicacao_031_-_proc_254.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar limpeza e roçagem na praça situada em frente à Whitford, o mais breve possível, pois a mesma está coberta pelo mato.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/705/indicacao_032_-_proc_160.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/705/indicacao_032_-_proc_160.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar manutenção na Praça da Amizade, localizada no bairro jardim Vista Alegre, bem como trocar as lâmpadas da quadra situada na referida praça.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/706/indicacao_033_-_proc_201.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/706/indicacao_033_-_proc_201.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar manutenção em volta do bueiro situado na rua Benedito Storani com a avenida 9 de Julho, no Centro.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/707/indicacao_034_-_proc_245.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/707/indicacao_034_-_proc_245.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar cobertura dos pontos de ônibus localizados na altura dos nº 245 e 945, da Alameda Alberto José Eloy Macedo Rollo, no bairro Jardim Santa Terezinha, visto que atualmente, já existem os pontos de ônibus, porém não há cobertura para proteção dos usuários.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/708/indicacao_035_-_proc_252.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/708/indicacao_035_-_proc_252.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a pintura das lombadas e das sinalizações de “PARE” nas ruas do Município, o mais breve possível, visto que a maioria das sinalizações estão apagadas e pode ocasionar acidentes no trânsito.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_036_-_proc_234.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_036_-_proc_234.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de tomar providências para que os parquinhos das crianças em nossa cidade sejam cercados, a fim de evitar a entrada de animais, visando manter a limpeza da areia e dos arredores desses parquinhos.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/710/indicacao_037_-_proc_235.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/710/indicacao_037_-_proc_235.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de  inserir na rede municipal de ensino, assuntos referentes à segurança doméstica, visando ensinar as crianças a evitar acidentes domésticos dos mais variados e a prepará-las para como reagir caso os mesmos ocorram, tal como saber qual serviço de emergência ligar, o que podem ou não fazer como primeira providência e etc.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/711/indicacao_038_-_proc_246.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/711/indicacao_038_-_proc_246.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de de realizar manutenções na quadra esportiva do bairro Maria Luiza, tais como pintura no piso, roçagem ao redor da quadra, melhorias na iluminação construção de alambrado.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/712/indicacao_039_-_proc_204.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/712/indicacao_039_-_proc_204.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar limpeza e roçagem ao redor da escola Escola Municipal de Ensino Fundamental – EMEF “Professor Virgílio Gomes”, o mais breve possível.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/713/indicacao_040_-_proc_203.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/713/indicacao_040_-_proc_203.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o nivelamento da boca de lobo situada na avenida 02, no bairro Jardim Luís Ometto, visto que a mesma está acima do nível do asfalto.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_041_-_proc_240.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_041_-_proc_240.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar limpeza e recuperação da praça “Raphael Feroldi Gutierrez”, localizada no bairro São Judas Tadeu</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>SILAS DA SADIA, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/715/indicacao_042_-_proc_227.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/715/indicacao_042_-_proc_227.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a construção de quiosques na praça em que ocorre as feiras ao domingo, para serem utilizados por comerciantes nas vendas de seus produtos.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_043_-_proc_226.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_043_-_proc_226.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a revisão das taxas cobradas dos comerciantes ambulantes do nosso Município.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_044_-_proc_215.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_044_-_proc_215.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de avaliar a possibilidade de implantar academia ao ar livre, no terreno localizado no cruzamento da rua Rouxinol com a Avenida Beija-Flor, no bairro Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/718/indicacao_045_-_proc_188.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/718/indicacao_045_-_proc_188.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de construir canaletas nas seguintes vias do bairro Jardim Luis Ometto: Rua Luzia Delfino da Silva; Rua 06 (Rosalina dos Santos Strozi) e Rua 07 (Rafael Hervias Rodrigues).</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_046_-_proc_209.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_046_-_proc_209.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam tomadas providências a respeito da erosão localizada na avenida Aparecida Lopes flor (espaço do estacionamento próximo à igreja Assembleia de Deus), no bairro Jardim Maria Luiza, visto que devido a quantidade de chuvas, a erosão tem aumentado consideravelmente, tornando o local perigoso, especialmente para as pessoas que usam aquele estacionamento e ainda, que sejam implementadas medidas para conter a erosão que já está em aproximadamente 80 cm, na calçada da ponte que está sob o Córrego Xavier.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/734/indicacao_047_-_proc_251.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/734/indicacao_047_-_proc_251.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza e poda de árvore na rua das Resedás, localizada no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/735/indicacao_048_-_proc_273.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/735/indicacao_048_-_proc_273.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a roçagem e limpeza das ruas do entorno do bairro Residencial Aliança.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/736/indicacao_049_-_proc_259.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/736/indicacao_049_-_proc_259.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar operação “tapa buraco” na rua 06, altura do nº 511, no bairro Jardim Luís Ometto.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/737/indicacao_050_-_proc_191.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/737/indicacao_050_-_proc_191.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido dar continuidade na pista de caminhada já existente no bairro Jardim Luís Ometto, ou construir uma calçada em toda sua extensão e ainda, realizar operação tapa-buracos na Avenida 04 do mencionado bairro.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/738/indicacao_051_-_proc_279.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/738/indicacao_051_-_proc_279.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza, recapeamento e pintura da sinalização de trânsito de veículos e pedestres, ou seja, realizar a revitalização das principais ruas e avenidas do comércio do município, já que os comerciantes muito auxiliam na otimização e fomentação da nossa economia.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/739/indicacao_052_-_proc_282.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/739/indicacao_052_-_proc_282.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar o recapeamento da rua Sebastião Fernandes Nogueira, no bairro Jardim Santa Terezinha, que encontra-se em estado crítico, cheia de buracos, sob pena de causar maiores danos aos munícipes.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_053_-_proc_280.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_053_-_proc_280.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar semáforo de trânsito, no cruzamento da avenida Eugênio Voltarel (rua da Prefeitura) com a rua Ribeiro de Barros, próximo a passagem de nível, mais precisamente em frente ao posto de combustível, para melhorar o fluxo do trânsito no local mencionado.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_054_-_proc_278.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_054_-_proc_278.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de sinalizar vaga para deficientes na praça Paulo Abi Jaudi, e ainda, colocar cobertura no ponto de táxi da referida praça.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/742/indicacao_055_-_proc_277.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/742/indicacao_055_-_proc_277.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido implantar um estacionamento na Estrada Municipal AMB-70, altura nº 373, no Distrito Industrial.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/743/indicacao_056_-_proc_275.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/743/indicacao_056_-_proc_275.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o recapeamento da rua Boa Esperança do Sul, localizada no bairro Jardim Vista Alegre, pois encontra-se com muitos buracos.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA, SILAS DA SADIA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_058_-_proc_301.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_058_-_proc_301.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de instalar portas giratórias detectores de metal e contratar profissionais de segurança para todas as unidades de educação do município de Américo Brasiliense, visando proporcionar maior segurança à toda a comunidade escolar ameriliense, bem como atendendo ao clamor popular por medidas dessa natureza.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_059_-_proc_300.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_059_-_proc_300.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar faixa amarela adesiva ou sinalização com mangueiras de lâmpadas LED nas bordas de todos os degraus do auditório do Departamento Municipal de Educação, visando proporcionar maior segurança aos munícipes que utilizam o referido auditório.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_060_-_proc_297.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_060_-_proc_297.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar câmeras de monitoramento nas salas de aula das unidades escolares (EMEF´s e CER´s) assim como fora instalada na Escola Municipal de Ensino Fundamental - EMEF "Professor Virgílio Gomes", para que haja maior segurança nesses espaços.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_061_-_proc_314.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_061_-_proc_314.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de destinar os policiais em folga para fazerem a segurança das escolas do município, conforme projeto que cria a Gratificação por Desempenho de Atividade Delegada, aprovado por esta casa de Leis.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir uma praça no bairro Residencial Aliança para além de lazer com as crianças e adolescentes, possa ser usada para lazer dos moradores locais.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_063_-_proc_294.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_063_-_proc_294.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de que realize a roçagem do campo abandonado, localizado no bairro Jardim São José II, e ainda, que se dê função social para aquela área, sobretudo porque o local é usado pela população para caminhada e está sendo zona de risco para os munícipes.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_064_-_proc_374.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_064_-_proc_374.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a cobertura nos playgrounds (parquinhos) de todos os Centros de Educação e Recreação, iniciando pelas unidades mais novas: C.E.R. “Ceres Carreira dos Santos” e C.E.R. “Sueli de Lima Dias”.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_065_-_proc_373.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_065_-_proc_373.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar a poda de árvores nos bairros Jardim São José e Jardim Santa Terezinha, visto que apresentam risco de queda e atrapalham o trânsito e fiação, principalmente na Alameda Alberto José Eloy Macedo Rollo.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_066_-_proc_365.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_066_-_proc_365.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar redutor de velocidade (lombada) na Rua Emília Galli, mais precisamente próximo ao portão de entrada e saída de alunos da Escola Estadual "Professora Dinorá Marcondes Gomes", atendendo a um clamor da comunidade escolar que visa proporcionar maior segurança aos alunos da referida Escola. INDICO ainda, que sejam instalados pontos de iluminação na Praça "Erídio Stain", mais precisamente na lateral dos imóveis existentes de maneira contígua à referida Praça, também atendendo a um clamor da comunidade escolar que visa proporcionar maior segurança aos alunos que trafegam pela mencionada Praça para deslocar-se à Escola.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/787/indicacao_067_-_proc_383.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/787/indicacao_067_-_proc_383.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar construção de guia rebaixada na calçada da rua Viradouro, mais precisamente na altura do nº 20, visto que neste endereço, reside um casal de cadeirantes e tal medida facilitará a acessibilidade.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/788/indicacao_068_-_proc_359.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/788/indicacao_068_-_proc_359.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de reparar a parte elétrica e iluminação da quadra localizada no bairro Jardim Luís Ometto</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/789/indicacao_069_-_proc_292.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/789/indicacao_069_-_proc_292.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar o recapeamento da rua Adélia Norelini Zorzi, considerando o estado crítico da referida rua, sob pena de causar maiores danos para os munícipes.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/790/indicacao_070_-_proc_296.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/790/indicacao_070_-_proc_296.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar roçagem nas escolas e creches do bairro Jardim Santa Terezinha, haja vista que se essa indicação não for priorizada, poderá causar grande riscos para a vida das crianças e adolescentes que ali estudam e podem ser vítimas de insetos.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/791/indicacao_071_-_proc_364.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/791/indicacao_071_-_proc_364.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a instalação de câmeras fotográficas nos semáforos do Município.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_072_-_proc_396.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_072_-_proc_396.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar iluminação pública na rua Capitão Mendes Júnior, praça em frente ao nº 306, que liga à Academia Hábitus.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_073_-_proc_413.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_073_-_proc_413.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na rua de terra, que beira o rio, no bairro Jardim São José II.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/806/indicacao_074_-_proc_404.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/806/indicacao_074_-_proc_404.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir canaletão na esquina da Avenida Mathias Pavão com a Rua Joaquim Justo, mais precisamente em frente ao “Tropical lanches”.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/807/indicacao_075_-_proc_362.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/807/indicacao_075_-_proc_362.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que seja enviado à esta Casa de Leis, projeto de Lei para fornecimento de “kit lanche” para os pacientes e acompanhantes usuários do Sistema Único de Saúde – SUS, em consultas e exames fora do Município, a exemplo do que já ocorre em outras cidades.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_076_-_proc_409.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_076_-_proc_409.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de recapear a Avenida Nestor Fernandes, entre a Rua Luzia Delfino da Silva e a Rua Manoel José Pires, exceto o trecho da Rua Antônio Nelson Carvalho e a Rua Nicolau Carneiro Leão.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_077_-_proc_403.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_077_-_proc_403.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de recapear a Rua Matheus Anello, entre a Avenida Luiz Dosualdo e a Avenida Aparecida Schwenke.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/810/indicacao_078_-_proc_402.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/810/indicacao_078_-_proc_402.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de recapear a Rua Nicolau Carneiro Leão, entre a Avenida Maria Madalena de Godói dos Anjos até a Avenida Nestor Fernandes.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/827/indicacao_079_-_proc_440.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/827/indicacao_079_-_proc_440.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de construir de uma lombada na rua Renato Marsilli, mais precisamente na altura do nº 261, localizada no bairro Jardim São José.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_080_-_proc_416.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_080_-_proc_416.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir “canaletão” na Alameda Doutor Alberto José Eloy Macedo Rollo (Alameda Central), sentido Araraquara, na esquina com a Alameda Mário Cavalari.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, CIDÃO MINEIRO, DEGA DA PADARIA, LEANDRO MANCHA, MARLY PAVÃO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_081_-_proc_459.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_081_-_proc_459.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de entrar em entendimento com o Departamento Municipal de Promoção Social e Bem estar do Menor no sentido de viabilizar a realização de capacitação aos integrantes do Conselho Tutelar do município de Américo Brasiliense para a devida implementação e utilização do SIPIA no âmbito de nosso município. Indico ainda, que seja estudada a possibilidade de alocar um psicólogo específico para prestar atendimento aos munícipes assistidos pelo Conselho Tutelar local.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_082_-_proc_434.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_082_-_proc_434.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de entrar em entendimento com o Departamento Municipal de Cultura, Turismo e Lazer no sentido de implantar aulas gratuitas de ginástica artística as crianças e adolescentes de nosso município.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_083_-_proc_435.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_083_-_proc_435.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar iluminação Pública na rua Sebastião Simões, próximo ao nº 64, no bairro Jardim Planalto.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_084_-_proc_438.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_084_-_proc_438.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar limpeza no espaço que margeia à linha do trem, na rua Manoel José Pires, mais precisamente no trecho que corresponde do início ao fim do bairro Jardim Irajá.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/833/indicacao_085_-_proc_437.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/833/indicacao_085_-_proc_437.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar tela de proteção no fundo do Ginásio do bairro São Judas.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_086_-_proc_449.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_086_-_proc_449.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de construir lombada na rua Aparecida Belarmino Rodrigues, mais precisamente na altura do nº 754, ao lado da Av. Sumaré, em frente ao balão.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar lombada na avenida João Joaquim, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/836/indicacao_088_-_proc_456.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/836/indicacao_088_-_proc_456.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de instalar placas de “Proibido jogar lixo” na praça situada no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_089_-_proc_415.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_089_-_proc_415.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de alterar para sentido único (mão única) a rua Toledo Pizza, no sentido do bairro Aliança para o Centro, só no quarteirão do Supermercado Belinelli.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/838/indicacao_090_-_proc_457.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/838/indicacao_090_-_proc_457.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja enviado à esta Casa de Leis, projeto de Lei para alterar a legislação municipal que trata do auxílio-alimentação, visando isentar de descontos aquele servidor público afastado de suas atividades por força de atestado médico decorrente de doenças transmissíveis.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_091_-_proc_448.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_091_-_proc_448.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizada limpeza na Rua Matheus Anello, localizada no bairro Jardim Planalto, mais precisamente na altura do nº 313, o mais breve possível.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_092_-_proc_458.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_092_-_proc_458.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que seja enviado à esta Casa de Leis, projeto de Lei para adequar o sistema municipal de educação aos ditames da Lei 13.278/2016, em especial no que se refere à obrigatoriedade de formação profissional adequada para que se ministre aulas de AMR (artes, música e recreação) na educação infantil municipal de nosso Município.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_093_-_proc_494.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_093_-_proc_494.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de recapear a rua que foi escavada para instalar a tubulação que interliga os bairros Jardim Irajá e Jardim Luis Ometto, mais precisamente na rua 07 com a rua 08, na esquina da praça, visto que o asfalto cedeu.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_094_-_proc_447.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_094_-_proc_447.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de consertar um buraco aberto, na Rua dos Ipês, localizada no bairro Jardim Primavera, mais precisamente na altura do nº 500, visto que está atrapalhando o trânsito local.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_095_-_proc_511.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_095_-_proc_511.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar limpeza na parte de baixo do bairro Jardim Luis Ometo, nas proximidades da Rua Luzia Delfino da Silva.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_096_-_proc_514.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_096_-_proc_514.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar limpeza na avenida Lia Della Rovere Furkin, mais precisamente na altura do nº 643, localizada no bairro Jardim São José.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/893/indicacao_097_-_proc_509.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/893/indicacao_097_-_proc_509.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido construir lombada na avenida Araraquara, situada no bairro Jardim Novo Américo, próximo ao Centro de Educação e Recreação – CER, bem como construir uma lombofaixa na frente do referido CER.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/895/indicacao_098_-_proc_560.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/895/indicacao_098_-_proc_560.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de trocar a tampa do bueiro da Avenida Nestor Fernandes (Rua 05), localizada no bairro Jardim Luis Ometto, mais precisamente na altura do nº 552.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/896/indicacao_099_-_proc_561.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/896/indicacao_099_-_proc_561.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de recapear as seguintes vias: Alameda Benedito Nicolau de Marino, a partir do nº 300 localizado nessa via até a rotatória situada no bairro Jardim Santa Terezinha e Rua Cândido Rodrigues, localizada no bairro Jardim Vista Alegre, mais aproximadamente na altura do nº 240.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/897/indicacao_101_-_proc_550.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/897/indicacao_101_-_proc_550.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a troca ou a manutenção dos refletores da quadra do bairro Antônio Pavan e da quadra do bairro Jardim Luís Ometto, visto que estão queimadas e dificultando que a população possa utilizá-las com segurança e qualidade.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/898/indicacao_102_-_proc_566.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/898/indicacao_102_-_proc_566.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a poda das árvores alocadas na parte interna do Ginásio Municipal “Novênio Pavan Filho”, (beirando o muro), principalmente entre a rua José Paulo Abi Jaudi e a avenida Luiz Embriani, visto que os galhos e folhas das copas dessas árvores acabam até por afetar as calhas e telhados das casas da vizinhança.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/899/indicacao_103_-_proc_543.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/899/indicacao_103_-_proc_543.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido enviar a esta Casa de Leis Projeto de Lei, visando a implementação de um programa de denúncia de violência doméstica contra as mulheres, com ou sem Medida Protetiva, no qual seja disponibilizado aplicativo gratuito, para que as mulheres que estejam em perigo ou qualquer vizinho possa contatar ajuda policial de forma rápida e segura, combatendo desta forma um dos grandes males que acomete nossa sociedade.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/900/indicacao_104_-_proc_553.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/900/indicacao_104_-_proc_553.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de promover a conscientização e o alerta à população sobre os perigos do uso de cerol e outros materiais cortantes nas linhas usadas para empinar pipas e papagaios, tendo em vista que essa época do ano é propícia para esta atividade por causa da temporada de ventos.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/901/indicacao_105_-_proc_576.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/901/indicacao_105_-_proc_576.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com a Empresa Cruz, no sentido de tomar as providências necessárias para encontrar uma alternativa que possa solucionar a situação dos horários de ônibus ofertados, visto que permanecem  os mesmos do período da pandemia de COVID-19, inclusive com atrasos nos horários previstos, e que seja realizada a atualização de horários fixado no terminal.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_106_-_proc_535.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_106_-_proc_535.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de recolocar a Placa de “Pare” na rua Dom Pedro ll, esquina com avenida Luís Embriani, próximo ao Centro de Educação e Recreação “Leila Lucia Dias de Toledo Pizza Durante”, o mais breve possível, e ainda que seja realizada a pintura no solo do local acima mencionado, visto que está apagada.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_107_-_proc_573.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_107_-_proc_573.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido construir canaletas nas seguintes vias localizadas no bairro Jardim Luis Ometto:  esquina da rua Maria Madalena de Godoi dos Anjos com a rua Carolina Trovatti Della Rovere e esquina da rua Maria Madalena de Godoi dos Anjos com a rua Florentina Ferraz de Freitas.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_108_-_proc_574.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_108_-_proc_574.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com a Companhia Paulista de Força e Luz - CPFL no sentido de retirar a rede elétrica das chácaras do bairro Luis Ometto e colocá-las na calçada, considerando que a fiação é baixa e as árvores estão empurrando os fios uns contra os outros, podendo ocasionar curto-circuito e consequentemente sérios acidentes com os moradores, e ainda, a possibilidade de colocar postes de iluminação defronte às referidas chácaras para maior segurança dos moradores que reclamam da escuridão no local.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_109_-_proc_595.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_109_-_proc_595.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido enviar a esta Casa de Leis, Projeto de Lei visando conceder novo prazo para o Programa de Recuperação Fiscal - REFIS, visto que possibilitaria à população ameriliense regularizar seus débitos atrasados de IPTU e demais tributos municipais.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a reforma da passagem/rampa para cadeirante situada na quadra do bairro Jardim Luís Ometto.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_111_-_proc_630.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_111_-_proc_630.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza das galerias pluviais localizadas nas seguintes vias: avenida Isacc Azevedo, mais precisamente na altura do nº 551; avenida 10, localizada no bairro Antônio Pavan e avenida 04, localizada no bairro Jardim Luís Ometto.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_112_-_proc_633.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_112_-_proc_633.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir redutor de velocidade (lombada) na rua Maria Mendes, mais precisamente na altura do nº 363, localizada no bairro Vila Cerqueira.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/922/indicacao_113_-_proc_581.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/922/indicacao_113_-_proc_581.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar operação tapa-buracos na rua Cotovia, localizada no bairro Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_114__-_proc_635.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_114__-_proc_635.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de instalar poste de iluminação dentro do terreno vazio, próximo à Casa da Juventude, localizada na rua Madalena de Godoi dos Anjos, no bairro Jardim Luis Ometto, visando trazer mais iluminação e segurança aos moradores da localidade.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_115_-_proc_592.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_115_-_proc_592.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com setor competente, no sentido de construir 02 (dois) redutores de velocidade (lombadas) na Rua José Paulo Abi Jaudi, mais precisamente na altura do nº 693, em frente ao “Centro Esportivo José Galli”, visto que o local é de entrada e saída de crianças, adolescentes e idosos que praticam atividades no local.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_116_-_proc_591.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_116_-_proc_591.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de construir 02 (duas) canaletas na Rua Manoel José Pires com a Avenida Sérgio Pires de Oliveira Campos, próximo à futura Escola. Indico ainda, que seja construída uma lombofaixa defronte à nova Escola, localizada na avenida Santo Antônio.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/941/indicacao_117_-_proc_693.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/941/indicacao_117_-_proc_693.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar recapeamento nas seguintes vias do bairro Jardim Santa Terezinha; rua 24, Benedito Cíndio – parte de cima do bairro e rua João Bernardo Muniz (Rua 10).</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/942/indicacao_118_-_proc_679.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/942/indicacao_118_-_proc_679.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de executar ações mitigatórias em face da infestação de cupins na Praça "21 de Março", localizada no bairro Jardim Planalto, conforme relatos de moradores do entorno da referida Praça.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_119_-_proc_687.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_119_-_proc_687.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de providenciar iluminação na praça localizada no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_120_-_proc_689.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_120_-_proc_689.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a manutenção das academias ao ar livre e playgrounds instalados no município.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/945/indicacao_121_-_proc_683.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/945/indicacao_121_-_proc_683.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar poda de árvore na avenida 06 (Roque Simonetti), mais precisamente na altura do nº 631, bairro Jardim Luís Ometto.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/946/indicacao_122_-_proc_660.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/946/indicacao_122_-_proc_660.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido providenciar instalação de câmeras nos Centros de Educação e Recreação - CER´s, visando melhorar a segurança nesses ambientes.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/947/indicacao_123_-_proc_688.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/947/indicacao_123_-_proc_688.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar lombada na rua Toledo Pizza, localizada no bairro Residencial Aliança.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/948/indicacao_124_-_proc_670.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/948/indicacao_124_-_proc_670.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de considerar a disponibilização de refeições (marmitas) fornecidas pela Prefeitura Municipal aos enfermeiros e técnicos que trabalham no “Hospital Municipal Dr. José Nigro Neto”</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_125_-_proc_634.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_125_-_proc_634.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a troca de lâmpadas na rua “José Nigro”, localizada no bairro Vila Cerqueira.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_126_-_proc_645.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_126_-_proc_645.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com a de tomar providências para que a chamada aos pacientes do Hospital Municipal “Dr. José Nigro Neto”, seja realizada por sistema de som e/ou por senha em tela.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_127_-_proc_651.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_127_-_proc_651.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com setor competente no sentido de implantar uma pista de caminhada com bebedouro e lixeiras na praça “Eduardo “Estevam”, localizada no bairro Residencial Aliança, já que, apresenta um grande volume de frequentadores.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_128_-_proc_652.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_128_-_proc_652.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência, entrar em entendimento com setor competente no sentido de realizar a troca da lâmpada do poste de iluminação do canteiro “triangulo” que dá acesso ao bairro Jardim Luís Ometto, pela avenida Santo Antônio com a rua Luzia Delfino da Silva e ainda,  que seja realizado o calçamento no entorno deste local.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BAHIA DO CORTE, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/979/indicacao_129_-_proc_743.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/979/indicacao_129_-_proc_743.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar melhorias tais como: iluminação, tanques de areia e playground, no espaço em que está instalada a academia ao ar livre, que se situa na confluência da avenida Descalvado com a rua Pitangueiras.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, DEGA DA PADARIA, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/980/indicacao_130_-_proc_748.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/980/indicacao_130_-_proc_748.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar manutenção, urgentemente, nos aparelhos odontológicos das Unidades Básicas de Saúde - UBS, situadas nos bairros Jardim Luis Ometto, Centro e Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/981/indicacao_131_-_proc_753.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/981/indicacao_131_-_proc_753.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de reformar as quadras situadas nos bairros Jardim Primavera e Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_132_-_proc_723.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_132_-_proc_723.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de contratar, com urgência, mais fisioterapeutas para atuar no Município, visto que há apenas 02 (dois) profissionais na rede e um deles trabalha apenas 02 (dois) dias por semana.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/983/indicacao_133_-_proc_735.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/983/indicacao_133_-_proc_735.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar o esporte adaptado no município de Américo Brasiliense, visto que contribui significativamente para a inserção das pessoas com deficiência à sociedade, bem como traz a melhoria na interação com as pessoas ao seu redor.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_134_-_proc_739.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_134_-_proc_739.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a manutenção e troca da lona no espaço onde estão instaladas as tendas, em frente ao Hospital Municipal "Dr. José Nigro Neto".</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_135_-_proc_738.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_135_-_proc_738.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar recapeamento de toda a extensão da avenida Limeira, situada no bairro Jardim Vista Alegre. INDICAMOS ainda, que seja realizado recapeamento na rua Taubaté com a avenida Barretos, no Vista Alegre.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_136_-_proc_638.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_136_-_proc_638.pdf</t>
   </si>
   <si>
     <t>realizar operação tapa-buracos nas seguintes vias:_x000D_
 rua Graúna, no bairro Recanto dos Pássaros;_x000D_
 rua Custódia Marcelino Marques, no bairro Jardim Novo Américo; e_x000D_
 rua Canário, no bairro Jardim Novo Américo</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_137_-_proc_584.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_137_-_proc_584.pdf</t>
   </si>
   <si>
     <t>recapear as seguintes vias:_x000D_
 rua Rubens Spolaore, no bairro Jardim Maria Luiza;_x000D_
 rua Bem- Te- Vi, no bairro Recanto dos Pássaros;_x000D_
 avenida Antônio Cavassani, no bairro Jardim São José.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_138_-_proc_768.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_138_-_proc_768.pdf</t>
   </si>
   <si>
     <t>implementar braços de luz nos postes das ruas recentemente asfaltadas do bairro Nossa Senhora das Graças, visto que há necessidade, urgente, de que seja implantada iluminação pública no referido local.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1002/indicacao_139_-_proc_774.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1002/indicacao_139_-_proc_774.pdf</t>
   </si>
   <si>
     <t>realizar melhorias na iluminação da pista de corrida do Estádio Municipal "Joaquim Justo".</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1003/indicacao_140_-_proc_798.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1003/indicacao_140_-_proc_798.pdf</t>
   </si>
   <si>
     <t>executar ações_x000D_
 para eliminar o formigueiro na praça do bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1004/indicacao_141_-_proc_763.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1004/indicacao_141_-_proc_763.pdf</t>
   </si>
   <si>
     <t>implantar redutor de velocidade (lombada), na rua Luiz Gonzaga Maia, mais precisamente na altura do n2 400, localizada no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1029/indicacao_142_-_proc_585.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1029/indicacao_142_-_proc_585.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar um estudo visando analisar a possibilidade de implementar faixas de proibido estacionar do lado direito e esquerdo no trecho que compreende desde a altura do nº 299 até a esquina, da rua Toledo Pizza, visto que desta forma já melhoraria o trânsito no local e não haveria a necessidade de mudar a direção na referida via.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_143_-_proc_835.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_143_-_proc_835.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar uma passarela de pedestre, sob a via férrea em frente a Caixa Economia Federal, interligando às Ruas Manoel José Pires e Manoel Borba, o mais breve possível.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1051/indicacao_144_-_proc_837.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1051/indicacao_144_-_proc_837.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar recapeamento ou tapa buracos na Rua Emília Galli, em frente ao Cartório.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_145_-_proc_838.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_145_-_proc_838.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir uma lombada na Rua Nicolau Carneiro Leão, localizada no bairro Jardim Luis Ometto I, mais precisamente na altura do nº 978, visto que há ponto de ônibus escolar no local. Indico ainda, verificar a possibilidade de implantar sinalização para pedestres no referido local.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_146_-_proc_851.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_146_-_proc_851.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de providenciar um guarda municipal nas dependências (área externa) do Paço Municipal.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de fazer a manutenção nas Ruas 02 e 08, do bairro Jardim Luis Ometto, onde foram realizados serviços pelo Departamento de Água, Esgoto e Meio Ambiente - DAEMA</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_148_-_proc_857.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_148_-_proc_857.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que seja enviado a esta Casa de Leis projeto de lei visando instituir o projeto “Reciclar”.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_150_-_proc_854.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_150_-_proc_854.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar recapeamento ou tapa buracos na Rua Matheus Anelo, mais precisamente na altura do nº 420, visto que há muitos buracos na via.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1057/indicacao_151_-_proc_894.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1057/indicacao_151_-_proc_894.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar canaleta na rua Francisco Martiniano de Oliveira com a avenida 9 de Julho, o mais breve possível.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1058/indicacao_152_-_proc_855.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1058/indicacao_152_-_proc_855.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar “canaletão” de porte grande no cruzamento da rua Francisco Martimiano de Oliveira com a avenida Princesa Isabel, visto que há problemas no local devido à falta de “canaletão”.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_153_-_proc_935.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_153_-_proc_935.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de: Construir redutor de velocidade (lombada) na avenida Maria Balbina Dótoli Carlesci, mais precisamente na altura do nº 41; Refazer a sinalização de solo nas imediações da agência do Instituto Nacional do Seguro Social (INSS) de Américo Brasiliense; e Construir redutor de velocidade (lombada) na avenida Araraquara, próximo ao cruzamento com rua João Bombo.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_154_-_proc_922.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_154_-_proc_922.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar uma lombada na rua Olavo de Almeida Pereira de Cordis, mais precisamente na altura do nº 161, localizada no bairro Residencial Aliança.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_155_-_proc_947.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_155_-_proc_947.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implementar via de mão dupla na rua Augusto Franciscatto, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_156_-_proc_870.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_156_-_proc_870.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar manutenção no parquinho da praça do bairro Jardim Luís Ometto.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_157_-_proc_913.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_157_-_proc_913.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que implantar uma rampa para cadeirantes em frente à agência dos Correios do nosso Município.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na rua Gentil Prudente Corrêa, mais precisamente na altura do nº 1480, o mais breve possível.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar canaletão no cruzamento da avenida Amélia Colombo Dias com a rua Francisco Martiniano de Oliveira.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_160_-_proc_995.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_160_-_proc_995.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar melhorias no semáforo em frente à Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_161_-_proc_994.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_161_-_proc_994.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar operação tapa-buracos na rua José Nigro.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_162_-_proc_977.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_162_-_proc_977.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar manutenção na beira do córrego Maria Mendes, visto que acontecem descartes de lixo e entulho, e ainda, o mato no local está alto. INDICAMOS ainda, que sejam instaladas câmeras de vigilância na área mencionada, visando coibir o descarte inadequado de lixo e entulho, haja vista o relato de moradores do bairro Jardim São Jose II sobre o aparecimento de animais peçonhentos no local.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_163_-_proc_963.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_163_-_proc_963.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de tapar buracos nas seguintes vias do bairro Jardim Santa Terezinha: rua 12 - São João Gomes Figueira e rua 25 - Rua Adelia Novelini Zorzi.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que realizar arborização do Centro de Educação e Recreação C.E.R. “Sueli de Lima Dias”. INDICO ainda, que sejam realizados reparos na parte interna do referido C.E.R., visto que podem causar acidentes com as crianças que frequentam esta unidade escolar.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_165_-_proc_991.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_165_-_proc_991.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar quebra-molas na da Rua Borborema, mais precisamente na altura do nº 754</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_166_-_proc_981.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_166_-_proc_981.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de recapear toda a extensão das seguintes vias do Município: rua Nicolau Carneiro Leão, rua Luiza Delfino da Silva, rua Matheus Anelo e rua Nestor Fernandes.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_167_-_proc_988.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_167_-_proc_988.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de tapar buracos na rua Benedito Storani com a Av. José Zilioli.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/644/mocao_001_-_proc_082.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/644/mocao_001_-_proc_082.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Nayr Cestonari Caride, ocorrido no dia 25/01/2023.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/645/mocao_002_-_proc_050.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/645/mocao_002_-_proc_050.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Fiore Aparecido Denardo, ocorrido no dia 25/12/2022.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BAHIA DO CORTE, CIDÃO MINEIRO, DEGA DA PADARIA, LEANDRO MANCHA, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/646/mocao_003_-_proc_051.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/646/mocao_003_-_proc_051.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Salvador Carmen Romania, ocorrido no dia 15/01/2023.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/647/mocao_004_-_proc_052.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/647/mocao_004_-_proc_052.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Valdomiro Brizolari, ocorrido no dia 14/01/2023.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/648/mocao_005_-_proc_070.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/648/mocao_005_-_proc_070.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Maria do Carmo Jesus Lima, ocorrido no dia 22/01/2023.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/649/mocao_006_-_proc_055.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/649/mocao_006_-_proc_055.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Lourdes Elias Luppi, ocorrido no dia 16/01/2023.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/650/mocao_007_-_proc_053.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/650/mocao_007_-_proc_053.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Jacira Luiz Silva, ocorrido no dia 14/01/2023.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DIEGO VIVEIROS, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/651/mocao_008_-_proc_050.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/651/mocao_008_-_proc_050.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Celso Neves, ocorrido no dia 01/02/2023.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, DIEGO VIVEIROS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/671/mocao_009_-_proc_156.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/671/mocao_009_-_proc_156.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Cleber Aparecido Medeiros da Silva e Alexandra Aparecida Primone Gotardi, pelo excelente trabalho realizado na Residência Terapêutica do nosso Município.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_010_-_proc_149.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_010_-_proc_149.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Ana Júlia Francescatto, pela excelente pontuação obtida na prova de Redação do Enem 2022.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/673/mocao_011_-_proc_132.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/673/mocao_011_-_proc_132.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares pelo falecimento da Senhora Márcia Maria Cantorani, ocorrido no dia 13/02/2023</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/674/mocao_012_-_proc_163.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/674/mocao_012_-_proc_163.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares pelo falecimento da Senhora Maria Isabel Padilha, ocorrido no dia 22/02/2023.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/727/mocao_013_-_proc_187.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/727/mocao_013_-_proc_187.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao jovem Kauã Itiel Rodrigues de Almeida por sua dedicação que resultou no excelente desempenho no Enem, e ainda, permitiu sua aprovação em Universidades de qualidade.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, DIEGO VIVEIROS, LEANDRO MANCHA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/747/mocao_014_-_proc_271.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/747/mocao_014_-_proc_271.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Gabriel da Silva Rodrigues, Rodrigo Jarina Modesto,  Vinicius Souza de Araújo, Cesar Augusto Moraes da Silva, Edson Benassi Junior, Leonilsom dos Santos e Matheus Facioli Lisboa pela participação na festa do peão de Américo Brasiliense.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/748/mocao_015_-_proc_213.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/748/mocao_015_-_proc_213.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E AGRADECIMENTOS aos proprietários e funcionários da empresa Porto Branco pela doação de concreto ao Município</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/749/mocao_016_-_proc_214.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/749/mocao_016_-_proc_214.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E AGRADECIMENTOS à empresa Concremassa Concreto &amp; Argamassa pela doação de concreto ao Município.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>SILAS DA SADIA, DEGA DA PADARIA, ROBERTO DA ANCHIETA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/750/mocao_017_-_proc_272.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/750/mocao_017_-_proc_272.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Exmo. Sr. Dirceu Brás Pano, Digníssimo Prefeito Municipal, ao Exmo. Sr. Luzimar Alves dos Santos, Digníssimo Vice-Prefeito Municipal, e aos Departamentos de Cultura, Turismo e Lazer, Trânsito e Transporte, Urbanismo e Defesa Civil, Desenvolvimento Econômico e DAEMA, pela realização do evento “Américo Rodeio Show”.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DIEGO VIVEIROS, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/751/mocao_018_-_proc_243.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/751/mocao_018_-_proc_243.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares pelo falecimento da sra. NAIR APARECIDA CRISTOVAM BAPTISTA, ocorrido no dia 15/03/2023.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, BAHIA DO CORTE, LEANDRO MANCHA, ROBERTO DA ANCHIETA, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/752/mocao_no_019_-_proc_305.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/752/mocao_no_019_-_proc_305.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares pelo falecimento pelo falecimento do senhor ELIAS SOARES RIOS, ocorrido no dia 29/03/2023.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, CIDÃO MINEIRO, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/753/mocao_no_020_-_proc_303.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/753/mocao_no_020_-_proc_303.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares pelo falecimento do Senhor JOÃO RANDO, ocorrido no dia 02/04/2023</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/754/mocao_no_021_-_proc_306.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/754/mocao_no_021_-_proc_306.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Senhora MARIA DE FÁTIMA VIEIRA, ocorrido no dia 27/03/2023.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA, ROBERTO DA ANCHIETA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/816/mocao_022_-_proc_299.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/816/mocao_022_-_proc_299.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, para com todos os envolvidos na realização do Projeto de Musicalização CONCERTO DIDÁTICO "EN CANTO", através da DD. Diretora Municipal de Cultura, Turismo e Lazer ANA LÚCIA PERIANI.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DIEGO VIVEIROS, LEANDRO MANCHA, ROBERTO DA ANCHIETA, TRAJANO, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/770/mocao_023_-_proc_326.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/770/mocao_023_-_proc_326.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Excelentíssimo GOVERNADOR TARCÍSIO GOMES DE FREITAS, por adotar medidas para garantir os direitos e a inclusão das pessoas com transtorno do espectro autista.  APROVADO.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, BAHIA DO CORTE, CIDÃO MINEIRO, DIEGO VIVEIROS, LEANDRO MANCHA, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/771/mocao_024_-_proc_194.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/771/mocao_024_-_proc_194.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à Empresa Brasileira de Correios e Telégrafos para aprimorar a qualidade de seus serviços, garantir tarifas acessíveis, promover a ampliação das áreas de entregas e melhor estrutura de atendimento nos municípios, maximizar os resultados operacionais, comerciais e de atendimento, através de uma gestão técnico-profissional, abertura de concurso público e manutenção como empresa pública, objetivando atender de forma ampla, isonômica e irrestrita às necessidades da população.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, SILAS DA SADIA, TRAJANO, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ao CRESEP – Centro de Referência em Saúde, Ensino e Pesquisa de Araraquara, contra o ATO de descredenciamento do Sistema de Atendimento Via SUS, no tratamento oftalmológico, para a cidade de Araraquara e Região.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/773/mocao_026_-_proc_348.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/773/mocao_026_-_proc_348.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO à DRS III – Delegacia Regional de Saúde de Araraquara pelo ATO de descredenciamento do CRESEP – Centro de Referência em Saúde, Ensino e Pesquisa de Araraquara, do Sistema de Atendimento Via SUS, no tratamento oftalmológico.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Romildo Martins Pereira, ocorrido no dia 16/04/2023.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/801/mocao_028_-_proc_382.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/801/mocao_028_-_proc_382.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Excelentíssimo Deputado Federal, Carlos Zarattini, pelo envio de dois veículos ao município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/802/mocao_029_-_proc_353.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/802/mocao_029_-_proc_353.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Associação Comercial de Américo Brasiliense pela realização do evento em comemoração à Páscoa.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/803/mocao_030_-_proc_378.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/803/mocao_030_-_proc_378.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. NELSON ANTÔNIO THEODORO, ocorrido no dia 29/04/2023.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/817/mocao_031_-_proc_399.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/817/mocao_031_-_proc_399.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES para com o DD. Governador do Estado de São Paulo TARCÍSIO DE FREITAS, pelo convênio firmado para a execução de obras de melhorias de infraestrutura na passagem da Alameda Aldo Lupo sobre o córrego maria mendes.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, LEANDRO MANCHA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/818/mocao_032_-_proc_397.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/818/mocao_032_-_proc_397.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Departamento de Saúde, em especial à Diretora Eliana Marsilli, ao Dr. Ezequiel, Dr. Wilian, à Secretária Sônia, à Fernanda, à Valéria, à Grazy, bem como à toda equipe de saúde, a qual estendo meus cumprimentos, carinho e solidariedade.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, CIDÃO MINEIRO, DEGA DA PADARIA, DIEGO VIVEIROS, LEANDRO MANCHA, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/819/mocao_033_-_proc_394.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/819/mocao_033_-_proc_394.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à doutora Eduarda Nascimento dos Anjos, pela dedicação e carinho durante seus atendimentos. A população de Américo Brasiliense te agradece pelo carinho.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/820/mocao_034_-_proc_400.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/820/mocao_034_-_proc_400.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor Antônio Batista de Souza, ocorrido no dia 09/05/2023.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BAHIA DO CORTE, CIDÃO MINEIRO, LEANDRO MANCHA, MARLY PAVÃO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/849/mocao_035-_proc_460.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/849/mocao_035-_proc_460.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS pelos 40 anos de existência do JORNAL DA MORADA, da Rádio Morada do Sol FM e Portal Morada, comemorados no dia 30 p.p.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, CIDÃO MINEIRO, DIEGO VIVEIROS, MARLY PAVÃO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/850/mocao_036_-_proc_433.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/850/mocao_036_-_proc_433.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos participantes dos Jogos da Melhor Idade (JOMI), através da DD. Diretora Municipal de Cultura, Turismo e Lazer ANA LÚCIA PERIANI.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, DIEGO VIVEIROS, LEANDRO MANCHA, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/851/mocao_037_-_proc_452.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/851/mocao_037_-_proc_452.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Prefeitura Municipal de Barretos pela realização da 25ª EDIÇÃO DOS JOGOS DA MELHOR IDADE (JOMI ESTADUAL).</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>MARLY PAVÃO, DIEGO VIVEIROS, LEANDRO MANCHA, SILAS DA SADIA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/852/mocao_038_-_proc_467.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/852/mocao_038_-_proc_467.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao enfermeiro RAIMUNDO MARTIMIANO FONSECA NUNES.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/853/mocao_039_-_proc_443.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/853/mocao_039_-_proc_443.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora EVA DE SOUZA NOGUEIRA, ocorrido no dia 24/05/2023.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DIEGO VIVEIROS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/854/mocao_040_-_proc_444.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/854/mocao_040_-_proc_444.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da de VICTOR GABRIEL DA CONCEIÇÃO, ocorrido no dia 26/05/2023.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/855/mocao_041_-_proc_422.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/855/mocao_041_-_proc_422.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Senhor FRANCISCO URBANO, ocorrido no dia 15/05/2023.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/877/mocao_042_-_proc_481.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/877/mocao_042_-_proc_481.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Maria do Carmo Rinaldi Ramos, pelo belíssimo trabalho prestado em nosso Município, ao longo de 51 (cinquenta e um) anos, desempenhando suas atividades com excelência e carinho.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/878/mocao_043_-_proc_503.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/878/mocao_043_-_proc_503.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Paulina Lochetti da Silva.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/879/mocao_044_-_proc_508.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/879/mocao_044_-_proc_508.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora Angélica Fernandes de Oliveira Alves.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, ROBERTO DA ANCHIETA, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/880/mocao_045_-_proc_491.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/880/mocao_045_-_proc_491.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Sra. Jane Rodrigues.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/894/mocao_046_-_proc_524.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/894/mocao_046_-_proc_524.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da sra. Kelly Cristina Martins, ocorrido no dia 27/06/2023.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/907/mocao_047_-_proc_538.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/907/mocao_047_-_proc_538.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à atleta JÚLIA ISABEL DE LIMA, pelo belíssimo trabalho desempenhado em suas competições.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/908/mocao_048_-_proc_562.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/908/mocao_048_-_proc_562.pdf</t>
   </si>
   <si>
     <t>: MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS FUNCIONÁRIOS DA FARMÁCIA DA SAÚDE pelo zelo e dedicação ao prestar atendimento à nossa população ameriliense.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>ZÉLIA PROTETORA DOS ANIMAIS, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/909/mocao_049_-_proc_551.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/909/mocao_049_-_proc_551.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO GOVERNADOR DO ESTADO DE SÃO PAULO, TARCÍSIO DE FREITAS, para que conceda, com a máxima urgência, a redução do ICMS, sobre o preço final de vendas das rações para animais.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/910/mocao_050_-_proc_578.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/910/mocao_050_-_proc_578.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora CÉLIA GRACIA CHRISTOVÃO DELLA ROVERE.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/911/mocao_051_-_proc_579.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/911/mocao_051_-_proc_579.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor PAULO DE FREITAS.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, CIDÃO MINEIRO, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/931/mocao_052_-_proc_611.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/931/mocao_052_-_proc_611.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Alexandra, coordenadora do CAPS de Américo Brasiliense e à toda sua equipe pelo belíssimo trabalho realizado aos pacientes que diariamente estão em seus cuidados.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, LEANDRO MANCHA, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/932/mocao_053_-_proc_594.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/932/mocao_053_-_proc_594.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPARTAMENTO DE ESPORTES, TÉCNICOS E ATLETAS que representaram o nosso município, com excelência, nos 65º jogos regionais.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, CIDÃO MINEIRO, DEGA DA PADARIA, DIEGO VIVEIROS, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, TRAJANO, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/933/mocao_054_-_proc_593.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/933/mocao_054_-_proc_593.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À EQUIPE DE FUTEBOL DO DESTAQUEMIL/AMÉRICO BRASILIENSE, pelo belíssimo desempenho demonstrado em suas competições, representando com excelência nosso Município em todas as cidades que passam.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/934/mocao_055_-_proc_597.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/934/mocao_055_-_proc_597.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Diretor Ismael e toda equipe da Promoção Social, à Diretora Eliana Marsilli e toda equipe do Departamento de Saúde, à toda equipe do Serviço de Atendimento Móvel de Urgência – SAMU e aos ciclistas: Leonardo Augusto Scacchetti, Raul Costa Junior, Rafael Makino e João Vitor Mauricío, por realizarem o atendimento e a acolhida de uma pessoa encontrada na Zona Rural.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/935/mocao_056_-_proc_639.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/935/mocao_056_-_proc_639.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor Senhor EUCLIDES MINGHINI.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS pela iniciativa da produção e divulgação do documentário histórico do município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/961/mocao_058_-_proc_667.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/961/mocao_058_-_proc_667.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS pelos 30 anos de atuação do Escritório Regional do SEBRAE-SP em Araraquara.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/962/mocao_059_-_proc_682.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/962/mocao_059_-_proc_682.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à equipe de dança, do Departamento de Cultura Turismo e Lazer, por enaltecer e representar com perfeição nosso Município no “Festival Nacional de Dança Livre da Festa do Peão de Barretos”.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/963/mocao_060_-_proc_700.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/963/mocao_060_-_proc_700.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CANTOR MARLON OLIVEIRA, que representou com excelência nosso município, com sua participação na Festa de Peão de Boiadeiros Barretos 2023.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/964/mocao_061_-_proc_613.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/964/mocao_061_-_proc_613.pdf</t>
   </si>
   <si>
     <t>LEANDRO MANCHA: MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à fábrica PPG pelo processo de revitalização do CER “Carolina Ometto Pavan”</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DIEGO VIVEIROS, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/965/mocao_062_-_proc_699.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/965/mocao_062_-_proc_699.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  aos familiares da Senhora VIVIANE SANTOS COSTA RIBEIRO.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/966/mocao_063_-_proc_656.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/966/mocao_063_-_proc_656.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Senhora DEOLINDA BORTOLATO DA CUNHA.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/975/mocao_064_-_proc_717.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/975/mocao_064_-_proc_717.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Governador do Estado de São Paulo, Tarcísio de Freitas, visando a realização, com urgência, de um novo concurso público para contratação de diretor escolar.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/976/mocao_065_-_proc_726.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/976/mocao_065_-_proc_726.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Insano Motoclube pela generosa doação de roupas para o Asilo e para a Casa Terapêutica.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/977/mocao_066_-_proc_542.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/977/mocao_066_-_proc_542.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Escola de inglês “TIME TO LEARN”, por representar com excelência nosso Município, através de seu notório método de ensino que une qualidade, eficiência e cuidado com o aprendizado de cada aluno.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/978/mocao_067_-_proc_729.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/978/mocao_067_-_proc_729.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor NASCIMENTO PEREIRA DE JESUS.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, DEGA DA PADARIA, LEANDRO MANCHA, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/986/mocao_068_-_proc_751.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/986/mocao_068_-_proc_751.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À ADPF Nº442 QUE PRETENDE DESCRIMINALIZAR O ABORTO INDUZIDO E VOLUNTÁRIO ATÉ 3º MÊS DE GESTAÇÃO</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>LEANDRO MANCHA: MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Alexandra, coordenadora do CAPS de Américo Brasiliense e à toda sua equipe pela realização da Palestra sobre “Setembro Amarelo”, que atualmente, é de tamanha importância para orientação de jovens e adolescentes, bem como de suas famílias e pessoas próximas</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/988/mocao_070_-_proc_730.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/988/mocao_070_-_proc_730.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao DENILSON LOPES pelo exemplar trabalho prestado em favor das crianças e adolescentes de nosso Município</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/989/mocao_071_-_proc_736.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/989/mocao_071_-_proc_736.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora MARIA DA GLÓRIA SPERA MEROLA</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>ROBERTO DA ANCHIETA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/990/mocao_072_-_proc_746.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/990/mocao_072_-_proc_746.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da senhora MARIA APARECIDA DE ALMEIDA, ocorrido no dia 13/09/2023.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/991/mocao_073_-_proc_742.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/991/mocao_073_-_proc_742.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da senhora ROSALINA DE PAULA BARBOSA, ocorrido no dia 06/09/2023.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, CIDÃO MINEIRO, LEANDRO MANCHA, MAICON RIOS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1015/mocao_074_-_proc_712.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1015/mocao_074_-_proc_712.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à manutenção da integralidade dos serviços e dos atendimentos desempenhados pela equipe do Hospital Nestor Goulart Reis formalizando o nosso apoio e solidariedade aos funcionários do referido Hospital, que, em caso de terceirização, tenham a possibilidade de continuarem com o trabalho de excelência desempenhado, sem transferências e sem perdas salariais.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, DEGA DA PADARIA, MAICON RIOS, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1016/mocao_075_-_proc_786.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1016/mocao_075_-_proc_786.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR DIVINO HENRIQUE DE FARIA.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, DEGA DA PADARIA, MAICON RIOS, ROBERTO DA ANCHIETA, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_076_-_proc_785.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_076_-_proc_785.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR NATAEL FERREIRA DE MOURA.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1018/mocao_077_-_proc_813.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1018/mocao_077_-_proc_813.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR LOURIVAL LIMA RIOS</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DEGA DA PADARIA, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1031/mocao_078_-_proc_720.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1031/mocao_078_-_proc_720.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO SÃO MARTINHO, por seu compromisso com a educação e a disseminação do conhecimento na área da robótica, realizado em nosso município.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, LEANDRO MANCHA, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1032/mocao_079_-_proc_825.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1032/mocao_079_-_proc_825.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES PELO “DIA DOS PROFESSORES” celebrado em 15 de outubro.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, MARLY PAVÃO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1033/mocao_080_-_proc_815.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1033/mocao_080_-_proc_815.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao SR. JOARI APARECIDO DE OLIVEIRA por suas contribuições e dedicação à comunidade.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, CIDÃO MINEIRO, MARLY PAVÃO, SILAS DA SADIA, TRAJANO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1034/mocao_081_-_proc_822.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1034/mocao_081_-_proc_822.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao SR. OSVALDO APARECIDO JOAQUIM por seu compromisso inabalável com a excelência no desempenho de suas responsabilidades.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1035/mocao_082_-_proc_844.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1035/mocao_082_-_proc_844.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora LUISA APARECIDA CRESCENZIO TIERRE. DEFERIDA.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1036/mocao_083_-_proc_845.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1036/mocao_083_-_proc_845.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora MARIA RENILDA DA SILVA RIOS. DEFERIDA.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1037/mocao_084_-_proc_830.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1037/mocao_084_-_proc_830.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor ALEXANDRE HENRIQUE LEMES. DEFERIDA.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, BAHIA DO CORTE, LEANDRO MANCHA, MARLY PAVÃO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1064/mocao_085_-_proc_900.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1064/mocao_085_-_proc_900.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS À EXCELENTÍSSIMA DEPUTADA ESTADUAL MÁRCIA LIA, por colaborar constantemente com nosso Município através da destinação de emendas parlamentares.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1065/mocao_086_-_proc_901.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1065/mocao_086_-_proc_901.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO EXCELENTÍSSIMO DEPUTADO FEDERAL CARLOS ZARATTINI por sempre estar colaborando com nosso Município.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, LEANDRO MANCHA, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1066/mocao_087_-_proc_849.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1066/mocao_087_-_proc_849.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao EX- VEREADOR AUGUSTO RIOS por contribuir com a plantação de árvores pela cidade.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1067/mocao_088_-_proc_903.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1067/mocao_088_-_proc_903.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI N2 90/2020,_x000D_
 APRESENTADO PELO SENADOR EDUARDO GIRÃO.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1068/mocao_089_-_proc_887.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1068/mocao_089_-_proc_887.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR FERNANDO GUSTAVO FERREIRA.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1069/mocao_090_-_proc_888.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1069/mocao_090_-_proc_888.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR GERALDO GOMES DA SILVA.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>ROBERTO DA ANCHIETA, CIDÃO MINEIRO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1070/mocao_091_-_proc_910.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1070/mocao_091_-_proc_910.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA ROSÁRIA SALOMÃO DA SILVA.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/mocao_092_-_proc_952.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/mocao_092_-_proc_952.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS À EXCELENTÍSSIMA DEPUTADA ESTADUAL THAINARA FARIA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DEGA DA PADARIA, TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/mocao_093_-_proc_911.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/mocao_093_-_proc_911.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO SINSEF.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/mocao_094_-_proc_937.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/mocao_094_-_proc_937.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPARTAMENTO DE CULTURA, TURISMO E LAZER.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, BAHIA DO CORTE, CIDÃO MINEIRO, DEGA DA PADARIA, DIEGO VIVEIROS, LEANDRO MANCHA, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, VAN DO GÁS, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1083/mocao_095_-_proc_776.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1083/mocao_095_-_proc_776.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SARGENTO MONTOZA PELOS EXCELENTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE AMÉRICO BRASILIENSE.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À EQUIPE DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL - CRAS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1085/mocao_097_-_proc_866.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1085/mocao_097_-_proc_866.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À EQUIPE DE LIMPEZA DO C.E.R. "LEILA LÚCIA DIAS DE TOLEDO PIZA".</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1086/mocao_098_-_proc_953.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1086/mocao_098_-_proc_953.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS À EXCELENTÍSSIMA DEPUTADA ESTADUAL MARTA COSTA</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1087/mocao_099_-_proc_948.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1087/mocao_099_-_proc_948.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA PENHA DAS DORES MACEDO</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1108/mocao_100_-_proc_987.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1108/mocao_100_-_proc_987.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO EXCELENTÍSSIMO DEPUTADO FEDERAL ARLINDO CHINAGLIA, pelo envio de tão importante emenda parlamentar que beneficiará grandemente nossos munícipes. DEFERIDA.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>SILAS DA SADIA, TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1109/mocao_102_-_proc_1004.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1109/mocao_102_-_proc_1004.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR CARLOS ROBERTO BERNARDO D' ÁVILA. DEFERIDA</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1110/mocao_103_-_proc_1006.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1110/mocao_103_-_proc_1006.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR UBIRAJARA PEREIRA DA COSTA NEVES. DEFERIDA</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1379/emenda_impositiva_no_01.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1379/emenda_impositiva_no_01.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Cultura, Turismo e Lazer R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1380/emenda_impositiva_no_02.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1380/emenda_impositiva_no_02.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Esporte destinada a aquisição de um ônibus R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1381/emenda_impositiva_no_03.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1381/emenda_impositiva_no_03.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Urbanismo R$43.000,00 (quarenta e três mil reais).</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1382/emenda_impositiva_no_04.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1382/emenda_impositiva_no_04.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde via termo de fomento para a Associação Ameriliense de Proteção aos Animais- AAPA R$10.000,00_x000D_
 (dez mil reais).</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1383/emenda_impositiva_no_05.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1383/emenda_impositiva_no_05.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Agua, Esgoto e Meio Ambiente via termo de fomento para a Associação Ameriliense de Proteção aos Animais-_x000D_
 AAPA R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1384/emenda_impositiva_no_06.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1384/emenda_impositiva_no_06.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde para a realização de exames laboratoriais e ressonâncias R$63.000,00 (sessenta e três mil reais).</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Água, Esgoto e Meio Ambiente destinada a limpeza e conservação de nascentes R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1387/emenda_impositiva_no_08.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1387/emenda_impositiva_no_08.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde para a realização de serviços de terceiros, pessoa jurídica R$30.461,54 (trinta mil, quatrocentos e sessenta e um reais e cinquenta e quatro centavos).</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1389/emenda_impositiva_no_09.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1389/emenda_impositiva_no_09.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Cultura, Turismo e Lazer para a realização de eventos culturais R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1390/emenda_impositiva_no_10.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1390/emenda_impositiva_no_10.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Urbanismo para a realização de obras de infraestrutura e serviços urbanos R$ 33.461,54 (trinta e três_x000D_
 mil quatrocentos e sessenta e um reais e cinquenta e quatro centavos).</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1391/emenda_impositiva_no_11.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1391/emenda_impositiva_no_11.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Esporte para a aquisição de um ônibus R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1392/emenda_impositiva_no_12.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1392/emenda_impositiva_no_12.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde via termo de fomento para a Associação de Pais e Amigos dos Excepcionais (APAE) destinada ao custeio do Projeto de Atendimento Especializado ao Autista R$ 30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1393/emenda_impositiva_no_13.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1393/emenda_impositiva_no_13.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde via termo de fomento para a Associação Ameriliense de Proteção aos Animais (AAPA) R$ 18.000,00 (dezoito mil reais).</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1394/emenda_impositiva_no_14.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1394/emenda_impositiva_no_14.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Cultura, Turismo e Lazer para a realização de oficinas culturais R$ 15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1396/emenda_impositiva_no_15.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1396/emenda_impositiva_no_15.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde destinada ao custeio R$ 39.000,00 (trinta e nove mil reais).</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1397/emenda_impositiva_no_16.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1397/emenda_impositiva_no_16.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para a Defesa Civil para a aquisição de uma motopoda R$ 3.000,00 (três mil reais).</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1398/emenda_impositiva_no_17.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1398/emenda_impositiva_no_17.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Promoção Social para execução de obras e compras de materiais de construção civil para demolição e construção de salas para melhorar a estrutura física do órgão gestor da assistência social R$30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1399/emenda_impositiva_no_18.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1399/emenda_impositiva_no_18.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Esporte para a aquisição um ônibus R$15.000,00 (quinze mil reais</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1400/emenda_impositiva_no_19.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1400/emenda_impositiva_no_19.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Transporte e Trânsito para a aquisição de um compactador A gasolina R$6.000,00 (seis mil reais).</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1401/emenda_impositiva_no_20.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1401/emenda_impositiva_no_20.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Esporte para a aquisição de bolas profissionais de vôlei, uniformes de treino e de jogo, para a equipe de vôlei_x000D_
 masculino R$ 7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1402/emenda_impositiva_no_21.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1402/emenda_impositiva_no_21.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Urbanismo para a aquisição de uma motopoda R$ 3.000,00 (três mil reais).</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1403/emenda_impositiva_no_22.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1403/emenda_impositiva_no_22.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde via termo de fomento para a Associação de Pais e Amigos dos Excepcionais - APAE destinada ao custeio do projeto de Atendimento Especializado ao Autista R$39.000,00 (trinta e nove mil reais).</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1404/emenda_impositiva_no_23.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1404/emenda_impositiva_no_23.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Esporte para a construção de academia ao ar livre R$14.000,00 (quatorze mil reais).</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a aquisição de 10 (dez) Macas para transporte de paciente (tipo padiola) confeccionada em inox com suporte para soro e leito fixo em mdf com espuma revestido em courvin, (1) Maca para transporte de paciente (tipo padiola) confeccionada em inox com suporte para soro e leito fixo em mdf com espuma revestido em courvin - Obeso e 40 (quarenta) escadas de inox R$31.000,00 (trinta e um mil reais).</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1406/emenda_impositiva_no_25.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1406/emenda_impositiva_no_25.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Esporte para a aquisição de um ônibus R$15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1407/emenda_impositiva_no_26.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1407/emenda_impositiva_no_26.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde para a adequação do Centro de Especialidades Odontológicas (CEO) R$25.000,00 (vinte e cinco mil reais)</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1408/emenda_impositiva_no_27.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1408/emenda_impositiva_no_27.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Cultura, Turismo e Lazer destinada serviços de terceiros - Pessoa Jurídica R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1409/emenda_impositiva_no_28.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1409/emenda_impositiva_no_28.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Cultura, Turismo e Lazer destinada A realização do evento "Pedala Américo" R$16.000,00 (dezesseis mil reais).</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1410/emenda_impositiva_no_29.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1410/emenda_impositiva_no_29.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Agua, esgoto e Meio Ambiente via termo de fomento para a Associação Ameriliense de Proteção aos Animais- AAPA R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1411/emenda_impositiva_no_30.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1411/emenda_impositiva_no_30.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Urbanismo destinada A construção de arquibancada no Campo do bairro São Judas Tadeu R$50.000,00_x000D_
 (cinquenta mil reais).</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1413/emenda_impositiva_no_31.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1413/emenda_impositiva_no_31.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Educação para a aquisição de materiais esportivos para a escola EMEF Américo Roncalli R$_x000D_
 3.000,00 (três mil reais).</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1414/emenda_impositiva_no_32.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1414/emenda_impositiva_no_32.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Esporte para a aquisição de Equipamentos para o Karatê R$5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1415/emenda_impositiva_no_33.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1415/emenda_impositiva_no_33.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Promoção Social via termo de fomento para a Associação de Pais e Amigos dos Excepcionais - APAE destinada a aquisição de Freezer, fritadeira e caixa térmica R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1416/emenda_impositiva_no_34.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1416/emenda_impositiva_no_34.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Promoção Social para o Centro de Atenção Psicossocial (CAPS) para o artesanato e aquisição de instrumentos musicais R$ 12.000,00 (doze mil reais).</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1417/emenda_impositiva_no_35.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1417/emenda_impositiva_no_35.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Promoção Social via termo de fomento para a Terceira Idade destinada ao custeio R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1418/emenda_impositiva_no_36.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1418/emenda_impositiva_no_36.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Educação para a aquisição de Câmeras de Segurança para todas as escolas municipais R$15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1419/emenda_impositiva_no_37.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1419/emenda_impositiva_no_37.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Esporte para a realização do evento "Copa dos Campeões" R$ 8.000,00 (oito mil reais).</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1420/emenda_impositiva_no_38.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1420/emenda_impositiva_no_38.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde destinada a aquisição de divisórias para a Unidade Básica de Saúde (UBS) do bairro São José R$5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1421/emenda_impositiva_no_39.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1421/emenda_impositiva_no_39.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde via termo de fomento para a Associação de Pais e Amigos dos Excepcionais (APAE) para a realização de_x000D_
 tratamento de Equoterapia para as pessoas portadoras do Transtorno do Espectro Autista (TEA) e deficientes intelectuais R$78.000,00 (setenta e oito mil reais).</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1422/emenda_impositiva_no_40.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1422/emenda_impositiva_no_40.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a realização de obras de alvenaria e pintura na Unidade Básica de Saúde (UBS) do bairro Sao_x000D_
 José R$ 20.461,48 (vinte mil, quatrocentos e sessenta e um reais e sessenta e quatro centavos).</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/emenda_impositiva_no_41.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/emenda_impositiva_no_41.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde para a aquisição de câmeras de segurança para o Hospital Dr. José Nigro Neto R$ 30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/emenda_impositiva_no_42.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/emenda_impositiva_no_42.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a aquisição de equipamentos para o Centro de Especialidades Odontológicas (CEO) R$ 18.000,00 (dezoito mil reais).</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/emenda_impositiva_no_43.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/emenda_impositiva_no_43.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde via termo de fomento para a Associação Ameriliense de Proteção aos Animais R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1426/emenda_impositiva_no_44.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1426/emenda_impositiva_no_44.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Esporte para a aquisição de um_x000D_
 ônibus R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1427/emenda_impositiva_no_45.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1427/emenda_impositiva_no_45.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Promoção Social para a realização de obras de alvenaria e construção de novas salas R$ 30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1428/emenda_impositiva_no_46.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1428/emenda_impositiva_no_46.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para a realização de obras de alvenaria na Unidade Básica de Saúde (UBS) do bairro Sao José R$ 30.461,64 (trinta mil, quatrocentos e sessenta e um reais e sessenta e quatro centavos).</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1429/emenda_impositiva_no_47.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1429/emenda_impositiva_no_47.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Urbanismo para a construção de um estacionamento de 452 entre a Alameda Aldo Lupo e rua Vitório Brizolari R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1430/emenda_impositiva_no_48.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1430/emenda_impositiva_no_48.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Cultura, Turismo e Lazer para a aquisição de instrumentos musicais para Projeto de Musicalização R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1431/emenda_impositiva_no_49.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1431/emenda_impositiva_no_49.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Agua, Esgoto e Meio Ambiente para a limpeza e conservação de nascentes R$11.960,00 (onze mil e novecentos e sessenta reais).</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1432/emenda_impositiva_no_50.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1432/emenda_impositiva_no_50.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde para a aquisição de equipamentos para a UBS do Centro e aquisição de Camas Hospitalares R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1433/emenda_impositiva_no_51.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1433/emenda_impositiva_no_51.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde para a aquisição de equipamentos para a UBS do bairro Luiz Ometto R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1434/emenda_impositiva_no_52.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1434/emenda_impositiva_no_52.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde para a aquisição de equipamentos para a UBS do bairro Jardim Vista Alegre R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1435/emenda_impositiva_no_53.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1435/emenda_impositiva_no_53.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde para a aquisição de equipamentos para o Centro de Especialidades Odontológicas CEO R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/emenda_impositiva_no_54_2.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/emenda_impositiva_no_54_2.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Urbanismo para a realização de serviços na rede de água das vias públicas próximas A Caixa de água do Bairro Jardim Américo, visando regularizar o fornecimento de água As residências próximas A essas caixas d'água R$ 25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/emenda_impositiva_no_55_2.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/emenda_impositiva_no_55_2.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde para a realização de mutirão de consultas oftalmológicas R$ 26.961,00 (vinte e seis mil e novecentos e sessenta e um reais).</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/emenda_impositiva_no_56.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/emenda_impositiva_no_56.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Saúde destinada a Infraestrutura do Hospital José Nigro Neto R$ 53.000,00 (cinquenta e três mil reais).</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1439/emenda_impositiva_no_57.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1439/emenda_impositiva_no_57.pdf</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1440/emenda_impositiva_no_58.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1440/emenda_impositiva_no_58.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde para a realização de exames oftalmológicos R$ 15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1441/emenda_impositiva_no_59.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1441/emenda_impositiva_no_59.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Urbanismo para a construção calçamento do Campo do bairro Sao Judas Tadeu R$ 63.000,00 (sessenta e três mil reais).</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1442/emenda_impositiva_no_60.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1442/emenda_impositiva_no_60.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde via termo de fomento para a Associação Ameriliense de Proteção aos Animais - AAPA R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1443/emenda_impositiva_no_61.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1443/emenda_impositiva_no_61.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba para o Departamento de Transporte e Transito destinada a realização de operação tapa-buracos R$ 5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1444/emenda_impositiva_no_62.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1444/emenda_impositiva_no_62.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Esporte para a aquisição de um veiculo R$15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1445/emenda_impositiva_no_63.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1445/emenda_impositiva_no_63.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer R$8.000,00 (oito mil reais).</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1446/emenda_impositiva_no_64.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1446/emenda_impositiva_no_64.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde destinada a adequação do Centro de Especialidades Odontológicas (CEO) R$10.000,00_x000D_
 (dez mil reais).</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/emenda_impositiva_no_65.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/emenda_impositiva_no_65.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Promoção Social via termo de fomento para o Abrigo Pro Vida Francisco Toledo Piza, visando a aquisição de cadeiras de rodas, cadeiras de banho e câmeras de segurança R$30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1448/emenda_impositiva_no_66.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1448/emenda_impositiva_no_66.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Água, Esgoto e Meio Ambiente para a aquisição de um bebedouro de 100 Litros (inox) R$5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1449/emenda_impositiva_no_67_2.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1449/emenda_impositiva_no_67_2.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde destinada ao Hospital José Nigro Neto R$25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/emenda_impositiva_no_68_2.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/emenda_impositiva_no_68_2.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde via termo de fomento destinada A Associação Ameriliense de Proteção aos Animais - AAPA R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde destinada ao Serviço de Atendimento Domiciliar (SAD) R$23.000,00 (vinte e três mil reais).</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/emenda_impositiva_no_70.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/emenda_impositiva_no_70.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Agua, Esgoto e Meio Ambiente destinada a aquisição de um carro R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/emenda_impositiva_no_71.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/emenda_impositiva_no_71.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Esporte para a aquisição de materiais permanentes para a Equipe de Karatê R$15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/emenda_impositiva_no_72.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/emenda_impositiva_no_72.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Água, Esgoto e Meio Ambiente para a aquisição de 5 (cinco) caixas d'agua de 1000L (mil litros)_x000D_
 R$5.000,00 (cinco mil reais).</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/emenda_impositiva_no_73.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/emenda_impositiva_no_73.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde para a realização de reformas na Central das Ambulâncias R$ 78.000,00 (setenta e oito mil reais).</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/emenda_impositiva_no_74.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/emenda_impositiva_no_74.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Urbanismo para a construção de estacionamento de 45° na rua Matheus Anello em frente A Praça do Jardim_x000D_
 Planalto R$ 78.000,00 (setenta e oito mil reais).</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/emenda_impositiva_no_75.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/emenda_impositiva_no_75.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde via termo de fomento para a Associação Ameriliense de Proteção aos Animais R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/emenda_impositiva_no_76.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/emenda_impositiva_no_76.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Urbanismo para a construção de arquibancada no Campo do São Judas R$ 78.000,00 (setenta e oito mil reais).</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/emenda_impositiva_no_77.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/emenda_impositiva_no_77.pdf</t>
   </si>
   <si>
     <t>Repasse de verba para o Departamento de Saúde destinada a realização de reformas na Central das Ambulâncias R$68.000,00 (sessenta e oito mil reais).</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/emenda_impositiva_no_78.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/emenda_impositiva_no_78.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Promoção Social via termo de fomento para a terceira idade R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/emenda_impositiva_no_79.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/emenda_impositiva_no_79.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde via termo de fomento para a Associação Ameriliense de Proteção aos Animais - AAPA_x000D_
 R$ 78.000,00 (setenta e oito mil reais).</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/emenda_impositiva_no_80.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/emenda_impositiva_no_80.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Agua, Esgoto e Meio Ambiente via termo de fomento para a Associação Ameriliense de Proteção aos Animais - AAPA R$ 68.000,00 (sessenta e oito mil reais).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6482,67 +6482,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/605/pl_001_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/606/pl_002_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/607/pl_003_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/615/pl_004-23_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/609/ilovepdf_merged_48.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/861/pl_006_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/619/pl_007_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/610/pl_008_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/608/pl_009_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/659/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/616/pl_011_escaneado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/652/pl_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/657/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/653/pl_014_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/654/pl_015_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/655/pl_016_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/658/just-hist-_proj-_mapa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/656/pl_018_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/694/pl_020_escaneado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/699/pl_021_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/697/pl_022_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/698/pl_024_denominacao_dega.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/700/pl_025_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/730/pl_26_e_justificativa_e_historico.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/728/pl_027_-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/702/pl_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/755/pl_029_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/756/pl_030_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/758/pl_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/757/pl_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/782/pl_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/777/pl_034_merged.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/778/pl_035_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/779/pl_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/783/pl_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/823/pl_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/822/pl_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/821/pl_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/826/pl_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/856/pl_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/857/pl_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/860/pl_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/864/pl_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/887/pl_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/888/pl_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/889/pl_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/913/pl_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/914/pl_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/915/pl_051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/916/pl_052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/917/pl_053_-_processo_608.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/936/pl_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/937/pl_055_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/938/pl_056_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/939/pl_057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/967/pl_058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/997/pl_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/998/pl_061_e_anexos_consolidados.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1019/pl_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1021/pl_064_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1022/projeto_de_lei_-_abracadeiras_de_nylon.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1041/pl_066_varias_pgs.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1039/pl_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1040/pl_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1042/pl_069-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1044/pl_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1045/pl_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1047/pl_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1048/pl_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1049/pl_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1050/pl_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1072/pl_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1122/pl_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1111/pl_080_merged.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1112/pl_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/604/plc_001_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/614/ilovepdf_merged_46.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/617/plc_003_assinado_e_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/618/digitalizado_e_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/664/plc_005_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/695/plc_006_digitalizaado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/701/plc_007-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/703/plc_008.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/729/projeto_de_lei_complementar_009-2023_incorporacao_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/775/plc10_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/781/plc_011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/824/plc_012_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/825/plc_013.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/859/plc_014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/858/plc_015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/890/plc_016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/912/plc_017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/968/of_451_2023_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/996/plc_019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1038/plc_020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1124/plc_021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1113/plc_022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1120/plc_023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1121/pl_024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/780/projeto_de_decreto_001_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1114/projeto_de_decreto_002_-_leandro_-_cidadao_ameriliense_-_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1116/projeto_de_decreto_004_-_diego_-_cidadao_ameriliense_-pastor_daureci.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_decreto_005_ze_roberto_-_cidadao_ameriliense_-sargento_montosa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1119/projeto_de_decreto_006_-_cidao_mineiro_-_cidada_ameriliense_-marcia_lia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_de_urgencia_especial_001_pl_005.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_de_urgencia_especial_002_pl_008.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_de_urgencia_especial_003_pl_009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_de_urgencia_especial_004_pl_014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_de_urgencia_especial_005_pl_015.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_de_urgencia_especial_006_pl_016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_de_urgencia_especial_007_pl_018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/731/requerimento_de_urgencia_especial_008_pl_025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/732/requerimento_de_urgencia_especial_009_pl_022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_de_urgencia_especial_010_pl_028.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_de_urgencia_especial_011_pl_030.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_de_urgencia_especial_012_pl_032.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/862/requerimento_de_urgencia_especial_013_pl_042.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_de_urgencia_especial_014_pl_043.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/881/requerimento_de_urgencia_especial_015_pl_045.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_de_urgencia_especial_016_pl_055.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_de_urgencia_especial_017_pl_064.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_de_urgencia_especial_018_pl_063.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_de_urgencia_especial_019_pl_077.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1043/requerimento_de_retirada_de_proposicao_001-2023_plc_020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/634/requerimento_001_-_proc_1033-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_002_-_proc_048.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_003_-_proc_064.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_004_-_proc_097.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_005_-_proc_025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_006_-_proc_1032-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_007_-_proc_1031-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_008_-_proc_068.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_009_-_proc_1037-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_010_-_proc_098.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/666/requerimento_011_-_proc_136.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/667/requerimento_012_-_proc_122.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/668/requerimento_013_-_proc_154.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_014_-_proc_155.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/670/requerimento_015_-_proc_137.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/691/requerimento_016_-_proc_181.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/692/requerimento_017_-_proc_180.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/693/requerimento_018_-_proc_172.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_019_-_proc_268.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_020_-_proc_255.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_021_-_proc_253.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_022_-_proc_241.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_023_-_proc_242.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_024_-_proc_270.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_025_-_proc_229.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/744/requerimento_026_-_proc_283.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/745/requerimento_027_-_proc_281.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_028_-_proc_285.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_029_-_proc_327.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_030_-_proc_332.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_031_-_proc_308.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_032_-_proc_354.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_033_-_proc_351.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/794/requerimento_034_-_proc_367.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/795/requerimento_035_-_proc_379.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/796/requerimento_036_-_proc_295.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/797/requerimento_037_-_proc_363.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/798/requerimento_038_-_proc_366.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_039_-_proc_381.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_040_-_proc_387.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_041_-_proc_398.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_042_-_proc_399.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_043_-_proc_385.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_044_-_proc_384.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_045_-_proc_386.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_046_-_proc_463.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_047_-_proc_419.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_048_-_proc_446.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_049_-_proc_445.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_050_-_proc_455.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_051_-_proc_430.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_052_-_proc_465.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_053_-_proc_466.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_054_-_proc_461.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_055_-_proc_453.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_057_-_proc_492.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/871/requerimento_058_-_proc_490.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/872/requerimento_059_-_proc_482.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/873/requerimento_060_-_proc_480.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_061_-_proc_479.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/875/requerimento_062_-_proc_499.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_063_-_proc_502.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/882/requerimento_064_-_proc_512.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_065_-_proc_520.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/884/requerimento_066_-_proc_521.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_067_-_proc_515.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_068_-_proc_516.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_069-_proc_513.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_071_-_proc_554.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/926/requerimento_072_-_proc_619.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_073_-_proc_552.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_074_-_proc_565.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_075_-_proc_610.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_076_-_proc_609.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_077_-_proc_534.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_078_-_proc_650.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_079_-_proc_694.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_080_-_proc_558.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_081_-_proc_691.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_082_-_proc_690.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_083_-_proc_674.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_084_-_proc_671.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_085_-_proc_715.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_086_-_proc_724.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_087_-_proc_725.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_088_-_proc_718.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_089_leandro-_entulho_na_frente_da_estacao_-_proc_758.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/993/requerimento_090_dega_-_troca_de_turno_hospital_municipal_-_proc_756.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_091_ze_roberto_-_pagamento_rga_-_proc_752.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_092_-_proc_803.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_093_-_proc_804.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_094_-_proc_760.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_095_-_proc_769.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_096_-_proc_782.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_097_-_proc_796.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento_098_-_proc_799.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_099_-_proc_795.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_100_-_proc_787.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_101_-_proc_800.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_102_-_proc_781.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_103_-_proc_839.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_104_-_proc_821.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_105_-_proc_827.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_106_-_proc_893.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_107_-_proc_881.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1062/requerimento_109_-_proc_865.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1063/requerimento_110_-_proc_905.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_111_-_proc_999.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_112_-_proc_978.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_113_-_proc_992.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1102/requerimento_115_-_proc_990.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1103/requerimento_116_-_proc_996.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1104/requerimento_117_-_proc_997.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1105/requerimento_118_-_proc_970.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_120_-_proc_968.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_001_-_proc_99.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_002_-_proc_67.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_003_-_proc_65.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_004_-_proc_96.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/624/indicacao_005_-_proc_47.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/625/indicacao_006_-_proc_036.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/626/indicacao_007_-_proc_91.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/627/indicacao_008_-_proc_85.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/628/indicacao_009_-_proc_92.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/629/indicacao_010_-_proc_107.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_011_-_proc_109.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_012_-_proc_088.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_013_-_proc_019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_014_-_proc_1038-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_015_-_proc_121.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_016_-_proc_120.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao_017_-_proc_152.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_019_-_proc_153.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_020_-_proc_126.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_021_-_proc_147.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_022_-_proc_57.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_023_-_proc_183.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_024_-_proc_164.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_025_-_proc_177.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_026_-_proc_182.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_027_-_proc_170.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_028_-_proc_026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/689/indicacao_029_-_proc_193.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_030_-_proc_056.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/704/indicacao_031_-_proc_254.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/705/indicacao_032_-_proc_160.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/706/indicacao_033_-_proc_201.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/707/indicacao_034_-_proc_245.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/708/indicacao_035_-_proc_252.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_036_-_proc_234.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/710/indicacao_037_-_proc_235.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/711/indicacao_038_-_proc_246.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/712/indicacao_039_-_proc_204.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/713/indicacao_040_-_proc_203.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_041_-_proc_240.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/715/indicacao_042_-_proc_227.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_043_-_proc_226.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_044_-_proc_215.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/718/indicacao_045_-_proc_188.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_046_-_proc_209.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/734/indicacao_047_-_proc_251.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/735/indicacao_048_-_proc_273.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/736/indicacao_049_-_proc_259.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/737/indicacao_050_-_proc_191.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/738/indicacao_051_-_proc_279.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/739/indicacao_052_-_proc_282.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_053_-_proc_280.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_054_-_proc_278.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/742/indicacao_055_-_proc_277.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/743/indicacao_056_-_proc_275.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_058_-_proc_301.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_059_-_proc_300.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_060_-_proc_297.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_061_-_proc_314.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_063_-_proc_294.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_064_-_proc_374.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_065_-_proc_373.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_066_-_proc_365.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/787/indicacao_067_-_proc_383.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/788/indicacao_068_-_proc_359.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/789/indicacao_069_-_proc_292.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/790/indicacao_070_-_proc_296.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/791/indicacao_071_-_proc_364.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_072_-_proc_396.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_073_-_proc_413.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/806/indicacao_074_-_proc_404.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/807/indicacao_075_-_proc_362.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_076_-_proc_409.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_077_-_proc_403.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/810/indicacao_078_-_proc_402.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/827/indicacao_079_-_proc_440.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_080_-_proc_416.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_081_-_proc_459.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_082_-_proc_434.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_083_-_proc_435.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_084_-_proc_438.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/833/indicacao_085_-_proc_437.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_086_-_proc_449.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/836/indicacao_088_-_proc_456.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_089_-_proc_415.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/838/indicacao_090_-_proc_457.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_091_-_proc_448.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_092_-_proc_458.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_093_-_proc_494.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_094_-_proc_447.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_095_-_proc_511.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_096_-_proc_514.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/893/indicacao_097_-_proc_509.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/895/indicacao_098_-_proc_560.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/896/indicacao_099_-_proc_561.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/897/indicacao_101_-_proc_550.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/898/indicacao_102_-_proc_566.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/899/indicacao_103_-_proc_543.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/900/indicacao_104_-_proc_553.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/901/indicacao_105_-_proc_576.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_106_-_proc_535.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_107_-_proc_573.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_108_-_proc_574.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_109_-_proc_595.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_111_-_proc_630.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_112_-_proc_633.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/922/indicacao_113_-_proc_581.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_114__-_proc_635.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_115_-_proc_592.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_116_-_proc_591.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/941/indicacao_117_-_proc_693.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/942/indicacao_118_-_proc_679.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_119_-_proc_687.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_120_-_proc_689.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/945/indicacao_121_-_proc_683.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/946/indicacao_122_-_proc_660.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/947/indicacao_123_-_proc_688.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/948/indicacao_124_-_proc_670.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_125_-_proc_634.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_126_-_proc_645.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_127_-_proc_651.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_128_-_proc_652.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/979/indicacao_129_-_proc_743.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/980/indicacao_130_-_proc_748.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/981/indicacao_131_-_proc_753.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_132_-_proc_723.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/983/indicacao_133_-_proc_735.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_134_-_proc_739.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_135_-_proc_738.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_136_-_proc_638.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_137_-_proc_584.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_138_-_proc_768.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1002/indicacao_139_-_proc_774.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1003/indicacao_140_-_proc_798.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1004/indicacao_141_-_proc_763.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1029/indicacao_142_-_proc_585.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_143_-_proc_835.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1051/indicacao_144_-_proc_837.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_145_-_proc_838.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_146_-_proc_851.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_148_-_proc_857.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_150_-_proc_854.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1057/indicacao_151_-_proc_894.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1058/indicacao_152_-_proc_855.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_153_-_proc_935.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_154_-_proc_922.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_155_-_proc_947.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_156_-_proc_870.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_157_-_proc_913.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_160_-_proc_995.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_161_-_proc_994.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_162_-_proc_977.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_163_-_proc_963.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_165_-_proc_991.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_166_-_proc_981.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_167_-_proc_988.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/644/mocao_001_-_proc_082.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/645/mocao_002_-_proc_050.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/646/mocao_003_-_proc_051.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/647/mocao_004_-_proc_052.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/648/mocao_005_-_proc_070.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/649/mocao_006_-_proc_055.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/650/mocao_007_-_proc_053.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/651/mocao_008_-_proc_050.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/671/mocao_009_-_proc_156.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_010_-_proc_149.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/673/mocao_011_-_proc_132.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/674/mocao_012_-_proc_163.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/727/mocao_013_-_proc_187.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/747/mocao_014_-_proc_271.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/748/mocao_015_-_proc_213.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/749/mocao_016_-_proc_214.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/750/mocao_017_-_proc_272.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/751/mocao_018_-_proc_243.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/752/mocao_no_019_-_proc_305.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/753/mocao_no_020_-_proc_303.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/754/mocao_no_021_-_proc_306.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/816/mocao_022_-_proc_299.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/770/mocao_023_-_proc_326.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/771/mocao_024_-_proc_194.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/773/mocao_026_-_proc_348.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/801/mocao_028_-_proc_382.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/802/mocao_029_-_proc_353.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/803/mocao_030_-_proc_378.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/817/mocao_031_-_proc_399.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/818/mocao_032_-_proc_397.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/819/mocao_033_-_proc_394.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/820/mocao_034_-_proc_400.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/849/mocao_035-_proc_460.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/850/mocao_036_-_proc_433.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/851/mocao_037_-_proc_452.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/852/mocao_038_-_proc_467.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/853/mocao_039_-_proc_443.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/854/mocao_040_-_proc_444.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/855/mocao_041_-_proc_422.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/877/mocao_042_-_proc_481.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/878/mocao_043_-_proc_503.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/879/mocao_044_-_proc_508.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/880/mocao_045_-_proc_491.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/894/mocao_046_-_proc_524.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/907/mocao_047_-_proc_538.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/908/mocao_048_-_proc_562.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/909/mocao_049_-_proc_551.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/910/mocao_050_-_proc_578.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/911/mocao_051_-_proc_579.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/931/mocao_052_-_proc_611.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/932/mocao_053_-_proc_594.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/933/mocao_054_-_proc_593.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/934/mocao_055_-_proc_597.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/935/mocao_056_-_proc_639.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/961/mocao_058_-_proc_667.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/962/mocao_059_-_proc_682.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/963/mocao_060_-_proc_700.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/964/mocao_061_-_proc_613.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/965/mocao_062_-_proc_699.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/966/mocao_063_-_proc_656.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/975/mocao_064_-_proc_717.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/976/mocao_065_-_proc_726.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/977/mocao_066_-_proc_542.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/978/mocao_067_-_proc_729.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/986/mocao_068_-_proc_751.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/988/mocao_070_-_proc_730.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/989/mocao_071_-_proc_736.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/990/mocao_072_-_proc_746.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/991/mocao_073_-_proc_742.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1015/mocao_074_-_proc_712.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1016/mocao_075_-_proc_786.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_076_-_proc_785.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1018/mocao_077_-_proc_813.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1031/mocao_078_-_proc_720.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1032/mocao_079_-_proc_825.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1033/mocao_080_-_proc_815.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1034/mocao_081_-_proc_822.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1035/mocao_082_-_proc_844.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1036/mocao_083_-_proc_845.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1037/mocao_084_-_proc_830.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1064/mocao_085_-_proc_900.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1065/mocao_086_-_proc_901.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1066/mocao_087_-_proc_849.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1067/mocao_088_-_proc_903.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1068/mocao_089_-_proc_887.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1069/mocao_090_-_proc_888.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1070/mocao_091_-_proc_910.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/mocao_092_-_proc_952.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/mocao_093_-_proc_911.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/mocao_094_-_proc_937.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1083/mocao_095_-_proc_776.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1085/mocao_097_-_proc_866.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1086/mocao_098_-_proc_953.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1087/mocao_099_-_proc_948.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1108/mocao_100_-_proc_987.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1109/mocao_102_-_proc_1004.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1110/mocao_103_-_proc_1006.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1379/emenda_impositiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1380/emenda_impositiva_no_02.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1381/emenda_impositiva_no_03.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1382/emenda_impositiva_no_04.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1383/emenda_impositiva_no_05.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1384/emenda_impositiva_no_06.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1387/emenda_impositiva_no_08.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1389/emenda_impositiva_no_09.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1390/emenda_impositiva_no_10.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1391/emenda_impositiva_no_11.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1392/emenda_impositiva_no_12.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1393/emenda_impositiva_no_13.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1394/emenda_impositiva_no_14.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1396/emenda_impositiva_no_15.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1397/emenda_impositiva_no_16.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1398/emenda_impositiva_no_17.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1399/emenda_impositiva_no_18.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1400/emenda_impositiva_no_19.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1401/emenda_impositiva_no_20.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1402/emenda_impositiva_no_21.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1403/emenda_impositiva_no_22.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1404/emenda_impositiva_no_23.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1406/emenda_impositiva_no_25.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1407/emenda_impositiva_no_26.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1408/emenda_impositiva_no_27.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1409/emenda_impositiva_no_28.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1410/emenda_impositiva_no_29.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1411/emenda_impositiva_no_30.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1413/emenda_impositiva_no_31.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1414/emenda_impositiva_no_32.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1415/emenda_impositiva_no_33.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1416/emenda_impositiva_no_34.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1417/emenda_impositiva_no_35.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1418/emenda_impositiva_no_36.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1419/emenda_impositiva_no_37.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1420/emenda_impositiva_no_38.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1421/emenda_impositiva_no_39.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1422/emenda_impositiva_no_40.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/emenda_impositiva_no_41.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/emenda_impositiva_no_42.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/emenda_impositiva_no_43.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1426/emenda_impositiva_no_44.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1427/emenda_impositiva_no_45.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1428/emenda_impositiva_no_46.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1429/emenda_impositiva_no_47.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1430/emenda_impositiva_no_48.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1431/emenda_impositiva_no_49.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1432/emenda_impositiva_no_50.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1433/emenda_impositiva_no_51.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1434/emenda_impositiva_no_52.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1435/emenda_impositiva_no_53.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/emenda_impositiva_no_54_2.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/emenda_impositiva_no_55_2.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/emenda_impositiva_no_56.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1439/emenda_impositiva_no_57.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1440/emenda_impositiva_no_58.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1441/emenda_impositiva_no_59.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1442/emenda_impositiva_no_60.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1443/emenda_impositiva_no_61.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1444/emenda_impositiva_no_62.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1445/emenda_impositiva_no_63.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1446/emenda_impositiva_no_64.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/emenda_impositiva_no_65.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1448/emenda_impositiva_no_66.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1449/emenda_impositiva_no_67_2.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/emenda_impositiva_no_68_2.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/emenda_impositiva_no_70.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/emenda_impositiva_no_71.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/emenda_impositiva_no_72.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/emenda_impositiva_no_73.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/emenda_impositiva_no_74.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/emenda_impositiva_no_75.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/emenda_impositiva_no_76.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/emenda_impositiva_no_77.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/emenda_impositiva_no_78.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/emenda_impositiva_no_79.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/emenda_impositiva_no_80.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/605/pl_001_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/606/pl_002_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/607/pl_003_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/615/pl_004-23_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/609/ilovepdf_merged_48.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/861/pl_006_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/619/pl_007_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/610/pl_008_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/608/pl_009_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/659/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/616/pl_011_escaneado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/652/pl_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/657/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/653/pl_014_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/654/pl_015_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/655/pl_016_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/658/just-hist-_proj-_mapa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/656/pl_018_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/694/pl_020_escaneado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/699/pl_021_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/697/pl_022_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/698/pl_024_denominacao_dega.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/700/pl_025_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/730/pl_26_e_justificativa_e_historico.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/728/pl_027_-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/702/pl_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/755/pl_029_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/756/pl_030_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/758/pl_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/757/pl_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/782/pl_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/777/pl_034_merged.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/778/pl_035_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/779/pl_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/783/pl_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/823/pl_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/822/pl_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/821/pl_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/826/pl_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/856/pl_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/857/pl_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/860/pl_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/864/pl_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/887/pl_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/888/pl_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/889/pl_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/913/pl_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/914/pl_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/915/pl_051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/916/pl_052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/917/pl_053_-_processo_608.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/936/pl_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/937/pl_055_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/938/pl_056_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/939/pl_057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/967/pl_058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/997/pl_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/998/pl_061_e_anexos_consolidados.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1019/pl_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1021/pl_064_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1022/projeto_de_lei_-_abracadeiras_de_nylon.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1041/pl_066_varias_pgs.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1039/pl_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1040/pl_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1042/pl_069-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1044/pl_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1045/pl_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1047/pl_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1048/pl_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1049/pl_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1050/pl_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1072/pl_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1122/pl_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1111/pl_080_merged.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1112/pl_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/604/plc_001_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/614/ilovepdf_merged_46.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/617/plc_003_assinado_e_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/618/digitalizado_e_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/664/plc_005_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/695/plc_006_digitalizaado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/701/plc_007-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/703/plc_008.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/729/projeto_de_lei_complementar_009-2023_incorporacao_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/775/plc10_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/781/plc_011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/824/plc_012_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/825/plc_013.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/859/plc_014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/858/plc_015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/890/plc_016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/912/plc_017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/968/of_451_2023_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/996/plc_019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1038/plc_020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1124/plc_021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1113/plc_022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1120/plc_023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1121/pl_024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/780/projeto_de_decreto_001_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1114/projeto_de_decreto_002_-_leandro_-_cidadao_ameriliense_-_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1116/projeto_de_decreto_004_-_diego_-_cidadao_ameriliense_-pastor_daureci.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_decreto_005_ze_roberto_-_cidadao_ameriliense_-sargento_montosa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1119/projeto_de_decreto_006_-_cidao_mineiro_-_cidada_ameriliense_-marcia_lia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_de_urgencia_especial_001_pl_005.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_de_urgencia_especial_002_pl_008.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_de_urgencia_especial_003_pl_009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/660/requerimento_de_urgencia_especial_004_pl_014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/661/requerimento_de_urgencia_especial_005_pl_015.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_de_urgencia_especial_006_pl_016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_de_urgencia_especial_007_pl_018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/731/requerimento_de_urgencia_especial_008_pl_025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/732/requerimento_de_urgencia_especial_009_pl_022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_de_urgencia_especial_010_pl_028.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_de_urgencia_especial_011_pl_030.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_de_urgencia_especial_012_pl_032.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/862/requerimento_de_urgencia_especial_013_pl_042.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_de_urgencia_especial_014_pl_043.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/881/requerimento_de_urgencia_especial_015_pl_045.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_de_urgencia_especial_016_pl_055.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_de_urgencia_especial_017_pl_064.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_de_urgencia_especial_018_pl_063.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_de_urgencia_especial_019_pl_077.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1043/requerimento_de_retirada_de_proposicao_001-2023_plc_020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/634/requerimento_001_-_proc_1033-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_002_-_proc_048.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_003_-_proc_064.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/637/requerimento_004_-_proc_097.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_005_-_proc_025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_006_-_proc_1032-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_007_-_proc_1031-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_008_-_proc_068.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_009_-_proc_1037-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_010_-_proc_098.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/666/requerimento_011_-_proc_136.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/667/requerimento_012_-_proc_122.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/668/requerimento_013_-_proc_154.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_014_-_proc_155.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/670/requerimento_015_-_proc_137.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/691/requerimento_016_-_proc_181.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/692/requerimento_017_-_proc_180.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/693/requerimento_018_-_proc_172.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_019_-_proc_268.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_020_-_proc_255.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_021_-_proc_253.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_022_-_proc_241.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_023_-_proc_242.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_024_-_proc_270.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_025_-_proc_229.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/744/requerimento_026_-_proc_283.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/745/requerimento_027_-_proc_281.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_028_-_proc_285.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_029_-_proc_327.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_030_-_proc_332.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_031_-_proc_308.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_032_-_proc_354.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_033_-_proc_351.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/794/requerimento_034_-_proc_367.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/795/requerimento_035_-_proc_379.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/796/requerimento_036_-_proc_295.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/797/requerimento_037_-_proc_363.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/798/requerimento_038_-_proc_366.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_039_-_proc_381.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_040_-_proc_387.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_041_-_proc_398.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_042_-_proc_399.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_043_-_proc_385.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_044_-_proc_384.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_045_-_proc_386.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_046_-_proc_463.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_047_-_proc_419.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_048_-_proc_446.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_049_-_proc_445.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_050_-_proc_455.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_051_-_proc_430.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_052_-_proc_465.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_053_-_proc_466.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_054_-_proc_461.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_055_-_proc_453.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_057_-_proc_492.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/871/requerimento_058_-_proc_490.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/872/requerimento_059_-_proc_482.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/873/requerimento_060_-_proc_480.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_061_-_proc_479.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/875/requerimento_062_-_proc_499.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_063_-_proc_502.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/882/requerimento_064_-_proc_512.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_065_-_proc_520.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/884/requerimento_066_-_proc_521.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_067_-_proc_515.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_068_-_proc_516.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_069-_proc_513.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_071_-_proc_554.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/926/requerimento_072_-_proc_619.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_073_-_proc_552.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_074_-_proc_565.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_075_-_proc_610.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_076_-_proc_609.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_077_-_proc_534.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_078_-_proc_650.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_079_-_proc_694.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_080_-_proc_558.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_081_-_proc_691.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_082_-_proc_690.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_083_-_proc_674.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_084_-_proc_671.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_085_-_proc_715.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_086_-_proc_724.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_087_-_proc_725.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_088_-_proc_718.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_089_leandro-_entulho_na_frente_da_estacao_-_proc_758.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/993/requerimento_090_dega_-_troca_de_turno_hospital_municipal_-_proc_756.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_091_ze_roberto_-_pagamento_rga_-_proc_752.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_092_-_proc_803.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_093_-_proc_804.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_094_-_proc_760.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_095_-_proc_769.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_096_-_proc_782.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_097_-_proc_796.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento_098_-_proc_799.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_099_-_proc_795.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_100_-_proc_787.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_101_-_proc_800.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_102_-_proc_781.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_103_-_proc_839.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_104_-_proc_821.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_105_-_proc_827.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_106_-_proc_893.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_107_-_proc_881.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1062/requerimento_109_-_proc_865.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1063/requerimento_110_-_proc_905.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1098/requerimento_111_-_proc_999.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1099/requerimento_112_-_proc_978.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1100/requerimento_113_-_proc_992.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1102/requerimento_115_-_proc_990.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1103/requerimento_116_-_proc_996.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1104/requerimento_117_-_proc_997.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1105/requerimento_118_-_proc_970.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_120_-_proc_968.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_001_-_proc_99.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_002_-_proc_67.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_003_-_proc_65.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_004_-_proc_96.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/624/indicacao_005_-_proc_47.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/625/indicacao_006_-_proc_036.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/626/indicacao_007_-_proc_91.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/627/indicacao_008_-_proc_85.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/628/indicacao_009_-_proc_92.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/629/indicacao_010_-_proc_107.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_011_-_proc_109.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_012_-_proc_088.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_013_-_proc_019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_014_-_proc_1038-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_015_-_proc_121.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_016_-_proc_120.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao_017_-_proc_152.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_019_-_proc_153.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_020_-_proc_126.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_021_-_proc_147.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_022_-_proc_57.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_023_-_proc_183.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_024_-_proc_164.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_025_-_proc_177.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_026_-_proc_182.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_027_-_proc_170.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_028_-_proc_026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/689/indicacao_029_-_proc_193.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_030_-_proc_056.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/704/indicacao_031_-_proc_254.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/705/indicacao_032_-_proc_160.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/706/indicacao_033_-_proc_201.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/707/indicacao_034_-_proc_245.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/708/indicacao_035_-_proc_252.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_036_-_proc_234.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/710/indicacao_037_-_proc_235.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/711/indicacao_038_-_proc_246.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/712/indicacao_039_-_proc_204.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/713/indicacao_040_-_proc_203.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_041_-_proc_240.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/715/indicacao_042_-_proc_227.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_043_-_proc_226.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_044_-_proc_215.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/718/indicacao_045_-_proc_188.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_046_-_proc_209.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/734/indicacao_047_-_proc_251.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/735/indicacao_048_-_proc_273.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/736/indicacao_049_-_proc_259.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/737/indicacao_050_-_proc_191.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/738/indicacao_051_-_proc_279.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/739/indicacao_052_-_proc_282.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_053_-_proc_280.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_054_-_proc_278.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/742/indicacao_055_-_proc_277.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/743/indicacao_056_-_proc_275.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_058_-_proc_301.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_059_-_proc_300.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_060_-_proc_297.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_061_-_proc_314.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_063_-_proc_294.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_064_-_proc_374.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_065_-_proc_373.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_066_-_proc_365.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/787/indicacao_067_-_proc_383.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/788/indicacao_068_-_proc_359.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/789/indicacao_069_-_proc_292.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/790/indicacao_070_-_proc_296.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/791/indicacao_071_-_proc_364.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_072_-_proc_396.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_073_-_proc_413.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/806/indicacao_074_-_proc_404.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/807/indicacao_075_-_proc_362.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_076_-_proc_409.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_077_-_proc_403.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/810/indicacao_078_-_proc_402.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/827/indicacao_079_-_proc_440.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_080_-_proc_416.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_081_-_proc_459.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_082_-_proc_434.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_083_-_proc_435.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_084_-_proc_438.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/833/indicacao_085_-_proc_437.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_086_-_proc_449.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/836/indicacao_088_-_proc_456.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_089_-_proc_415.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/838/indicacao_090_-_proc_457.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_091_-_proc_448.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_092_-_proc_458.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_093_-_proc_494.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_094_-_proc_447.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_095_-_proc_511.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_096_-_proc_514.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/893/indicacao_097_-_proc_509.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/895/indicacao_098_-_proc_560.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/896/indicacao_099_-_proc_561.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/897/indicacao_101_-_proc_550.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/898/indicacao_102_-_proc_566.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/899/indicacao_103_-_proc_543.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/900/indicacao_104_-_proc_553.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/901/indicacao_105_-_proc_576.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_106_-_proc_535.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_107_-_proc_573.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_108_-_proc_574.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_109_-_proc_595.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_111_-_proc_630.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_112_-_proc_633.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/922/indicacao_113_-_proc_581.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_114__-_proc_635.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_115_-_proc_592.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_116_-_proc_591.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/941/indicacao_117_-_proc_693.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/942/indicacao_118_-_proc_679.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_119_-_proc_687.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_120_-_proc_689.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/945/indicacao_121_-_proc_683.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/946/indicacao_122_-_proc_660.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/947/indicacao_123_-_proc_688.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/948/indicacao_124_-_proc_670.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_125_-_proc_634.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_126_-_proc_645.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_127_-_proc_651.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_128_-_proc_652.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/979/indicacao_129_-_proc_743.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/980/indicacao_130_-_proc_748.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/981/indicacao_131_-_proc_753.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_132_-_proc_723.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/983/indicacao_133_-_proc_735.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_134_-_proc_739.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_135_-_proc_738.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_136_-_proc_638.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_137_-_proc_584.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_138_-_proc_768.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1002/indicacao_139_-_proc_774.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1003/indicacao_140_-_proc_798.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1004/indicacao_141_-_proc_763.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1029/indicacao_142_-_proc_585.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_143_-_proc_835.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1051/indicacao_144_-_proc_837.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_145_-_proc_838.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_146_-_proc_851.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_148_-_proc_857.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_150_-_proc_854.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1057/indicacao_151_-_proc_894.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1058/indicacao_152_-_proc_855.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_153_-_proc_935.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_154_-_proc_922.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_155_-_proc_947.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_156_-_proc_870.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_157_-_proc_913.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_160_-_proc_995.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_161_-_proc_994.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_162_-_proc_977.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_163_-_proc_963.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_165_-_proc_991.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_166_-_proc_981.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_167_-_proc_988.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/644/mocao_001_-_proc_082.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/645/mocao_002_-_proc_050.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/646/mocao_003_-_proc_051.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/647/mocao_004_-_proc_052.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/648/mocao_005_-_proc_070.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/649/mocao_006_-_proc_055.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/650/mocao_007_-_proc_053.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/651/mocao_008_-_proc_050.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/671/mocao_009_-_proc_156.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_010_-_proc_149.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/673/mocao_011_-_proc_132.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/674/mocao_012_-_proc_163.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/727/mocao_013_-_proc_187.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/747/mocao_014_-_proc_271.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/748/mocao_015_-_proc_213.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/749/mocao_016_-_proc_214.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/750/mocao_017_-_proc_272.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/751/mocao_018_-_proc_243.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/752/mocao_no_019_-_proc_305.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/753/mocao_no_020_-_proc_303.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/754/mocao_no_021_-_proc_306.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/816/mocao_022_-_proc_299.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/770/mocao_023_-_proc_326.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/771/mocao_024_-_proc_194.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/773/mocao_026_-_proc_348.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/801/mocao_028_-_proc_382.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/802/mocao_029_-_proc_353.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/803/mocao_030_-_proc_378.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/817/mocao_031_-_proc_399.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/818/mocao_032_-_proc_397.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/819/mocao_033_-_proc_394.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/820/mocao_034_-_proc_400.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/849/mocao_035-_proc_460.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/850/mocao_036_-_proc_433.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/851/mocao_037_-_proc_452.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/852/mocao_038_-_proc_467.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/853/mocao_039_-_proc_443.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/854/mocao_040_-_proc_444.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/855/mocao_041_-_proc_422.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/877/mocao_042_-_proc_481.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/878/mocao_043_-_proc_503.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/879/mocao_044_-_proc_508.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/880/mocao_045_-_proc_491.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/894/mocao_046_-_proc_524.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/907/mocao_047_-_proc_538.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/908/mocao_048_-_proc_562.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/909/mocao_049_-_proc_551.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/910/mocao_050_-_proc_578.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/911/mocao_051_-_proc_579.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/931/mocao_052_-_proc_611.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/932/mocao_053_-_proc_594.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/933/mocao_054_-_proc_593.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/934/mocao_055_-_proc_597.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/935/mocao_056_-_proc_639.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/961/mocao_058_-_proc_667.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/962/mocao_059_-_proc_682.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/963/mocao_060_-_proc_700.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/964/mocao_061_-_proc_613.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/965/mocao_062_-_proc_699.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/966/mocao_063_-_proc_656.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/975/mocao_064_-_proc_717.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/976/mocao_065_-_proc_726.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/977/mocao_066_-_proc_542.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/978/mocao_067_-_proc_729.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/986/mocao_068_-_proc_751.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/988/mocao_070_-_proc_730.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/989/mocao_071_-_proc_736.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/990/mocao_072_-_proc_746.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/991/mocao_073_-_proc_742.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1015/mocao_074_-_proc_712.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1016/mocao_075_-_proc_786.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_076_-_proc_785.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1018/mocao_077_-_proc_813.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1031/mocao_078_-_proc_720.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1032/mocao_079_-_proc_825.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1033/mocao_080_-_proc_815.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1034/mocao_081_-_proc_822.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1035/mocao_082_-_proc_844.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1036/mocao_083_-_proc_845.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1037/mocao_084_-_proc_830.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1064/mocao_085_-_proc_900.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1065/mocao_086_-_proc_901.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1066/mocao_087_-_proc_849.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1067/mocao_088_-_proc_903.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1068/mocao_089_-_proc_887.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1069/mocao_090_-_proc_888.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1070/mocao_091_-_proc_910.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/mocao_092_-_proc_952.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/mocao_093_-_proc_911.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/mocao_094_-_proc_937.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1083/mocao_095_-_proc_776.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1085/mocao_097_-_proc_866.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1086/mocao_098_-_proc_953.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1087/mocao_099_-_proc_948.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1108/mocao_100_-_proc_987.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1109/mocao_102_-_proc_1004.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1110/mocao_103_-_proc_1006.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1379/emenda_impositiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1380/emenda_impositiva_no_02.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1381/emenda_impositiva_no_03.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1382/emenda_impositiva_no_04.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1383/emenda_impositiva_no_05.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1384/emenda_impositiva_no_06.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1387/emenda_impositiva_no_08.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1389/emenda_impositiva_no_09.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1390/emenda_impositiva_no_10.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1391/emenda_impositiva_no_11.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1392/emenda_impositiva_no_12.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1393/emenda_impositiva_no_13.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1394/emenda_impositiva_no_14.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1396/emenda_impositiva_no_15.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1397/emenda_impositiva_no_16.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1398/emenda_impositiva_no_17.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1399/emenda_impositiva_no_18.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1400/emenda_impositiva_no_19.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1401/emenda_impositiva_no_20.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1402/emenda_impositiva_no_21.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1403/emenda_impositiva_no_22.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1404/emenda_impositiva_no_23.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1406/emenda_impositiva_no_25.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1407/emenda_impositiva_no_26.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1408/emenda_impositiva_no_27.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1409/emenda_impositiva_no_28.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1410/emenda_impositiva_no_29.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1411/emenda_impositiva_no_30.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1413/emenda_impositiva_no_31.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1414/emenda_impositiva_no_32.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1415/emenda_impositiva_no_33.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1416/emenda_impositiva_no_34.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1417/emenda_impositiva_no_35.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1418/emenda_impositiva_no_36.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1419/emenda_impositiva_no_37.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1420/emenda_impositiva_no_38.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1421/emenda_impositiva_no_39.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1422/emenda_impositiva_no_40.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/emenda_impositiva_no_41.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/emenda_impositiva_no_42.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/emenda_impositiva_no_43.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1426/emenda_impositiva_no_44.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1427/emenda_impositiva_no_45.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1428/emenda_impositiva_no_46.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1429/emenda_impositiva_no_47.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1430/emenda_impositiva_no_48.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1431/emenda_impositiva_no_49.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1432/emenda_impositiva_no_50.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1433/emenda_impositiva_no_51.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1434/emenda_impositiva_no_52.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1435/emenda_impositiva_no_53.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/emenda_impositiva_no_54_2.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/emenda_impositiva_no_55_2.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/emenda_impositiva_no_56.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1439/emenda_impositiva_no_57.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1440/emenda_impositiva_no_58.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1441/emenda_impositiva_no_59.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1442/emenda_impositiva_no_60.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1443/emenda_impositiva_no_61.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1444/emenda_impositiva_no_62.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1445/emenda_impositiva_no_63.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1446/emenda_impositiva_no_64.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/emenda_impositiva_no_65.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1448/emenda_impositiva_no_66.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1449/emenda_impositiva_no_67_2.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/emenda_impositiva_no_68_2.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/emenda_impositiva_no_70.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/emenda_impositiva_no_71.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/emenda_impositiva_no_72.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/emenda_impositiva_no_73.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/emenda_impositiva_no_74.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/emenda_impositiva_no_75.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/emenda_impositiva_no_76.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/emenda_impositiva_no_77.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/emenda_impositiva_no_78.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/emenda_impositiva_no_79.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/emenda_impositiva_no_80.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H598"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="206.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>