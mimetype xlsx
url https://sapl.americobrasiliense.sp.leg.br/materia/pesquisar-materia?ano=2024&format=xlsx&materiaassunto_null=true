--- v0 (2025-12-16)
+++ v1 (2026-05-07)
@@ -54,4611 +54,4611 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dirceu Brás Pano</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_001-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_001-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1123/pl_002.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1123/pl_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança da Tarifa de Água e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MARLY PAVÃO, DIEGO VIVEIROS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1127/projeto_de_lei_003-2024_2.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1127/projeto_de_lei_003-2024_2.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "ANTÔNIO DA COSTA CHICÃO" à rua nº 001 do loteamento Industrial América 1-A que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1126/pl_004_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1126/pl_004_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre permissão de uso de passeio público fronteiriço a bares, confeitarias, restaurantes, lanchonetes e assemelhados, para colocação de toldos, mesas e cadeiras e dá outras providências.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_005.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_005.pdf</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1183/pl_006.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1183/pl_006.pdf</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_007.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1040, de 07 de junho de 1095.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/pl_008.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/pl_008.pdf</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_009.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_009.pdf</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_010.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_010.pdf</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_11_-_oficio_n_043-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_11_-_oficio_n_043-2024.pdf</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_12_oficio_n_047-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_12_oficio_n_047-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, e credito adicional suplementar, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/of_061_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/of_061_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/pl_014.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/pl_014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei n°2537, de 18 de dezembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/pl_015.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/pl_015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/pl_016.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/pl_016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providencias.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/pl_017.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/pl_017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/pl_018.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/pl_018.pdf</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/pl_019.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/pl_019.pdf</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_020.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_020.pdf</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/pl_021.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/pl_021.pdf</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/pl_022_e_anexos_merged_1_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/pl_022_e_anexos_merged_1_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_023_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_023_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/pl_024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/pl_024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da L ei nº 2551, de 30 de abril de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>SILAS DA SADIA, TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/pl_025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/pl_025.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “ANÉSIO JOAQUIM (PITIU)” à rua nº 003 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_026_0001.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_026_0001.pdf</t>
   </si>
   <si>
     <t>Estabelece a Política de Educação Integral em atendimento ao Programa Escola em Tempo Integral, no Sistema Público Municipal de Ensino do Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/pl_027.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/pl_027.pdf</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_028.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_028.pdf</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_029.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_029.pdf</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_030.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_030.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_031_e_anexo.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_031_e_anexo.pdf</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/pl_032_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/pl_032_merged.pdf</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/pl_033.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/pl_033.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Bem Estar Animal - COMBEA, e dá outras providências.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/of_194_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/of_194_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/pl_035_ilovepdf_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/pl_035_ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>Autoriza desmembramento e anexação de imóveis na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_036_ilovepdf_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_036_ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo de confissão de dívida e renegociação de débito com a Companhia Paulista de Força e Luz -CPFL com interveniência do Banco do Brasil  S.A.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_037_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_037_merged.pdf</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/pl_038.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/pl_038.pdf</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_039_ilovepdf_merged_3.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_039_ilovepdf_merged_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 2537, de 18 de dezembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_040.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_040.pdf</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1360/pl_041.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1360/pl_041.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “LUCAS ADRIANO GONÇALVES” à rua nº 10 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_042.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_042.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “MARIA RITA CAIRES DE OLIVEIRA” à rua nº 14 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_043_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_043_merged.pdf</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_044.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_044.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “JUSTINA CARDOSO DO AMARAL” à rua nº 08 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_045.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_045.pdf</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_046.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_046.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a abertura de crédito adicional especial' e dá outras providências.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1395/pl_047.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1395/pl_047.pdf</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1478/pl_048_2.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1478/pl_048_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o desmembramento, divisão amigável e unificação de lotes urbanos para fins de regularização junto ao 2° Cartório de Registro de Imóveis da_x000D_
 Comarca de Arara quara - SP, e dá outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1479/pl_049_2.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1479/pl_049_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da modalidade cutiano como patrimônio histórico-cultural do município de Américo Brasiliense e estabelece normas para a realização de rodeios e dá outras providências.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_050_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_050_merged.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a abertura de créditos adicionais suplementares e especiais, e dá outras providências".</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1481/pl_051.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1481/pl_051.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2570, de 22 de julho de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1482/pl_052.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1482/pl_052.pdf</t>
   </si>
   <si>
     <t>Autoriza desmembramento de imóvel na forma que especifica e dá outras providências,</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1492/pl_53.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1492/pl_53.pdf</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1484/pl_054.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1484/pl_054.pdf</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1491/pl_055.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1491/pl_055.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de créditos adicionais suplementares e especiais e dá outras providências</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1497/of_245_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1497/of_245_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de crédito adicional especial, e dá outras providências”</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1498/of_246_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1498/of_246_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1499/of_247_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1499/of_247_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1500/of_248_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1500/of_248_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo da Lei Municipal nº 2164, de 06 de dezembro de 2017, que autoriza o Poder Executivo Municipal a celebrar convênio com o Estado de São Paulo, através da Secretaria de Segurança Pública, na forma que especifica”</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1501/of_249_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1501/of_249_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1508/pl_061_ilovepdf_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1508/pl_061_ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1509/pl_062_ilovepdf_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1509/pl_062_ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências."</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1510/document_28.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1510/document_28.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis Municipais nos 2589, de 18 de setembro de 2024 e 2594, de 18 de setembro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1511/pl_064_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1511/pl_064_merged.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Américo Brasiliense para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1512/oficio_256__pl_65_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1512/oficio_256__pl_65_merged.pdf</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1526/of_261_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1526/of_261_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a abertura de crédito adicional especial e dá outras providências"</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1546/pl_067-2024_cidao_mineiro.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1546/pl_067-2024_cidao_mineiro.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “DORVALINO DE ASSIS” à praça do Jardim Santa Terezinha, que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1555/pl_069.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1555/pl_069.pdf</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1556/pl_070_silas.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1556/pl_070_silas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre política pública municipal para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1557/pl_071_marly_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1557/pl_071_marly_assinado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 2.274, de 17 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1558/pl_072.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1558/pl_072.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "VEREADOR MANOEL BRITO DO NASCIMENTO" à praça pública que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1559/pl_073.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1559/pl_073.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “RIZZIERI CASIMIRO BRIGANTI” à rua nº 02 do loteamento Ouro Verde que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1563/of_276_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1563/of_276_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1574/of_265_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1574/of_265_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1575/of_281_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1575/of_281_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2506, de 15 de agosto de 2023, Lei nº 2536, de 18 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1579/pl_077.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1579/pl_077.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prolongamento de via pública do Parque Industrial, Comercial e Logístico América II e dá outras providências.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1580/pl_078.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1580/pl_078.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de próprio público municipal e dá outras providências</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1583/of_292_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1583/of_292_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2604, de 12 de dezembro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_080_ilovepdf_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_080_ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social as entidades no exercício de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_081.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_081.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "GERALDO ANTÔNIO ABI-JAUDI - GÊ" à Copa dos Campeões e dá outras providências.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1586/pl_082.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1586/pl_082.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "MARIA ROSA PELEGRINO DE OLIVEIRA" à próprio público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1587/pl_083.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1587/pl_083.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “JOSÉ APARECIDO DA SILVA” à pista de caminhada no Luís Ometto, que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1160/plc_001.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1160/plc_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual aos servidores municipais do Poder Executivo de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1159/plc_002.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1159/plc_002.pdf</t>
   </si>
   <si>
     <t>Cria gratificação especial à “Equipe de Apoio e Comissão de Contratação”, no âmbito da Administração Pública Municipal de Américo Brasiliense  e dá outras providências.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>Zé Roberto, Silas da Sadia, Zélia Protetora dos Animais, Dega</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/projeto_de_lei_complemenatar.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/projeto_de_lei_complemenatar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual dos servidores do Poder Legislativo do Município de Américo Brasiliense, nos termos do artigo 37, inciso X da Constituição Federal de 1988, e dá outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/texto_alterado_plc_004.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/texto_alterado_plc_004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/plc_005_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/plc_005_assinado.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito Municipal e do Vice-Prefeito Municipal para a legislatura a iniciar-se em 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/oficio_no_168-2024_0001.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/oficio_no_168-2024_0001.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis Complementares nos 242, de 04 de março de 2022, e 260, de 13 de fevereiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/of_178_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/of_178_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Complementar Municipal nº 065, de 01 de dezembro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1502/of_267_2024_assinado_pl_anexo__novo.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1502/of_267_2024_assinado_pl_anexo__novo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 182, de 4 de abril de 2017, e dá outras providências</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1547/plc_009-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1547/plc_009-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 228, de 20 de agosto de 2020.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1564/of_268_2024_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1564/of_268_2024_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e dá outras providências</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1576/plc_011-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1576/plc_011-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação extraordinário, para o mês de dezembro de 2024, aos servidores públicos da Câmara Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/pr_001_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/pr_001_assinado.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão de diárias, de adicional de embarque e desembarque e de passagens aéreas.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/projeto_de_resolucao_no_002-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/projeto_de_resolucao_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento de numerário na Câmara Municipal de Américo Brasiliense.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/pr_003_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/pr_003_assinado.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal, para a Legislatura a iniciar-se em 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/pr_004_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/pr_004_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MODALIDADES LICITATÓRIAS PREGÃO E CONCORRÊNCIA, NA FORMA ELETRÔNICA, PARA A AQUISIÇÃO DE BENS E SERVIÇOS COMUNS E CONTRATAÇÃO DE OBRAS E SERVIÇOS DE ENGENHARIA, NO ÂMBITO DA CÂMARA MUNICIPAL DE AMÉRICO BRASILIENSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/pr_005_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/pr_005_assinado.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o inciso VII do artigo 12 da Lei Federal n° 14.133, de 1° de abril de 2021, para dispor sobre o Plano de Contratações Anual no âmbito da Câmara Municipal de Américo Brasiliense e dá outras providências.”</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/pr_006_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/pr_006_assinado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o uso do veículo oficial pertencente à Câmara Municipal de Américo Brasiliense, por parte dos vereadores, funcionários e para representação oficial e dá outras providências."</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1581/projeto_de_decreto_003_contas_prefeito_2020.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1581/projeto_de_decreto_003_contas_prefeito_2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das Contas Anuais do Município de Américo Brasiliense, relativas ao Exercício de 2020, rejeitando o Parecer emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo e dá outras providências.”</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_de_urgencia_especial_no_001-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_de_urgencia_especial_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 001/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1162/requerimento_de_urgencia_especial_no_002-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1162/requerimento_de_urgencia_especial_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei Complementar nº 001/2024, de autoria do Poder Executivo, que “Dispõe sobre a concessão de revisão geral anual aos servidores municipais do Poder Executivo de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, CIDÃO MINEIRO, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1163/requerimento_de_urgencia_especial_no_003-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1163/requerimento_de_urgencia_especial_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 005/2023, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1185/requerimento_de_urgencia_especial_no_004-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1185/requerimento_de_urgencia_especial_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei Complementar nº 003/2024, de autoria da Mesa Diretora, que “dispõe sobre a concessão de revisão geral anual dos servidores do Poder Legislativo do Município de Américo Brasiliense, nos termos do artigo 37, inciso X da Constituição Federal de 1988, e dá outras providências.”</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_de_urgencia_especial_no_005-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_de_urgencia_especial_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 006/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, CIDÃO MINEIRO, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/requerimento_de_urgencia_especial_no_006-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/requerimento_de_urgencia_especial_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 008/2024, de autoria do Poder Executivo, que “dispõe sobre a  abertura de crédito adicional especial e de outras providencias.”</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_de_urgencia_especial_no_007-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_de_urgencia_especial_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 009/2024, de autoria do Poder Executivo, que “dispõe sobre a  abertura de crédito adicional especial e de outras providencias.”</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/requerimento_de_urgencia_especial_no_008-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/requerimento_de_urgencia_especial_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
 Projeto de Lei nº 010/2024, de autoria do Poder Executivo, que “dispõe sobre a  abertura de crédito adicional especial e de outras providencias.”</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/requerimento_de_urgencia_especial_no_009-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/requerimento_de_urgencia_especial_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
 Projeto de Lei nº 011/2024, de autoria do Poder Executivo, que “dispõe sobre a  abertura de crédito adicional especial e de outras providências.”</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/requerimento_de_urgencia_especial_no_010-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/requerimento_de_urgencia_especial_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
 Projeto de Lei nº 012/2024, de autoria do Poder Executivo, que “dispõe sobre a  abertura de crédito adicional especial e crédito adicional suplementar, na forma que especifica, e da outras providencias.”</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, BAHIA DO CORTE, CIDÃO MINEIRO, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/requerimento_de_urgencia_especial_no_011-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/requerimento_de_urgencia_especial_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 013/2024, de autoria do Poder Executivo, que “dispõe sobre a  abertura de crédito adicional especial e da outras providencias.”</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_de_urgencia_especial_no_012-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_de_urgencia_especial_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 014/2024, de autoria do Poder Executivo, que “dispõe sobre a alteração na Lei nº 2537, de 18 de dezembro de 2023 e dá outras providências.”</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, CIDÃO MINEIRO, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/requerimento_de_urgencia_especial_no_013-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/requerimento_de_urgencia_especial_no_013-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 007/2024, de autoria do Poder Executivo, que “Altera a Lei Municipal n° 1040, de 07 de junho de 1995.”</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/requerimento_de_urgencia_especial_no_014-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/requerimento_de_urgencia_especial_no_014-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 023/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA, ROBERTO DA ANCHIETA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/requerimento_de_urgencia_especial_no_015-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/requerimento_de_urgencia_especial_no_015-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 027/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/requerimento_de_urgencia_especial_no_016-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/requerimento_de_urgencia_especial_no_016-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 028/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_de_urgencia_especial_no_017-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_de_urgencia_especial_no_017-2024.pdf</t>
   </si>
   <si>
     <t>seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 029/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, CIDÃO MINEIRO, SILAS DA SADIA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/requerimento_de_urgencia_especial_no_018-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/requerimento_de_urgencia_especial_no_018-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 031/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA, SILAS DA SADIA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_de_urgencia_especial_no_019-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_de_urgencia_especial_no_019-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 032/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/requerimento_de_urgencia_especial_no_020-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/requerimento_de_urgencia_especial_no_020-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 034/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/requerimento_de_urgencia_especial_no_021-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/requerimento_de_urgencia_especial_no_021-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 030/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.”</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/requerimento_de_urgencia_especial_no_022-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/requerimento_de_urgencia_especial_no_022-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 021/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, MARLY PAVÃO, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1363/requerimento_de_urgencia_especial_no_023-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1363/requerimento_de_urgencia_especial_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 038/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1364/requerimento_de_urgencia_especial_no_024-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1364/requerimento_de_urgencia_especial_no_024-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 040/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1365/requerimento_de_urgencia_especial_no_025-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1365/requerimento_de_urgencia_especial_no_025-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 043/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1463/requerimento_de_urgencia_especial_no_026-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1463/requerimento_de_urgencia_especial_no_026-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V. ambos do Regimento Interno, a seguinte matéria: Projeto de Lei Complementar n° 004/2024, de autoria do Poder Executivo, que -dispõe sobre a autorização do Poder Executivo Municipal a doar imóvel na forma que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1464/requerimento_de_urgencia_especial_no_027-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1464/requerimento_de_urgencia_especial_no_027-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 045/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1465/requerimento_de_urgencia_especial_no_028-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1465/requerimento_de_urgencia_especial_no_028-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 046/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1466/requerimento_de_urgencia_especial_no_029-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1466/requerimento_de_urgencia_especial_no_029-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 047/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1488/requerimento_de_urgencia_especial_no_030-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1488/requerimento_de_urgencia_especial_no_030-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 053/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1489/requerimento_de_urgencia_especial_no_031-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1489/requerimento_de_urgencia_especial_no_031-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 054/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1490/requerimento_de_urgencia_especial_no_032-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1490/requerimento_de_urgencia_especial_no_032-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 055/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de créditos adicionais suplementares e especiais e dá outras providências.”</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1520/requerimento_de_urgencia_especial_no_033-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1520/requerimento_de_urgencia_especial_no_033-2024.pdf</t>
   </si>
   <si>
     <t>Seja  incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria:  Projeto de Lei n° 065/2024, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências."</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1548/requerimento_de_urgencia_especial_no_034-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1548/requerimento_de_urgencia_especial_no_034-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 067/2024, de autoria do Vereador Cidão Mineiro, que “dá denominação de “Dorvalino de Assis” à praça do bairro Jardim Santa Terezinha e dá outras providências.”</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1560/requerimento_de_urgencia_especial_no_035-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1560/requerimento_de_urgencia_especial_no_035-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 068/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.”</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1561/requerimento_de_urgencia_especial_no_036-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1561/requerimento_de_urgencia_especial_no_036-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 071/2024, de autoria do Poder Executivo, que “altera dispositivo da lei nº 2274 de 17 de dezembro de 2019.”</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1562/requerimento_de_urgencia_especial_no_037-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1562/requerimento_de_urgencia_especial_no_037-2024.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 074/2024, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.”</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CJLR - Comissão de Justiça Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/redacao_final_001_pl_004.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/redacao_final_001_pl_004.pdf</t>
   </si>
   <si>
     <t>Redação Final 001/2024_x000D_
   (PL 004/2024)</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1578/redacao_final_002_2024_pl_071.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1578/redacao_final_002_2024_pl_071.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 2274, de 17 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, LEANDRO MANCHA, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1136/requerimento_001_-_proc_007.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1136/requerimento_001_-_proc_007.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, o que segue: 1- Quando será adquirido o novo equipamento? 2 - Foi feito boletim de ocorrência para registrar o furto? 3 - Por que não há câmeras de monitoramento na da Unidade de Saúde da Família (USF) “Dr. Luiz Carlos Della Rovere”, sendo que esta medida poderia mitigar os furtos?</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1137/requerimento_002_-_proc_021.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1137/requerimento_002_-_proc_021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido enviar a esta Casa de Leis uma cópia das solicitações para a confecção dos carnês de IPTU, contendo as seguintes informações: data da solicitação, número de carnês impressos, nomes das empresas que concorreram para a confecção dos carnês e os respectivos valores desses atos.  REQUEREMOS ainda, que informe qual o setor responsável por escolher os funcionários para a entrega dos carnês, o método utilizado, o critério da escolha e os respectivos valores pagos individualmente. REQUEREMOS outrossim, que informe os nomes e cargos dos servidores municipais e o CPF dos que não são funcionários públicos, escolhidos para realizar a entrega dos referidos carnês. REQUEREMOS ainda, que seja informado os carnês de IPTU foram enviados para proprietários de outras cidades, se em tese, não houve pagamento do valor devido aos Correio</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_003_-_proc_031.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_003_-_proc_031.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, segue: 1- O que tem sido feito para amenizar e controlar essa situação crescente de pessoas em situação de rua? 2 - Foram realizados procedimentos de acolhimento e orientação a essa população? 3 - Foram realizadas entrevistas com estas pessoas e emitidos documentos para eles? 4- Houve um levantamento para precisar o número de pessoas nesta referida situação?</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_004_-_proc_008.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_004_-_proc_008.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, o que segue sobre a volta às aulas: 1 - Como está sendo realizada a manutenção predial das escolas e creches? 2 - Como está sendo realizada a manutenção nas caixas d’água das escolas e creches? Enviar laudo de limpeza destas caixas d’água.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_005_-_proc_068.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_005_-_proc_068.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente e informar a esta Casa de Leis qual a previsão de retorno das aulas na escola do bairro Jardim Primavera que estava em obras, para que os pais e responsáveis destes alunos tenham uma resposta acerca dos retornos às aulas</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>MAICON RIOS, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_006_-_proc_055.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_006_-_proc_055.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, quais as informações/fundamentação do real motivo para haver a possibilidade do aumento para R$ 200,00 (duzentos reais) no valor do transporte intermunicipal para estudantes de cursos profissionalizantes.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>MARLY PAVÃO, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_007_-_proc_064.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_007_-_proc_064.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, quais as providências estão sendo tomadas para o realocação dos alunos que estavam tendo aulas de capoeira na sala da antiga Estação Ferroviária, interditada pela Defesa Civil, visto que estão sendo prejudicados na demora para indicação de novo local para a prática dessa atividade</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_008_-_proc_1040-2023.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_008_-_proc_1040-2023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis, o que segue: 1 - Qual o motivo da empresa responsável pelo loteamento do bairro Jardim Irajá não instalar o alambrado delimitando as áreas de proteção ambiental tal como ocorreu em outros empreendimentos? 2 - Qual foi o acordo realizado para que não houvesse a instalação do referido alambrado</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1144/requerimento_009_-_proc_051.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1144/requerimento_009_-_proc_051.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente e informar a esta Casa de Leis qual é o andamento da instalação de iluminação no poste dentro do terreno vazio próximo à Casa da Juventude, localizada no bairro Jardim Luis Ometto.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_010_-_proc_101.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_010_-_proc_101.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor com a empresa responsável pelo loteamento do bairro Jardim Irajá, e informar a esta Casa de Leis qual será a solução para o tratamento de esgoto que fora instalado no referido bairro, visto que o esgoto está causando mau cheiro, o que causa transtorno aos munícipes daquele bairro.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_011_-_proc_124.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_011_-_proc_124.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, por que há demora na manutenção do parquinho localizado no bairro Jardim Luis Ometto, visto que as peças dos brinquedos foram retiradas para manutenção, e até o momento, não houve retorno das mesmas.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/requerimento_012_-_proc_127.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/requerimento_012_-_proc_127.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor compe-tente e informar a esta Casa de Leis o que segue: _x000D_
 1-	Como está o andamento da reforma/manutenção da ponte que interliga os bairros Jardim São José I e Jardim São José II;_x000D_
 2-	Quais foram as ações feitas pela Defesa Civil de Américo Brasiliense e pelos Departamentos de Planejamento e Obras, Urbamismo e Departamento de Água, Esgoto e Meio Ambiente – DAEMA para sanar o problema?_x000D_
 3-	Qual a data que os referidos Departamentos tomaram conhecimento da no-tícia do possível evento;</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_013_-_proc_128.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_013_-_proc_128.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor compe-tente e enviar a esta Casa de Leis o que segue:_x000D_
  _x000D_
 1-	Cópia dos contratos firmando entre a RM Ambiental e a Prefeitura mu-nicipal de Américo Brasiliense, desde o ano de 2022 até a presente data e que apresente todas as documentações e esclarecimentos relacionados;_x000D_
 2-	Relação dos funcionários e suas identificações ( CPF, cópia da carteira de Trabalho) contendo os dados do respectivo funcionário, informando data com início e fim do trabalho);_x000D_
 3-	 Relação dos funcionários, contendo os respectivos locais de trabalho, ou seja, qual Departamento e quais as funções que desempenhavam nesses departamentos? _x000D_
 4-	Apresentação de cópia da Carteira Nacional de Habilitação - CNH dos funcionários que utilizavam veículos oficiais tais como: carros e  tratores; _x000D_
 5-	Solicitar a Empresa RM Ambiental, que apresente notas fiscais dos EPI´s, distribu</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/requerimento_014_-_proc_138.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/requerimento_014_-_proc_138.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor compe-tente e enviar a esta Casa de Leis, cópia da ATA da discussão do Projeto Equotera-pia._x000D_
 REQUEIRO ainda, informar se o projeto foi enviado a todos os conselheiros para análise da discussão. Em caso positivo, enviar os comprovantes de entrega</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/requerimento_015_-_proc_148.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/requerimento_015_-_proc_148.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor compe-tente e informar a esta Casa de Leis o que segue:_x000D_
 1.	Relação dos pagamentos efetuados pelos estudantes à Viação Paraty que não foram apresentados durante  a reunião._x000D_
 2.	Relação de valores pagos pela Prefeitura Municpal de Américo Brasili-ense à Viação Paraty  no ano de 2023, bem como a lista de pagamentos dos estudantes diretamente à empresa;_x000D_
 3.	Informar qual o método de controle dos estudantes nos ônibus, conside-rando a falta de detalhamento dos valores repassados pela Viação Pa-raty, conforme discutido na reunião que houve com o Poder Legislati-vo;_x000D_
 4.	Enviar ainda, as informações referentes às rotas dos ônibus intermuni-cipais._x000D_
 5.	Informar se há dívida entre a Prefeitura Municpal e a empresa Viação Paraty, e se realmente há a possibilidade de a empresa interromper os serviços devido à falta de pagamentos;_x000D_
 6.	 Informar se</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/requerimento_016_-_proc_149.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/requerimento_016_-_proc_149.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Mu-nicipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue:_x000D_
 1.	Qual o departamento municipal responsável por administrar o local?_x000D_
 2.	Haverá a instalação de banheiros, latões de lixo e ainda, implementação de atrações musicais para valorização das feiras?_x000D_
 3.	Houve acolhimento das pessoas com problemas sociais e para entender suas necessidades e oferecer serviços ou assistência?_x000D_
 4.	Quais medidas foram tomadas para a resolução dos problemas discuti-dos na reunião que ocorreu há 2 (dois) anos atrás?</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_017_-_proc_108.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_017_-_proc_108.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência entrar em entendimento com a Diretora de Educação, Profª. ELIZANDRA MARQUES DE ASSUMPÇÃO, no sentido de in-formar a esta Casa de Leis o que segue: _x000D_
 _x000D_
 1-	Quantas refeições foram servidas a título de merenda escolar, no período das férias, destacando as unidades beneficiadas e a forma utilizada para essa distribuição, por exemplo: marmitex ou refeição no local;_x000D_
 2-	Qual o número de refeições servidas em cada uma dessas unidades esco-lares?_x000D_
 3-	Qual o preço de cada unidade da refeição que foi servida no período des-sas férias escolares, ou seja, dezembro/2023 à janeiro/2024;_x000D_
 4-	Quantas refeições não foram entregues, apesar de produzidas e cobradas dos cofres públicos, em cada uma das unidades escolares beneficiadas, em face do não comparecimento dos alunos na busca dessas refeições? _x000D_
 5-	Qual o cardápio semanal dessas refeições que foram servidas?</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>SILAS DA SADIA, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_018_-_proc_140.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_018_-_proc_140.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis como está a situação da manutenção nos passeios e praças do nosso Município, visto que nestes locais, há a presença de mato alto e de bancos e brinquedos quebrados.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/requerimento_019_-_proc_141.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/requerimento_019_-_proc_141.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor compe-tente e informar a esta Casa de Leis o que segue:_x000D_
 _x000D_
 1.	Como está sendo realizada  a manutenção dos equipamentos dos pos-tos de saúde? _x000D_
 2.	Está havendo a troca por novos equipamentos, tais como: macas, me-sas, cadeiras e armários?</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/requerimento_020_-_proc_028.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/requerimento_020_-_proc_028.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis quando haverá a conclusão do calçamento nas seguintes vias do bairro Jardim Luís Ometto: _x000D_
 _x000D_
 1-	Continuidade da rua Luiza Delfino da Silva; e_x000D_
 _x000D_
 2-	Rua Maria Madalena de Godoi dos Anjos.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, CIDÃO MINEIRO, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/requerimento_021_-_proc_175.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/requerimento_021_-_proc_175.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue:_x000D_
 Qual o motivo da não contratação, até o momento, de profissionais técnicos para executar as necessárias manutenções nos equipamentos avariados, equipamentos estes alocados em diversos consultórios odontológicos da rede municipal?_x000D_
 Qual o prazo previsto para a referida contratação e a devida execução dos serviços de manutenção citados acima?_x000D_
 Qual o prazo previsto para a normalização do atendimento odontológico na rede pública municipal de saúde de Américo Brasiliense, com todos os consultórios em pleno funcionamento?</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_022_-_proc_154.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_022_-_proc_154.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis, qual a previsão de instalação dos braços de luz, nos postes das ruas recentemente asfaltadas do bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_023_-_proc_168.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_023_-_proc_168.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de enviar a esta Casa de Leis  “relação da ordem cronológica de apresentação dos precatórios”, datada de início desta Administração até o último nome dos beneficiários, credor dos PRECATÓRIOS, que foram pagos ou que serão pagos, contendo: 1 - Número do Processo; 2 - Nomes, CPF, Empresa e/ou CNPJ; 3 - Valores já pagos e os que serão pagos (detalhar caso a caso); 4 - Data em que os pagamentos foram realizados (detalhar caso a caso); 5 - Informar se ocorreu algum tipo de parcelamento nesses casos; 6 - Informar dados bancários dos depósitos ou qualquer outra forma de pagamento feitos aos beneficiados que foram pagos, detalhando caso a caso; 7 - Nomes e nº. da OAB dos advogados (as) dos beneficiados (detalhar caso a caso); 8-Nome ou nº. da OAB dos servidores públicos, que fizeram a DEFESA da Prefeitura Municipal, junto a</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_024_-_proc_191.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_024_-_proc_191.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis qual a providência adotada a respeito dos atos obscenos que ocorreram, no dia 25 de fevereiro (domingo),  durante a feira livre que se realiza na “Praça do Coreto”, informando inclusive se houve apontamento por parte do Departamento de Desenvolvimento Econômico através do sistema 1doc.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1191/requerimento_025_-_proc_171.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1191/requerimento_025_-_proc_171.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente e  informar a esta Casa de Leis qual o motivo de não convidar os vereadores para a última reunião que ocorreu no Departamento de Educação referente ao transporte universitário municipal</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/requerimento_026_-_proc_209.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/requerimento_026_-_proc_209.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis o que segue:  1 - Quais são os procedimentos de limpeza da área verde do bairro Jardim Irajá? 2 - A Vigilância Sanitária tem conhecimento que está sendo utilizado veneno ao invés de roçagem? 3 - Se há conhecimento, qual será o procedimento a se fazer para que haja roçagem ao invés de utilização de veneno?</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1213/requerimento_027_-_proc_226.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1213/requerimento_027_-_proc_226.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis qual o motivo da empresa Viação Paraty não dispor de monitores próprios para acompanhamento dos alunos que utilizam o transporte escolar municipal, sendo necessário que o monitoramento dos estudantes seja realizado por servidores municipais</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/requerimento_028_-_proc_232.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/requerimento_028_-_proc_232.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com Departamento de Água, Esgoto e Meio Ambiente - DAEMA e informar a esta Casa de Leis se há conhecimento de que as caixinhas de hidrômetros de água são vendidas em lojas específicas do Município. Em caso afirmativo, informar qual o motivo dos demais comerciantes do Município não terem a liberdade de comercializar estas caixinhas.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/requerimento_029_-_proc_249.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/requerimento_029_-_proc_249.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de enviar à esta Casa de Leis cópia da decisão/notificação que interditou o prédio da antiga estação ferroviária de Américo Brasiliense; REQUEIRO outrossim, que seja informado quais providências estão sendo adotadas pela Administração Municipal visando sanar os problemas que motivaram a interdição do referido próprio público, para que posteriormente tenha seu uso restabelecido ao interesse da comunidade local</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/requerimento_030_-_proc_250.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/requerimento_030_-_proc_250.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis relatório constando todas as supressões de árvores, em áreas públicas - inclusive canteiros - autorizadas pelo setor municipal de meio ambiente no período de 2023 até a presente data, bem como enviar cópias dos respectivos laudos que justifiquem a necessidade das respectivas supressões. REQUEIRO outrossim, que seja informado se há algum plano de replantio visando as substituições das árvores suprimidas</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/requerimento_031_-_proc_244.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/requerimento_031_-_proc_244.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis por qual razão até a presente data não houve o reajuste anual do vale alimentação dos servidores municipais do Poder Executivo</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/requerimento_032_-_proc_246.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/requerimento_032_-_proc_246.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis quando serão retomadas as obras de construção do pavilhão para fins comerciais que está sendo construído defronte da estação de trem no prolongamento da rua Ribeiro de Barros</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/requerimento_033_-_proc_245.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/requerimento_033_-_proc_245.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis por qual razão até a presente data, as pessoas que necessitam realizar exames laboratoriais não estão conseguindo realizá-los, em face da falta de autorização do Departamento de Saúde do Município para que o laboratório faça os tão necessários e vitais procedimentos prescritos por médicos.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>DEGA DA PADARIA, BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/requerimento_034_-_proc_254.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/requerimento_034_-_proc_254.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com empresa responsável pela obra da ponte localizada na Alameda Aldo Lupo e informar a esta Casa de Leis por qual motivo houve o deslocamento do asfalto na cabeceira da referida ponte, e ainda que a empresa envie um laudo do local, visando evitar piores complicações na ocorrência das fortes chuvas. Requeiro ainda, verificar se há possibilidade de nivelar a depressão causada no asfalto da cabeceira da referida ponte.  Requeiro outrossim, informar de quem é a responsabilidade em refazer a rede de esgoto do referido local: empresa responsável pela obra ou Município. Informando ainda quando ocorrerá a manutenção da mencionada rede de esgoto.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_035_-_proc_276.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_035_-_proc_276.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento o com setor competente no sentido de informar a esta Casa de Leis o que segue: 1 - Qual a carga horária dos Diretores e Chefes dos Departamentos Municipais; 2 - Qual o horário de funcionamento de cada Departamento Municipal; 3 - Informar se os ocupantes de cargos de direção e chefia, ou ainda, os demais cargos, estão trabalhando em “Home-Office”. 4 - Caso estejam, informar quais são os cargos que trabalham em “Home-Office” e o motivo para essa modalidade de trabalho; 5- Identificação dos funcionários que estejam em “Home-Office”; 6 - Informar o ato administrativo que autoriza o trabalho destes servidores em “Home-Office”; 7 - E informar quem autorizou o trabalho em “Home-Office”.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_036_-_proc_275.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_036_-_proc_275.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis o que segue: 1- Apresentar a modalidade na qual se deu a disputa para o serviço de homem hora; 2 - Informar qual a empresa ganhadora e suas concorrentes, com as devidas identificações: (nomes das empresas, CNPJ, endereço, valores informados e quadro societário), apresentando cópias protocoladas; 3 - Informar os valores pagos individualmente pelos serviços e a quantidade de horas utilizadas para fazer os serviços, informando ainda, os valores totais, ano a ano, desde o início dos contratos feitos com a Prefeitura até o presente momento; 4 - Informar a identificação do funcionário que atestou os serviços; 5 - Apresentar notas fiscais dos itens que foram comprados pela empresa e pagos pela Prefeitura; 6- Informar em quais locais foram feitos os serviços e seus respectivos Departamentos; e 7</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_037_-_proc_277.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_037_-_proc_277.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de informar a esta Casa de Leis informar a esta Casa de Leis qual o motivo de até o presente momento, o terreno não ter sido adequado, e se existe algum projeto paisagístico para o local. REQUEIRO ainda, que sejam enviadas informações a respeito dos altos taludes das laterais da quadra poliesportiva, visto que da forma em que se encontram, colocam em risco a vida, principalmente das crianças e das pessoas que circulam pelo local. Requeiro outrossim, informações sobre o motivo de até o presente momento não ter sido implantado um protetor ou gradil nas calçadas laterais da quadra poliesportiva do bairro Antônio Pavan.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_038_-_proc_290.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_038_-_proc_290.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis quando será providenciada a limpeza e remoção de lixo acumulado na parte de trás da rua Alfonso Nigro, visto que há perigo de aparecer animais peçonhentos como exemplo, o escorpião.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_039_-_proc_321.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_039_-_proc_321.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de enviar a esta Casa de Leis informações atualizadas acerca da obra de construção da Casa da Juventude, no bairro Luis Ometto, informando o motivo da paralisação da referida obra, quais providências estão sendo tomadas visando a retomada da mesma e se há previsão para essa retomada. REQUEIRO outrossim, informar quais providências serão tomadas acerca do fechamento do referido canteiro de obras, visando impossibilitar o acesso ao mesmo, uma vez que o local tem sido alvo de invasão gerando inúmeros transtornos aos moradores do entorno.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_040_-_proc_323.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_040_-_proc_323.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis quais os motivos para as inúmeras falhas no serviço de coleta de lixo domiciliar no município de Américo Brasiliense, ocorridas a partir do dia 23 de abril do corrente ano. REQUEIRO outrossim, que seja enviada cópia do contrato vigente com a empresa responsável pelo serviço de coleta do lixo domiciliar bem como seja informado quais providências foram tomadas em face das reiteradas falhas na prestação do serviço.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_041_-_proc_325.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_041_-_proc_325.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência informar a esta Casa de Leis por qual motivo não foram remetidos os pareceres técnicos referentes à supressão de exemplares arbóreos que estavam nas seguintes localidades: Praça da Amizade, localizada no bairro Jardim Vista Alegre; Praça “Paulo Franciscatto”, localizada no bairro Jardim Primaveras e Canteiro central da rua Manoel José Pires.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_042_-_proc_332.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_042_-_proc_332.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue acerca dos precatórios de nº 0045842-58.2023.5.15.0000, 0045843-43.2023.5.15.0000 e 0045844-28.2023.5.15.0000; 1 - Quais os nomes dos credores e os respectivos valores a serem pagos individualmente? 2 - Qual motivo, “causa”, (informar individualmente), que resultou o pagamento desses Precatórios? 3 - Quem foi o advogado ou advogados e quem indicou os responsáveis pela defesa do Município de Américo Brasiliense, nesses três casos informados acima de altíssimos valores? 4 - Como se deu a defesa nesses casos? Apresentar cópias dos processos. 5 - Qual a data prevista para o pagamento dos referidos precatórios? 6 - O Sr. Prefeito, tomou ciência referente a esses processos e valores e a quem se destina em que data, apresentar documento oficial? 7 - Houve processo administrativo para</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/requerimento_043_-_proc_311.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/requerimento_043_-_proc_311.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis quando será atendida a Indicação nº 028, que solicitava a roçagem do mato dentro do Cemitério Municipal.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/requerimento_044_-_proc_324.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/requerimento_044_-_proc_324.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis qual é o padrão das novas lombadas, visto que há relatos de que o escapamento dos carros colide nelas.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_045_-_proc_337.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_045_-_proc_337.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no intuito de enviar a esta Casa de Leis um relatório das emendas impositivas dos senhores vereadores, enviadas ao Poder Executivo nos anos de 2022 e 2023, bem como informar quais as emendas que foram efetivamente atendidas, e em caso de haver emendas não atendidas, justificar o embasamento legal para a recusa do Poder Executivo.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/requerimento_046_-_proc_331.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/requerimento_046_-_proc_331.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à CETESB visando a apuração da poluição ambiental que está havendo no Loteamento “Antônio Pavan”, em face do forte odor de esgoto, advindo do loteamento próximo denominado “Jardim Irajá” que possui uma estação de tratamento própria para tratamento e esgoto.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_047_-_proc_335.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_047_-_proc_335.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o departamento de Promoção Social e informar a esta Casa de Leis o relatório da relação individual de todos os moradores de rua da nossa cidade, que se encontram tanto nas praças quanto nas vias públicas do nosso Município.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_048_-_proc_352.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_048_-_proc_352.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido de enviar a esta Casa de Leis informações atualizadas acerca das condições estruturais do reservatório d'água central, situado à Rua Manoel José Pires. REQUEIRO outrossim, informar a data do último laudo realizado em que se atestam as reais condições do referido reservatório, bem como enviar cópia do mesmo. APROVADO.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_049_-_proc_333.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_049_-_proc_333.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis o que segue acerca da locação do imóvel situado à rua Manoel Borba, nº 251, no bairro Jardim Américo: 1- O aluguel foi realizado através de imobiliária? Em caso afirmativo, informar o nome da imobiliária. 2 - Qual a finalidade da referida locação? 3 - Enviar cópia de todo o processo de locação do imóvel mencionado. APROVADO.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_050_-_proc_334.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_050_-_proc_334.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência e informar a esta Casa de Leis o que segue acerca do barracão do Japonês, localizado na av. Miguel Lourenzo: 1- Quem é o proprietário do barracão? 2- Por qual motivo o barracão foi demolido? 3- Por qual razão as máquinas da Prefeitura Municipal estavam no local? 4- Foram funcionários da Prefeitura Municipal que demoliram o referido barracão? 5- Onde foram descartados os entulhos desta demolição? 6- Quando serão retirados os restos de entulhos que ainda não foram descartados? 7- Quem será o responsável pelo descarte, a Prefeitura Municipal ou o proprietário do barracão? APROVADO</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/requerimento_051_-_proc_414.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/requerimento_051_-_proc_414.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o Departamento Municipal de Educação e informar o que segue: 1 . Qual a previsão para conclusão dos serviços de reparo na rede de energia elétrica da Escola Municipal de Ensino Fundamental "Professor Virgílio Gomes", visando sanar os problemas recentemente apresentados em parte do prédio da referida unidade escola. 2. Se há algum estudo visando ampliar a largura do portão de entrada e saída de alunos do Fundamental I, sendo essa uma reivindicação de pais de alunos da EMEF mencionada acima.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/requerimento_052_-_proc_419.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/requerimento_052_-_proc_419.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente no sentido informar a esta Casa de Leis o que segue acerca do incêndio que ocorreu na Escola Municipal de Ensino Fundamental - EMEF “Dona Lúcia Mariana România”: 1-Qual foi a falha que a perícia apontou? 2-Foi realizada a manutenção? 3-Foram trocados os vidros? Em caso negativo, informar o motivo.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_053_-_proc_421.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_053_-_proc_421.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência e informar a esta Casa de Leis, se haverá a realização da Copa Américo esse ano. Em caso afirmativo, informar qual a programação.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_055_-_proc_417.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_055_-_proc_417.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, satisfeitas as formalidades regimentais, seja oficiado ao Exmo. Sr. Luiz Carlos Motta, Digníssimo Deputado Federal, postulando desta insigne autoridade, interceder par agilizar o julgamento definitivo da ADIN 4223.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_056_-_proc_418.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_056_-_proc_418.pdf</t>
   </si>
   <si>
     <t>Satisfeitas as formalidades regimentais, seja oficiado ao Exmo. Sr. Marcos Ponte, Digníssimo Senador, postulando desta insigne autoridade interceder par agilizar o julgamento definitivo da ADIN 4223.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_057_-_proc_413.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_057_-_proc_413.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência e informar a esta Casa de Leis se já foram consertadas as portas dos banheiros da Escola Municipal de Ensino Fundamental - EMEF “Doutor João Batista Pereira de Almeida”, visto que estavam quebradas.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_058_-_proc_476.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_058_-_proc_476.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, por qual razão fora renovado o contrato firmado entre a Prefeitura Municipal e a empresa RM Ambiental, visto que há informações e indícios de que a empresa não realizou alguns depósitos de FGTS conforme obrigatoriedade das leis trabalhistas.  REQUEIRO outrossim, que seja encaminhada cópia deste Requerimento, ao Ministério Público do Trabalho – MPT para adoção das medidas cabíveis. APROVADO.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_059_-_proc_434.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_059_-_proc_434.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente e enviar a esta Casa de Leis, a relação de todas as Emendas Impositivas destinadas por este vereador e ainda não executadas, sendo elas discriminadas em numeração, objeto e data de destinação. _x000D_
 APROVADO.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/requerimento_060_-_proc_433.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/requerimento_060_-_proc_433.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência e enviar a esta Casa de Leis, cópia do memorando nº 5587, do processo licitatório nº 219/2023, CV 11, referente ao passeio público Hospital “Dr. José Nigro Neto”.  APROVADO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/requerimento_061_-_proc_519.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/requerimento_061_-_proc_519.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: 1 - A Prefeitura passará a máquina novamente ao lado da linha do trem? 2 - Qual o projeto para o calçamento na área paralela à linha férrea? 3 - Serão replantadas as árvores que foram retiradas da área paralela à linha férrea? 4 - Tem autorização da Rumo e da ART, para a execução deste trabalho? 5 - E em frente do CER “Carolina Ometto Pavan”, irão fazer o mesmo que na área paralela à linha férrea?  APROVADO.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/requerimento_062_-_proc_511.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/requerimento_062_-_proc_511.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente e entrar em entendimento com ao Procuradoria Jurídica do Município, por intermédio do Procurador-Geral, Dr. Caio Pereira da Costa Neves, no sentido de enviar a esta Casa de Leis, as informações que seguem: 1 - Qual a justificativa para exclusão das funcionárias: APARECIDA DE FÁTIMA LONGO, MARIA CRISTINA DOS SANTOS e SILVIA PERPÉTUA MUNIZ PEREIRA, do rateio do repasse que é feito pelo Governo Federal para os servidores que exercem a função de agentes de controle de endemias, lotadas no Departamento de Zoonoses do Município, vez que as mesmas se encontram qualificadas nessa função do CNESS, inclusive recebendo a gratificação de insalubridade devida aos demais servidores do departamento; 2-Por qual razão foi realizado um acordo com os agentes de controle de endemias do Departamento de Zoonoses para que devolvessem a quantia de R$</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/requerimento_063_-_proc_276.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/requerimento_063_-_proc_276.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o Departamento Municipal de Planejamento e Obras e enviar à esta Casa de Leis informações atualizadas acerca do processo que visa a efetiva abertura de nova passagem em nível com a via férrea no trecho ferroviário localizado no perímetro urbano de Américo Brasiliense, mais precisamente objetivando interligar o bairro Luis Ometto à Estrada Municipal AMB-060 (acesso ao bairro Jardim Planalto), informando qual o atual estágio do referido processo. APROVADO.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_064_-_proc_451.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_064_-_proc_451.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente e entrar em entendimento com o setor competente e informar acerca da possibilidade e, em caso positivo, em qual prazo poderia executar serviços de recapeamento asfáltico no trecho inicial da Rua José Lucci em confluência com a Avenida Carlos Lima, no bairro Nova Vila Cerqueira, uma vez que tal demanda já fora abordada nas Indicações nº 045/2022 e 023/2023. APROVADO.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/requerimento_066_-_proc_542.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/requerimento_066_-_proc_542.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente e entrar em entendimento com o setor competente e  informar a esta Casa de Leis quais providências serão tomadas para o tratamento de esgoto que fora instalado no bairro Jardim Irajá, visto que o mau cheiro do esgoto adentra as residências e traz transtorno aos moradores, e ainda há eliminação de espuma que sai de dentro do reservatório.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_067_-_proc_551.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_067_-_proc_551.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com setor competente e e informar a esta Casa de Leis quais providências serão tomadas para melhorar a iluminação pública na entrada do bairro Jardim Luis Ometto, mais precisamente na confluência com a Alameda Aldo Lupo, visto que a ausência de iluminação adequada, está tornando o local perigoso, e que inclusive, já houve acidente recentemente. APROVADO.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1503/requerimento__068_-_proc_638.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1503/requerimento__068_-_proc_638.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Empresa Rumo, que recentemente houve manutenção na linha férrea, mas que os dormentes de madeira continuaram na beira da linha férrea, o que ocasionou inclusive um início de incêndio próximo ao bairro Jardim Irajá; solicito da mesma as informações: 1- Por qual motivo ainda não foram retirados os dormentes que foram substituídos por conta da manutenção na linha férrea? 2- Quando serão retirados e qual será a destinação? 3- Informar se foram doados à Prefeitura Municipal de Américo Brasiliense; e 4- Se acaso ainda for ser doados, informar quando dar-se-á esta doação e onde serão armazenados. REQUEIRO outrossim, que está insigne empresa informe a possibilidade de realizar o conserto das passarelas que foram quebradas próximo à Estação de Trem no nosso Município.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1504/requerimento_069_-_proc_654.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1504/requerimento_069_-_proc_654.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Concessionária ViaPaulista Arteris, solicitando que no trecho do perímetro urbano de nosso Município, sinalize com mais placas indicativas de trânsito a entrada e saída de veículos do bairro Maria Luiza, pois principalmente a saída por falta de uma sinalização com mais placas indicativas e de proibição de mão de direção, dá vazão à entrada de motorista a contramão de direção com graves risco de acidentes.    REQUEIRO outrossim, que ainda volte a construir lombadas ou lombo-faixas a cada 50 (cinquenta) metros, nesse trecho de modo a permitir que a travessia de pedestres seja feita com menos risco de atropelamento, principalmente dos moradores do bairro Maria Luiza, visto que o semáforo colocado não está permitindo a travessia dos mesmos com segurança.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>MARLY PAVÃO, CIDÃO MINEIRO, DIEGO VIVEIROS, ROBERTO DA ANCHIETA, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento__070_-_proc_653.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento__070_-_proc_653.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com a empresa terceirizada RM Ambiental, responsável pela limpeza pública do Município e enviar a esta Casa de Leis a relação dos empregados que se encontram registrados para prestarem serviços por intermédio das mesmas, bem como as fichas de registro de todos eles, e ainda as guias de recolhimento dos encargos sociais, como INSS, FGTS e PIS.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1527/requerimento_071_-_proc_761.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1527/requerimento_071_-_proc_761.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis, o que segue quanto ao aparelho de audiometria do Centro de Reabilitação: Quanto foi pago pela calibração? Por qual razão o aparelho não está funcionando? Há quanto tempo o aparelho está parado? e; O que falta para fazê-lo funcionar?</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1528/requerimento_072_-_proc_759.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1528/requerimento_072_-_proc_759.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis quais serão as providências adotadas a respeito das irregularidades no forro de gesso que caiu recentemente no Velório Municipal?</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_073_-_proc_764.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_073_-_proc_764.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente informar a esta Casa de Leis o que segue: Qual a resposta obtida da empresa terceirizada para intervir junto à CETESB, visando a liberação da obra de construção da ponte que interligará a avenida Isac Azevedo com a Rua Boa Esperança do Sul; Há ainda, o projeto para construção desta ponte? A verba para construção da ponte está com a Prefeitura Municipal? Em caso afirmativo, para onde a verba foi destinada, visto que não houve a construção da ponte?</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1541/requerimento_074_-_proc_755.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1541/requerimento_074_-_proc_755.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência informar a esta Casa de Leis qual o motivo da não realização do CIEMFAB no corrente ano.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BAHIA DO CORTE, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1542/requerimento_075_-_proc_781.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1542/requerimento_075_-_proc_781.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: 1- Há algum estudo atual acerca das condições estruturais da ponte da Avenida Amábile Mariane Furlan que interliga os bairros Jardim São José I e Jardim São José II? E; 2- Já foi elaborado projeto técnico visando pleitear recursos intergovernamentais para a execução da obra de recuperação da travessia acima mencionada? Em caso afirmativo, enviar cópia do referido projeto. Em caso negativo, informar o motivo da não elaboração do mesmo até o momento.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1543/requerimento_076_-_proc_790.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1543/requerimento_076_-_proc_790.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência informar a esta Casa de Leis, o que segue: 1- Quantos Pacientes conseguiram realizar a cirurgia de catarata no corrente ano? (Indicando os nomes e locais onde foram realizadas as cirurgias); 2- Quantos pacientes estão à espera da realização da cirurgia de catarata? (indicando nomes e data de nascimento); e 3- Como é feito o encaminhamento dos pacientes? De forma mensal, bimestral ou de outra forma? Especificar.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1544/requerimento_077_-_proc_796.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1544/requerimento_077_-_proc_796.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência informar a esta Casa de Leis quando serão realizados os serviços de iluminação, calçamento, poda de árvores e ainda, de erguer a copa das árvores, na rua Luzia Delfino da Silva, no trecho que compreende o Posto da Sadia até a casa de matéria de construção.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1552/requerimento_078_-_proc_802.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1552/requerimento_078_-_proc_802.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis, todos os servidores designados para atuar como fiscais e gestores de contrato referentes aos contratos de homem/hora da Prefeitura Municipal de Américo Brasiliense.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1553/requerimento_079_-_proc_835.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1553/requerimento_079_-_proc_835.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis por qual razão não fora construída lombada na rua Pedro Faiz, na altura do nº 141, localizada no bairro Residencial Aliança, visto a alta velocidade que os veículos trafegam no local.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1567/requerimento_080_-_proc_590.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1567/requerimento_080_-_proc_590.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor DIRCEU BRÁS PANO, Digníssimo Prefeito Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente no intuito de enviar a esta Casa de Leis uma cópia do contrato com a empresa que faz a coleta de resíduos médico-hospitalares, e ainda informar o que segue: 1.  Os pagamentos estão atrasados, e em caso positivo, desde quando?  2. Quais os dias que essa coleta deve ser feita em nosso Município?</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_001_-_proc_030.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_001_-_proc_030.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza da galeria pluvial situada na rua 10, mais precisamente na altura do nº 11, localizada no bairro Antônio Pavan.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_002_-_proc_034.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_002_-_proc_034.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza de mato na Alameda Mário Cavalari, localizada no bairro Jardim Santa Terezinha</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1131/indicacao_003_-_proc_097.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1131/indicacao_003_-_proc_097.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a manutenção na iluminação pública na praça do bairro Antônio Pavan e na praça do bairro Jardim Planalto, tendo em vista que poderia ter ocorrido furto de fiação e/ou problemas de manutenção nos referidos espaços públicos.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1132/indicacao_004_-_proc_066.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1132/indicacao_004_-_proc_066.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a manutenção na iluminação do Ginásio de Esportes “Novênio Pavan Filho”.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1133/indicacao_005_-_proc_067.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1133/indicacao_005_-_proc_067.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a manutenção na quadra de areia do Ginásio de Esportes “Novênio Pavan Filho”.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_006_-_proc_069.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_006_-_proc_069.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de providenciar instalação de ventiladores dentro do Ginásio de Esportes “Novênio Pavan Filho”, para o conforto dos espectadores que assistem das arquibancadas.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao_007_-_proc_070.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao_007_-_proc_070.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de verificar a possibilidade de liberar a passagem de tráfego na rua Ribeiro de Barros, mais precisamente em frente à Estação de Trem, onde está sendo realizada a obra.  INDICO ainda, que seja realizado o fechamento das valetas que estão abertas e que seja instalada placa com indicação de altura máxima permitida para alertar os caminhões que trafegam pelo local.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_008_-_proc_125.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_008_-_proc_125.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza na área do recinto</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1165/indicacao_009_-_proc_126.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1165/indicacao_009_-_proc_126.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza da rua 02, do bairro Jardim Luis Ometto, próximo de onde se localiza o ponto de ônibus.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1166/indicacao_010_-_proc_131.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1166/indicacao_010_-_proc_131.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de tapar os buracos feitos pelo Departamento de Água, Esgoto e Meio Ambiente - DAEMA na avenida Júlio Correia de Arruda</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1167/indicacao_011_-_proc_107.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1167/indicacao_011_-_proc_107.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de capinação e limpeza da Praça Pública do bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_012-_proc_119.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_012-_proc_119.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada), na avenida João Joaquim, mais precisamente na altura do nº 612, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_013_-_proc_136.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_013_-_proc_136.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de aumentar o número de caçambas de lixo disponíveis nas ruas Francisco Martiniano de Oliveira e na Alameda Aldo Lupo, visto que a quantidade disponível não está sendo suficiente para armazenar os lixos depositados diariamente.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_014_-_proc_159.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_014_-_proc_159.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza das calçadas públicas do bairro Residencial Aliança.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_015_-_proc_152.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_015_-_proc_152.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a pintura da faixa de pedestres na rua Manoel Borba, mais precisamente na altura do nº 687 (Vô Filmes), devido ao aumento de tráfego nesta via</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_016_-_proc_158.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_016_-_proc_158.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a troca das cadeiras que se localizam na área externa da Unidade Hospitalar “Dr. José Nigro Neto”, visto que as mesmas estão danificadas. INDICAMOS ainda, que seja realizada manutenção da tela de rede de esgoto e encanamento exposto em frente à referida Unidade Hospitalar.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_017_-_proc_166.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_017_-_proc_166.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implementar iluminação na passarela que liga o bairro Jardim Santa Terezinha à baixada da Sadia e, se possível, criar um método de segurança no local.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_018_-_proc_170.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_018_-_proc_170.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar a limpeza, bem como, implementar iluminação na avenida Sumaré do nosso Município, o mais breve possível.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_019_-_proc_172.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_019_-_proc_172.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar a limpeza de mato no final da avenida José Zilioli, localizada no bairro Nova Vila Cerqueira, mais precisamente na lateral do prédio da Vigilância Sanitária. Indicamos ainda, que seja realizada a limpeza do mato no terreno situado ao lado do Cemitério Municipal, bem como de todo o entorno do Cemitério.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_020_-_proc_207.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_020_-_proc_207.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar limpeza pública próximo à linha férrea, mais precisamente no trecho localizado no bairro Jardim Saci.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/indicacao_021_-_proc_206.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/indicacao_021_-_proc_206.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar manutenção ou troca dos ventiladores da Escola Municipal de Ensino Fundamental “Atemaro Rodrigues De Souza”, o mais breve possível.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/indicacao_022_-_proc_208.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/indicacao_022_-_proc_208.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na avenida Sumaré, localizada no Distrito Industrial</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/indicacao_023_-_proc_205.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/indicacao_023_-_proc_205.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar manutenção na iluminação na rua Toledo Pizza (na direção aos predinhos da CDHU), visto que as luzes dos postes estão apagadas.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_024_-_proc_239.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_024_-_proc_239.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na rua Caetano Treve, mais precisamente na altura do nº1448, localizada no bairro Jardim Paraíso</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_025_-_proc_150.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_025_-_proc_150.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de promover a inclusão nas escolas através de conscientização a respeito do autismo com a distribuição da Cartilha “Sou diferente e daí? Tem lugar aí pra mim?”, esclarecendo de forma simples e acessível o que é o autismo para estudantes, professores e toda a comunidade escolar.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_026_-_proc_264.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_026_-_proc_264.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar limpeza e operação tapa-buracos nas áreas onde são realizadas as aulas práticas do Detran, no bairro Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_027_-_proc_267.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_027_-_proc_267.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza de mato na entrada do bairro Jardim Luis Ometto.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_028_-_proc_274.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_028_-_proc_274.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a roçagem do mato dentro do Cemitério Municipal.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_029_-_proc_289.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_029_-_proc_289.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de providenciar a limpeza na rua Amábile Mariani Furlan, que faz ligação ao bairro Jardim São José II, visto que há alagamento do local quando da ocorrência de chuvas, dificultando inclusive a passagem de pedestres.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_030_-_proc_278.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_030_-_proc_278.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza da avenida Sumaré, situada no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/indicacao_031_-_proc_306.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/indicacao_031_-_proc_306.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de providenciar a construção de uma canaleta na confluência da rua Afonso Nigro com a Avenida Antônio Gouvea, situada no bairro Jardim São José.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacao_032_-_proc_310.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacao_032_-_proc_310.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no implantar um redutor de velocidade (lombada) na rua Toledo Pizza, mais precisamente na altura do nº 90. INDICO ainda, que seja realizada a pintura de solo no bairro Residencial Aliança, pois já houve acidente por falta de sinalização.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacao_034_-_proc_305.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacao_034_-_proc_305.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de verificar as marcas de infiltração existentes na rua João Pavão, situada no bairro Jardim São José II.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_035_-_proc_320.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_035_-_proc_320.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na avenida Descalvado, situada no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_036_-_proc_370.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_036_-_proc_370.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar limpeza de galhos/entulhos no espaço existente entre o Recinto de Eventos “Basílio Quadrado” e a rua 03, situada no bairro Jardim Luis Ometto.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/indicacao_037_-_proc_367.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/indicacao_037_-_proc_367.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar limpeza e operação tapa-buracos na rua Maria Mendes, mais precisamente em frente à Clínica São Francisco.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/indicacao_038_-_proc_383.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/indicacao_038_-_proc_383.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de enviar a esta Casa de Leis, projeto de lei visando subvenção à Comunidade Terapêutica Liberdade AD.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_039_-_proc_411.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_039_-_proc_411.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de de implantar redutor de velocidade (lombada) na avenida João Joaquim, localizada no bairro Jardim Santa Terezinha, mais precisamente na altura do nº 700.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/indicacao_040_-_proc_472.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/indicacao_040_-_proc_472.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na rua Bem-Te-Vi, localizada no bairro Jardim Saci.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/indicacao_041_-_proc_467.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/indicacao_041_-_proc_467.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada) nas seguintes vias do bairro Residencial Aliança: Avenida Cristina Quadrado Della Rovere, mais precisamente na altura do nº 191 e Avenida Erenita Gonçalves de Azevedo, mais precisamente na altura do nº 101.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/indicacao_042_-_proc_513.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/indicacao_042_-_proc_513.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada), na confluência da rua Dos Ipês com a avenida Palmeiras, do bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, DIEGO VIVEIROS, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/indicacao_043_-_proc_514.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/indicacao_043_-_proc_514.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que seja aplicada a Lei Municipal nº 24958, o mais brevemente possível, nas escolas.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/indicacao_044_-_proc_512.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/indicacao_044_-_proc_512.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a troca das areias dos parquinhos das escolas, bem como das praças públicas do nosso Município.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_045_-_proc_541.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_045_-_proc_541.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar duas lombadas na rua Manoel José Pires, sendo:  a primeira lombada, sentido bairro, na altura do nº 319 e a segunda lombada, sentido centro, na altura do nº 380.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_046_-_proc_587.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_046_-_proc_587.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada), na rua Antônio Gouvea, mais precisamente na altura do nº 279, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_047_-_proc_585.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_047_-_proc_585.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a limpeza nas galerias de água pluviais, na avenida Izacc Azevedo, próximo aos números 562 e 571.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1469/indicacao_048_-_proc_584.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1469/indicacao_048_-_proc_584.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a poda das árvores na avenida Rafael Hervias Rodrigues, mais precisamente no nº 162, no bairro Jardim Luiz Ometto.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1470/indicacao_049_-_proc_586.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1470/indicacao_049_-_proc_586.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos nas seguintes vias do Município:_x000D_
 •	Rua Vicente Rizzo, na esquina debaixo da praça do bairro Jardim São Judas; e_x000D_
 •	 Rua Vicente Rizzo, esquina com a rua Luiggi Romania.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1471/indicacao_050_-_proc_591.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1471/indicacao_050_-_proc_591.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de cortar os galhos das árvores que ficam na praça atrás do campo do Americano Futebol Clube, visto que estão ofuscando a iluminação pública colocada recentemente.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1472/indicacao_051_-_proc_578.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1472/indicacao_051_-_proc_578.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada), na rua Gentil Prudente Correa, mais precisamente na altura do nº 1300.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1473/indicacao_052_-_proc_577.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1473/indicacao_052_-_proc_577.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada), na rua Matheus Anello, mais precisamente na altura do nº 600, pois é local de parada de ônibus escolar e trânsito de crianças.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1493/indicacao_053_-_proc_606.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1493/indicacao_053_-_proc_606.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada), na rua 34, Jovêncio Balbino da Costa, mais precisamente na altura do nº 265, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1506/indicacao_054_-_proc_637.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1506/indicacao_054_-_proc_637.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar recapeamento na rua 4, localizada no bairro Luiz Ometto II, mais precisamente na altura dos números 300 ao 600.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1513/indicacao_055_-_proc_672.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1513/indicacao_055_-_proc_672.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir galeria para saída de água, na confluência da rua Gentil Prudente Correa com a avenida Miguel Lourenzo, mais precisamente na altura do número 1460.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1514/indicacao_056_-_proc_671.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1514/indicacao_056_-_proc_671.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar recapeamento na rua Gentil Prudente Correa e na avenida Miguel Lourenzo, localizadas no bairro Jardim Planalto.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1521/indicacao_057_-_proc_718.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1521/indicacao_057_-_proc_718.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a pintura das lombadas localizadas nas seguintes vias do Município: Ruas 09 e 12 do bairro Antônio Pavan; e Rua 07 do bairro Luis Ometto.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1522/indicacao_058_-_proc_719.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1522/indicacao_058_-_proc_719.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar placas de advertência “Proibido descarte de entulho neste local”, toda vez que a Prefeitura Municipal efetuar a limpeza em locais que houvesse descarte irregular.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1523/indicacao_059_-_proc_717.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1523/indicacao_059_-_proc_717.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar limpeza em frente à linha férrea, no trecho entre os bairros Jardim Luis Ometto e Jardim Irajá</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1530/indicacao_060_-_proc_749.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1530/indicacao_060_-_proc_749.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de limpar as galerias de águas pluviais e realizar operação tapa-buracos na esquina da avenida Nicolau Carneiro Leão com a avenida Sérgio Pires de Oliveira Campos.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1531/indicacao_061_-_proc_760.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1531/indicacao_061_-_proc_760.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada) na Avenida João Joaquim, mais precisamente nas proximidades da Escola de Ensino Fundamental - EMEF “Atemaro Rodrigues de Souza” localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1532/indicacao_062_-_proc_737.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1532/indicacao_062_-_proc_737.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de reforçar a faixa de sinalização do ponto de ônibus na avenida Amélia Colombo Dias, em frente ao salão do Toninho Cabeleireiro, pois há reclamações de que estacionam nesse espaço, não permitindo a parada adequada dos ônibus.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1539/indicacao_063_-_proc_780.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1539/indicacao_063_-_proc_780.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na rua Luzia Delfino da Silva.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1540/indicacao_064_-_proc_791.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1540/indicacao_064_-_proc_791.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de trocar urgentemente os aparelhos de ar-condicionado da sala de fisioterapia do Centro de Reabilitação, adequando-os ao tamanho do ambiente.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1549/indicacao_065_-_proc_829.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1549/indicacao_065_-_proc_829.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada), na rua Luiz Embriani, mais precisamente na altura do Ginásio de Esportes “Novênio Pavan Filho”.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1565/indicacao_066_-_proc_862.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1565/indicacao_066_-_proc_862.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada), na Alameda Doutor Alberto José Eloy Macedo Rollo, na altura número 245.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1566/indicacao_067_-_proc_863.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1566/indicacao_067_-_proc_863.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido implantar redutor de velocidade (lombada), na rua Vicente Rizzo, no bairro Jardim Ponte Alta, na altura número 245.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1146/mocao_001_-_proc_37.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1146/mocao_001_-_proc_37.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO EXCELENTÍSSIMO DEPUTADO FEDERAL RUI FALCÃO, pelo envio de tão importante verba no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), destinada à infraestrutura e ao recapeamento do nosso Município, que beneficiará grandemente nossos munícipes</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, DEGA DA PADARIA, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1147/mocao_002_-_proc_049.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1147/mocao_002_-_proc_049.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES aos atletas e dirigentes do time DESTAQUE 1000 AMÉRICO BRASILIENSE, pela conquista do título de campeão na categoria sub 15 da Copa Internacional de Futebol, elevando o nome de nosso município.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1148/mocao_003_-_proc_52.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1148/mocao_003_-_proc_52.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao atleta JOÃO VICTOR BENASSI</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1149/mocao_004_-_proc_71.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1149/mocao_004_-_proc_71.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à DEFESA CIVIL e à POLÍCIA MILITAR pela agilidade no combate ao incêndio que ocorreu na EMEF “DONA LÚCIA MARIANA ROMANIA BERTI”.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1150/mocao_005_-_proc_01.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1150/mocao_005_-_proc_01.pdf</t>
   </si>
   <si>
     <t>: MOÇÃO DE PESAR aos familiares da senhora EVA REINALDO DE SOUZA</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1151/mocao_006_-_proc_16.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1151/mocao_006_-_proc_16.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor ANTÔNIO CARLOS DE CAMPOS MACHADO.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, DEGA DA PADARIA, ROBERTO DA ANCHIETA, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1152/mocao_007_-_proc_33.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1152/mocao_007_-_proc_33.pdf</t>
   </si>
   <si>
     <t>: MOÇÃO DE PESAR aos familiares do senhor ANÉSIO JOAQUIM</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_008_-_proc_42.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_008_-_proc_42.pdf</t>
   </si>
   <si>
     <t>: MOÇÃO DE PESAR aos familiares do senhor OCTAVIO TECIANO</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1154/mocao_009_-_proc_104.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1154/mocao_009_-_proc_104.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor IVAN DE JESUS BASTOS</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1155/mocao_010_-_proc_06.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1155/mocao_010_-_proc_06.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor JOSINALDO BRAGA</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1156/mocao_011_-_proc_15.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1156/mocao_011_-_proc_15.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da senhora EDNA MARIA DOS SANTOS.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1157/mocao_012_-_proc_20.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1157/mocao_012_-_proc_20.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor ANTÔNIO CIRCELE SOBRINHO</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1158/mocao_013_-_proc_1022-2023.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1158/mocao_013_-_proc_1022-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do senhor PEDRO NASCIMENTO.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/mocao_014-_proc_129.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/mocao_014-_proc_129.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO EM PROL DOS PEQUENOS CLUBES DE FUTEBOL PROFISSIONAL DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/mocao_015_-_proc_133.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/mocao_015_-_proc_133.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA LAÍS TRINTIN BORGES CORREA DELEVATTI.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/mocao_016_-_proc_132.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/mocao_016_-_proc_132.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA FÁTIMA DO CARMO LOPES DOS SANTOS</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/mocao_017_-_proc_181.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/mocao_017_-_proc_181.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR DOUTOR LEONARDO ALBERTO CUNHA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/mocao_018_-_proc_179.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/mocao_018_-_proc_179.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOSÉ DA SILVA PASSOS.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1200/mocao_019_-_proc_180.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1200/mocao_019_-_proc_180.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA LUZIA LUPINO HERVIAS</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/mocao_020_-_proc_193.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/mocao_020_-_proc_193.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA LOPES DE JESUS</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/mocao_021_-_proc_219.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/mocao_021_-_proc_219.pdf</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO: MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO EXCELENTÍSSIMO DEPUTADO FEDERAL CARLOS ZARATTINI, pelo envio de tão importante verba direcionada ao Departamento de saúde do nosso Município.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR OSVALDO SAMPAIO (MESTRE NEZÃO), pelo recebimento de tão importante título de "Doutor Honoris Causa, pela Universidade Brasileira de Artes Marciais Interestilos e Terapias Orientais".</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, DEGA DA PADARIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/mocao_023_-_proc_222.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/mocao_023_-_proc_222.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA ANNA BARBIERI</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/mocao_024_-_proc_230.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/mocao_024_-_proc_230.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARTA MILENE ALVES.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/mocao_025_-_proc_231.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/mocao_025_-_proc_231.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR PEDRO FRAGOSO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/mocao_026_-_proc_218.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/mocao_026_-_proc_218.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR SÉRGIO APARECIDO AMARO</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/mocao_027_-_proc_228.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/mocao_027_-_proc_228.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA ISABEL BENTO</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, CIDÃO MINEIRO, LEANDRO MANCHA, MARLY PAVÃO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/mocao_028_-_proc_217.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/mocao_028_-_proc_217.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À ACADEMIA MUNDO DA DANÇA, realizou, no mês de março do corrente ano, dois espetáculos culturais sendo um em celebração ao Dia Internacional da Mulher e o outro intitulado "A Bela e a Fera" nas comemorações do aniversário do nosso município</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/mocao_029_-_proc_176.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/mocao_029_-_proc_176.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CONGRESSO NACIONAL, EM FACE DA TENTATIVA DE LEGALIZAÇÃO DO ABORTO POR MEIO DA ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/mocao_030_-_proc_273.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/mocao_030_-_proc_273.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA RITA BERNADETE SAMPAIO VELOSA</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/mocao_031_-_proc_272.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/mocao_031_-_proc_272.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR NORIVAL DE ALMEIDA FILHO</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/mocao_032_-_proc_268.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/mocao_032_-_proc_268.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA FRANCIELY DE SOUZA BATISTA</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/mocao_033_-_proc_269.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/mocao_033_-_proc_269.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA APARECIDA DOS ANJOS DE OLIVEIRA</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/mocao_034_-_proc_309.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/mocao_034_-_proc_309.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA APPARECIDA MOLINA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/mocao_035_-_proc_300.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/mocao_035_-_proc_300.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR VICTOR CÉSAR GERALDO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/mocao_036_-_proc_350.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/mocao_036_-_proc_350.pdf</t>
   </si>
   <si>
     <t>ROBERTO DA ANCHIETA: MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR CELSO DANTAS</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1286/mocao_037_-_proc_353.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1286/mocao_037_-_proc_353.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR SÉRGIO GUIMARÃES DE FREITAS (FININHO).</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/mocao_038_-_proc_389.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/mocao_038_-_proc_389.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JAIR DA SILVA. DEFERIDO.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/mocao_039_-_proc_387.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/mocao_039_-_proc_387.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR GERALDO PEREIRA DA FONSECA.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, MARLY PAVÃO, TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/mocao_040_-_proc_439.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/mocao_040_-_proc_439.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À EXCELENTÍSSIMA DEPUTADA ESTADUAL THAINARA FARIA, pelo envio de tão importante verba ao nosso Município.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/mocao_041_-_proc_438.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/mocao_041_-_proc_438.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO EXCELENTÍSSIMO DEPUTADO FEDERAL RUI FALCÃO, pelo envio de tão importante verba ao nosso Município.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/mocao_042_-_proc_420.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/mocao_042_-_proc_420.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À IMPLEMENTAÇÃO DE NÍVEL SUPERIOR AO CARGO DE ESCREVENTE TÉCNICO JUDICIÁRIO DO TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO – TJSP.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BAHIA DO CORTE, CIDÃO MINEIRO, DEGA DA PADARIA, LEANDRO MANCHA, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/mocao_043_-_proc_440.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/mocao_043_-_proc_440.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MANOEL BRITO DO NASCIMENTO</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/mocao_044_-_proc_422.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/mocao_044_-_proc_422.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA APARECIDA DOS SANTOS CRESCENZIO.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/mocao_045_-_proc_405.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/mocao_045_-_proc_405.pdf</t>
   </si>
   <si>
     <t>: MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR GERALDO GILDO DA CUNHA</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/mocao_046_-_proc_443.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/mocao_046_-_proc_443.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR HELIO DE MELO.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/mocao_047_-_proc_429.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/mocao_047_-_proc_429.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR DONIZETE DOS SANTOS</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MARLY PAVÃO, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/mocao_048_-_proc_475.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/mocao_048_-_proc_475.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOSÉ CARLOS PACAGNELLA. DEFERIDA.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>ROBERTO DA ANCHIETA, CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/mocao_049_-_proc_471.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/mocao_049_-_proc_471.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA GENERINA ALVES DA ROCHA. DEFERIDO</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/mocao_050_-_proc_468.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/mocao_050_-_proc_468.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR CLAUDINEY ROESLER. DEFERIDO</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/mocao_051_-_proc_515.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/mocao_051_-_proc_515.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA ESTER MARTA CAVALCANTE SILVA. DEFERIDA.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1358/mocao_052_-_proc_525.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1358/mocao_052_-_proc_525.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MARCELO DOS SANTOS FERREIRA. DEFERIDO</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1359/mocao_053_-_proc_503.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1359/mocao_053_-_proc_503.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA VÂNIA REGINA COLETTI DE PAULA. DEFERIDO</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/mocao_054_-_proc_543.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/mocao_054_-_proc_543.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO DOÇURA por sua premiação no município de Miguelópolis.  APROVADO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/mocao_055_-_proc_536.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/mocao_055_-_proc_536.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ILUSTRÍSSIMO SENHOR ANTÔNIO RODRIGUES MELQUIDES E À TODA EQUIPE DO DAEMA pelos excelentes serviços prestados em nosso Município. DEFERIDO.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/mocao_056_-_proc_544.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/mocao_056_-_proc_544.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À WILSON BEZERRA DA SILVA JUNIOR (JUNINHO), por sua participação e premiação no Rodeio de Santa Lúcia/SP.  DEFERIDO.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/mocao_057_-_proc_548.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/mocao_057_-_proc_548.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ANTÔNIO LUIZ PIOVESAN. DEFERIDO</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, CIDÃO MINEIRO, LEANDRO MANCHA, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/mocao_058_-_proc_540.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/mocao_058_-_proc_540.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR IVAN HENRIQUE DÓTELE. DEFERIDO.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/mocao_059_-_proc_539.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/mocao_059_-_proc_539.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA APARECIDA DOS SANTOS. DEFERIDO</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>SILAS DA SADIA, CIDÃO MINEIRO, DEGA DA PADARIA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/mocao_060_-_proc_531.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/mocao_060_-_proc_531.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ANITÁCIO THEODORO RODRIGUES. DEFERIDO.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1474/mocao_061_-_proc_566.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1474/mocao_061_-_proc_566.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA ANATALIA OLIVEIRA PRIMO</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, CIDÃO MINEIRO, ROBERTO DA ANCHIETA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1475/mocao_062_-_proc_567.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1475/mocao_062_-_proc_567.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR EDSON ANDRADE BRASILEIRO</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1476/mocao_063_-_proc_571.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1476/mocao_063_-_proc_571.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JESUINO TOMAS BARBOSA FLORIANO.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1477/mocao_064_-_proc_558.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1477/mocao_064_-_proc_558.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR LINDOLFO TADEU PINTO</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, DIEGO VIVEIROS, MARLY PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1494/mocao_065_-_proc_605.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1494/mocao_065_-_proc_605.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR LUIZ FELIPE CAVALLARI. DEFERIDO</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1495/mocao_066_-_proc_627.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1495/mocao_066_-_proc_627.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA TEREZA LOPES DE OLIVEIRA. DEFERIDO</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1496/mocao_067_-_proc_632.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1496/mocao_067_-_proc_632.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MANOEL BERNARDINHO DOS SANTOS. DEFERIDO</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1507/mocao_068_-_proc_645.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1507/mocao_068_-_proc_645.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MÁRIO ABDUCH.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1515/mocao_069_-_proc_660.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1515/mocao_069_-_proc_660.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOSÉ CARLOS SARTORI</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1516/mocao_070_-_proc_664.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1516/mocao_070_-_proc_664.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR EDMIR MOACIR BAPTISTA</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1517/mocao_071_-_proc_670.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1517/mocao_071_-_proc_670.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA GERALDA MAGDALENA DE JESUS OLIVEIRA.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1518/mocao_072_-_proc_667.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1518/mocao_072_-_proc_667.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR KAUÃ ALEX CÂNDIDO.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1519/mocao_073_-_proc_665.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1519/mocao_073_-_proc_665.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA ANNUNCIATA SPI-NELLI</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1524/mocao_074_-_proc_684.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1524/mocao_074_-_proc_684.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ANTÔNIO VICENTE MARQUES. DEFERIDO</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1525/mocao_075_-_proc_715.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1525/mocao_075_-_proc_715.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA LÚCIA ALVES DA SILVA. DEFERIDO</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1533/mocao_076_-_proc_782.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1533/mocao_076_-_proc_782.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA ÉRICA PATRÍCIA MARINS FERREIRA</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1534/mocao_077_-_proc_783.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1534/mocao_077_-_proc_783.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA JOSEFA DE CAMPOS</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1535/mocao_078_-_proc_784.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1535/mocao_078_-_proc_784.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR OCTÁVIO DÓTOLI.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1536/mocao_079_-_proc_758.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1536/mocao_079_-_proc_758.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA SILVIA FERNANDES DA SILVA</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1537/mocao_080_-_proc_751.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1537/mocao_080_-_proc_751.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ALESSANDRO DE SOUZA DOS SANTOS.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1538/mocao_081_-_proc_785.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1538/mocao_081_-_proc_785.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR SEBASTIÃO PEREIRA DA COSTA NEVE FILHO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1545/mocao_082_-_proc_797.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1545/mocao_082_-_proc_797.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ARNALDO SOARES DA SILVA</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>MARLY PAVÃO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1568/mocao_083_-_proc_825.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1568/mocao_083_-_proc_825.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS pelos 24 (vinte e quatro) anos da atuação do “programa academia da saúde” em Américo Brasiliense.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1569/mocao_084_-_proc_826.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1569/mocao_084_-_proc_826.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao vôlei adaptado feminino a partir de 60 (sessenta) anos em comemoração aos 20 (vinte) anos de sua implementação em Américo Brasiliense.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, CIDÃO MINEIRO, LEANDRO MANCHA, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1550/mocao_085_-_proc_836.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1550/mocao_085_-_proc_836.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOÃO FERNANDES DO AMARAL</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, CIDÃO MINEIRO, DIEGO VIVEIROS, LEANDRO MANCHA, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1551/mocao_086_-_proc_812.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1551/mocao_086_-_proc_812.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOÃO LOPES DA SILVA (JOÃO BUDEGA).</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ZÉ ROBERTO, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1570/mocao_087_-_proc_837.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1570/mocao_087_-_proc_837.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CLUBE NÁUTICO PELA REALIZAÇÃO DO EVENTO “XXIV FESTIVAL DE GINÁSTICA PARA TODOS E DANÇA”.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>LEANDRO MANCHA, BAHIA DO CORTE, CIDÃO MINEIRO, DEGA DA PADARIA, DIEGO VIVEIROS, MAICON RIOS, MARLY PAVÃO, ROBERTO DA ANCHIETA, SILAS DA SADIA, TRAJANO, VAN DO GÁS, ZÉ ROBERTO, ZÉLIA PROTETORA DOS ANIMAIS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1571/mocao_088_-_proc_868.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1571/mocao_088_-_proc_868.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao senhor Joscimar Lima, por seu esforço e dedicação que o levaram até o TOP 5, na categoria Maratona Masculino da 7ª edição da Maratona Internacional Sorocaba Novembro azul.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, LEANDRO MANCHA, MARLY PAVÃO, ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1572/mocao_089_-_proc_877.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1572/mocao_089_-_proc_877.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA BERNADETE APARECIDA LAURINDO DE OLIVEIRA. DEFERIDO.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1573/mocao_090_-_proc_871.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1573/mocao_090_-_proc_871.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA IMACULADA DE PAULA LIMA. DEFERIDO</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/emenda_01_modificativa_001_ao_pl_004_bahia.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/emenda_01_modificativa_001_ao_pl_004_bahia.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 Emenda nº 01 Modificativa ao Projeto de Lei n° 004/2024 Autor/ Vereador: Bahia do Corte</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/emenda_02_modificativa_001_ao_pl_004_bahia.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/emenda_02_modificativa_001_ao_pl_004_bahia.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 02_x000D_
 _x000D_
 Emenda nº 01 Supressiva ao Projeto de Lei n° 004/2024_x000D_
 _x000D_
 Autor/ Vereador: Bahia do Corte_x000D_
 _x000D_
 O Artigo 2º do Projeto de Lei nº 004/2024 fica suprimido.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/emenda_no_003_modificativa_01_ao_pl_022-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/emenda_no_003_modificativa_01_ao_pl_022-2024.pdf</t>
   </si>
   <si>
     <t>0 Artigo 35 do Projeto de Lei n° 022/2024, passa a vigorar com a seguinte redação: Art. 35. Para fins dos efeitos do artigo 16, § 3" da Lei Complementar n° 101/2000, entende-se como despesas irrelevantes aquelas cujo valor não ultrapasse, para bens e serviços, os limites dos incisos I e lido artigo 75 da Lei n" 14.133/2021.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1577/emenda_no_004_emenda_no_01_modificativa_ao_pl_071-2024_bahia.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1577/emenda_no_004_emenda_no_01_modificativa_ao_pl_071-2024_bahia.pdf</t>
   </si>
   <si>
     <t>0 Artigo 1° do Projeto de Lei n° 071/2024, passa avigorar com a seguinte_x000D_
 redação:_x000D_
 Art. 1° 0 artigo 30, da Lei n° 2.274, de 17 de dezembro de 2019, passa a vigorar com a seguinte redação: "Art. 3° Em qualquer caso, o imóvel deverá ser destinado, exclusivamente para a instalação de empreendimento hoteleiro, cuja construção deverá iniciar-se em até 5 (cinco) anos e ser concluída em até 7 (sete) anos, contados da conclusão do certame."</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1588/emenda_impositiva_no_01.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1588/emenda_impositiva_no_01.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde, via termo de fomento para a Associação de Pais e Amigos dos Excepcionais – APAE, para a aquisição de materiais de uso permanente (celular; maca; cadeira de banho; 2 (dois) computadores com impressora; armário de aço; cadeira de roda; jogos pedagógicos; teste psicológico; televisão; ventilador e cortinas).............................................................................................................R$14.384,61 (quatorze mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1589/emenda_impositiva_no_02.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1589/emenda_impositiva_no_02.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde, destinada à Unidade Hospitalar “Dr. José Nigro Neto” para a aquisição de materiais de uso permanente e hospitalares (cadeira de roda (normal e obeso); maca de transporte intra-hospitalar; cadeira de banho; poltrona reclinável, longarina; computador; ar-condicionado; carrinho de medicação; monitores multiparamétrico e biombo)............................................................R$25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1590/emenda_impositiva_no_03.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1590/emenda_impositiva_no_03.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde, destinada às Unidades Básicas de Saúde (UBS) para a aquisição de materiais de uso permanente (computadores; ar-condicionado e câmara de vacina)...............................................................................R$20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1591/emenda_impositiva_no_04.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1591/emenda_impositiva_no_04.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, destinada ao Serviço de Atendimento Domiciliar (SAD) para a aquisição de materiais de uso permanente (cadeiras de roda; cadeiras de banho; muletas e andadores............................................................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1592/emenda_impositiva_no_05.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1592/emenda_impositiva_no_05.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde, para a realização de exames de Ecocardiograma infantil.........................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1593/emenda_impositiva_no_06.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1593/emenda_impositiva_no_06.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Esporte, para aquisição de equipamentos.....................................................................................................R$9.384,61 (nove mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1594/emenda_impositiva_no_07.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1594/emenda_impositiva_no_07.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Água e Esgoto e Meio Ambiente, via termo de fomento para a subvenção da Associação Ameriliense de Proteção aos Animais - AAPA......................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1595/emenda_impositiva_no_08.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1595/emenda_impositiva_no_08.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Água e Esgoto e Meio Ambiente, para conservação e recuperação das nascentes..............................................................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1596/emenda_impositiva_no_09.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1596/emenda_impositiva_no_09.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Transporte, para aquisição/instalação de placas de rua; aquisição de máquina de “bater asfalto” (placa vibratória e/ou rolo compactador).............................................. R$25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1597/emenda_impositiva_no_10.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1597/emenda_impositiva_no_10.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Promoção Social via termo de fomento para a Liga de Assistência Imaculada Conceição, para a aquisição de equipamentos.....................................................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1598/emenda_impositiva_no_11.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1598/emenda_impositiva_no_11.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Urbanismo, para aquisição de equipamentos..............................................................R$15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1599/emenda_impositiva_no_12.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1599/emenda_impositiva_no_12.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Urbanismo, para a aquisição de 3 (três) roçadeiras manuais....................................................................R$10.384,61 (dez mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1600/emenda_impositiva_no_13.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1600/emenda_impositiva_no_13.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Educação, para a construção de cobertura em frente ao Centro de Educação e Recreação (C.E.R.) “Sueli de Lima Dias”.................................................................R$34.000,00 (trinta e quatro mil reais).</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1601/emenda_impositiva_no_14.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1601/emenda_impositiva_no_14.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Transporte, para a instalação de placas de “denominação de rua” nos seguintes bairros: Jardim Recanto dos Pássaros, Jardim Maria Luiza, Jardim Santa Terezinha e Jardim Paraíso.................................................................R$25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1602/emenda_impositiva_no_15.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1602/emenda_impositiva_no_15.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Água e Esgoto e Meio Ambiente, via termo de fomento para a subvenção da Associação Ameriliense de Proteção aos Animais - AAPA......................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1603/emenda_impositiva_no_16.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1603/emenda_impositiva_no_16.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde, para a Unidade Básica de Saúde (UBS) do bairro Jardim Luiz Ometto, para aquisição de materiais e serviços de manutenção e reparos em geral.....................................................................................................................R$19.384,61 (dezenove mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1604/emenda_impositiva_no_17.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1604/emenda_impositiva_no_17.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde, para a UBS do bairro Jardim Vista Alegre, para aquisição de materiais e equipamentos de uso permanente, 10 (dez) unidades cada de uniformes, bolsas e agendas para os Agentes Comunitários de Saúde; persiana para a sala de vacinas (2 janelas); persiana para a sala de reuniões (2 janelas); persiana para a sala de enfermaria; Ar condicionado para a sala de curativos; Ar condicionado (18.000 btus) para a sala de reuniões ; 2 (dois) ventiladores para o corredor de pacientes e 4 (quatro) cadeiras de escritório.........................................................................R$30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1605/emenda_impositiva_no_18.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1605/emenda_impositiva_no_18.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde, para a Unidade Básica de Saúde (UBS) do bairro Jardim São José, para aquisição de materiais e serviços de manutenção e reparos em geral....................................................................................R$30.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1606/emenda_impositiva_no_19.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1606/emenda_impositiva_no_19.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, destinada para a realização de serviços de pessoa jurídica................................................................................................................R$29.384,61 (vinte e nove mil trezentos e oitenta e quatro reais sessenta e um centavos).</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1607/emenda_impositiva_no_20.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1607/emenda_impositiva_no_20.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde via termo de fomento destinada à subvenção da Associação de Pais e Amigos dos Excepcionais (APAE), para o atendimento de pessoas com Transtorno do Espectro Autista (TEA)........................................R$50.000,00 (cinquenta mil reais).</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1608/emenda_impositiva_no_21.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1608/emenda_impositiva_no_21.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Urbanismo, para a aquisição de materiais............................................................................................................R$16.384,61 (dezesseis mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1609/emenda_impositiva_no_22.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1609/emenda_impositiva_no_22.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Urbanismo, para obras de infraestrutura e serviços urbanos................................................................................._x000D_
 ............................................................................ R$33.000,00 (trinta e três mil reais).</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1610/emenda_impositiva_no_23.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1610/emenda_impositiva_no_23.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Cultura, para realização de eventos culturais............................................................R$20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1611/emenda_impositiva_no_24.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1611/emenda_impositiva_no_24.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Água e Esgoto e Meio Ambiente, via termo de fomento para a subvenção da Associação Ameriliense de Proteção aos Animais - AAPA.........................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1612/emenda_impositiva_no_25.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1612/emenda_impositiva_no_25.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada aos Departamentos selecionados pela Prefeitura Municipal, para a realização de cursos e atividades de capacitação para os servidores e empregados públicos da Administração Pública Municipal.......................................................R$69.000,00(sessenta e nove mil reais).</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1613/emenda_impositiva_no_26.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1613/emenda_impositiva_no_26.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer para a realização de evento caracterizado como “Festa do Trabalhador”, no dia 1 (primeiro) de maio, onde serão reunidos cantores locais e regionais.............................................................................................................R$10.384,61 (dez mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1614/emenda_impositiva_no_27.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1614/emenda_impositiva_no_27.pdf</t>
   </si>
   <si>
     <t>Repasse de verba destinada ao Departamento de Saúde, para a realização de cursos e atividades de capacitação para os servidores e profissionais da saúde..................................................................................................R$79.384,61 (setenta e nove mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1615/emenda_impositiva_no_28.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1615/emenda_impositiva_no_28.pdf</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1616/emenda_impositiva_no_29.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1616/emenda_impositiva_no_29.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Urbanismo, para a construção de escadaria no Campo do bairro Jardim São Judas e no Espaço de Lazer do bairro Jardim Primaveras.........................................................R$49.384,61 (quarenta e nove mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1617/emenda_impositiva_no_30.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1617/emenda_impositiva_no_30.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Água e Esgoto e Meio Ambiente, via termo de fomento para a subvenção da Associação Ameriliense de Proteção aos Animais - AAPA......................................R$20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1618/emenda_impositiva_no_31.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1618/emenda_impositiva_no_31.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para obras de infraestrutura na Unidade Hospitalar “Dr. José Nigro Neto”....................................................................................................................R$79.384,61 (setenta e nove trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/emenda_impositiva_no_32.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/emenda_impositiva_no_32.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer para o aniversário da Cidade...................................................R$20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/emenda_impositiva_no_33.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/emenda_impositiva_no_33.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Urbanismo, para aquisição de equipamentos...................................................................................................R$15.384,61 (quinze mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1621/emenda_impositiva_no_34.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1621/emenda_impositiva_no_34.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Esporte, para realização de Campeonato............................................R$44.000,00 (quarenta e quatro mil reais).</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1622/emenda_impositiva_no_35.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1622/emenda_impositiva_no_35.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para treinamento......................................................................................................R$79.384,61 (setenta e nove mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/emenda_impositiva_no_36.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/emenda_impositiva_no_36.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Urbanismo para aquisição de materiais e equipamentos e/ou contratação de serviços jurídicos..............................................................R$39.000,00 (trinta e nove mil reais).</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/emenda_impositiva_no_37.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/emenda_impositiva_no_37.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Água e Esgoto e Meio Ambiente para aquisição de materiais e equipamentos e/ou contratação de serviços jurídicos................................................................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/emenda_impositiva_no_38.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/emenda_impositiva_no_38.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Educação para compra de brinquedos pedagógicos para a Educação Infantil.................................................................................................................R$20.384,61 (vinte mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/emenda_impositiva_no_39.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/emenda_impositiva_no_39.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Água e Esgoto e Meio Ambiente, via termo de fomento para a Associação Ameriliense de Proteção aos Animais – AAPA, para castração.....................................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1627/emenda_impositiva_no_40.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1627/emenda_impositiva_no_40.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a Unidade Básica de Saúde (UBS) do bairro Jardim São José destinada para a aquisição de materiais e equipamentos e/ou de serviços de terceiros - pessoa jurídica................................................................................................................R$19.750,00 (dezenove mil e setecentos e cinquenta reais).</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1628/emenda_impositiva_no_41.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1628/emenda_impositiva_no_41.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a Unidade Básica de Saúde (UBS) do bairro Jardim Vista Alegre destinada para a aquisição de materiais e equipamentos e/ou de serviços de terceiros - pessoa jurídica................................................................................................................R$19.750,00 (dezenove mil e setecentos e cinquenta reais).</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1629/emenda_impositiva_no_42.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1629/emenda_impositiva_no_42.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para o Mutirão de Exames Oftalmológicos.........................................................................R$12.384,61 (doze mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1630/emenda_impositiva_no_43.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1630/emenda_impositiva_no_43.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde via termo de fomento destinada à subvenção da Associação de Pais e Amigos dos Excepcionais (APAE), para o atendimento de pessoas com Transtorno do Espectro Autista (TEA).......................................................................R$27.500,00 (vinte e sete mil e quinhentos reais).</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1631/emenda_impositiva_no_44.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1631/emenda_impositiva_no_44.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a aquisição de equipamentos para a UBS do bairro Jardim São José.........................................................................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1632/emenda_impositiva_no_45.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1632/emenda_impositiva_no_45.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a aquisição de equipamentos (camas hospitalares; poltronas; bebedouros de água e cadeiras de roda), para a Unidade Hospitalar “Dr. José Nigro Neto”..................................................................................R$30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/emenda_impositiva_no_46.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/emenda_impositiva_no_46.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a aquisição de equipamentos para a UBS do bairro Jardim Luiz Ometto..................................................................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/emenda_impositiva_no_47.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/emenda_impositiva_no_47.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a aquisição de equipamentos para o Centro de Especialidades Odontológicas (CEO)......................................................................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/emenda_impositiva_no_48.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/emenda_impositiva_no_48.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a aquisição de equipamentos para a Sala de Fisioterapia..............R$20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/emenda_impositiva_no_49.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/emenda_impositiva_no_49.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para o Mutirão de Exames Oftalmológicos.................................................R$12.000,00 (doze mil reais).</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/emenda_impositiva_no_50.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/emenda_impositiva_no_50.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a aquisição de equipamentos para a UBS do bairro Jardim Vista Alegre....................................................................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/emenda_impositiva_no_51.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/emenda_impositiva_no_51.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para o Mutirão de Exames de Ultrassom..........................................................................R$11.769,24 (onze mil setecentos e sessenta e nove reais e vinte e quatro centavos).</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1639/emenda_impositiva_no_52.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1639/emenda_impositiva_no_52.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Promoção Social, via termo de fomento, para o Grupo Doçura de Américo Brasiliense, para a aquisição de equipamentos.....................................................................R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/emenda_impositiva_no_53.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/emenda_impositiva_no_53.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Água e Esgoto e Meio Ambiente, via termo de fomento para a subvenção da Associação Ameriliense de Proteção aos Animais - AAPA......................R$35.000,00 (trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/emenda_impositiva_no_54.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/emenda_impositiva_no_54.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Água e Esgoto e Meio Ambiente, via termo de fomento para a subvenção da Associação Ameriliense de Proteção aos Animais - AAPA.......................................................................R$30.384,61 (trinta mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1642/emenda_impositiva_no_55.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1642/emenda_impositiva_no_55.pdf</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1643/emenda_impositiva_no_56.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1643/emenda_impositiva_no_56.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Urbanismo, para a construção de escadaria no Campo do bairro Jardim São Judas e no Espaço de Lazer do bairro Jardim Primaveras..........................................................R$49.000,00 (quarenta e nove mil reais).</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1644/emenda_impositiva_no_57.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1644/emenda_impositiva_no_57.pdf</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/emenda_impositiva_no_58.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/emenda_impositiva_no_58.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Defesa Civil, para a aquisição de equipamentos...................................................................................................R$20.384,61 (vinte mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1646/emenda_impositiva_no_59.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1646/emenda_impositiva_no_59.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Promoção Social via termo de fomento para o Abrigo Pró-Vida “Francisco Toledo Piza”, para ampliação e reforma da cozinha.......................................................R$30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1647/emenda_impositiva_no_60.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1647/emenda_impositiva_no_60.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Urbanismo, para a construção de arquibancada no Campo da Praça “Paulo Franciscatto”, no bairro Jardim Primaveras ..............................................................R$19.000,00 (dezenove mil reais).</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1648/emenda_impositiva_no_61.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1648/emenda_impositiva_no_61.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, destinada ao “Serviço de Atendimento Domiciliar (SAD)”, para a aquisição de equipamentos hospitalares, sendo 10 (dez) aspiradores portáteis de secreção “bivolt”; 5 (cinco) camas hospitalares articuladas com grade de proteção que comporte até 200kg; 3 (três) cadeiras de roda para pacientes com obesidade até 250kg; 10 (dez) muletas e 7 (sete) andadores..............................................................................._x000D_
 ...............................................................................R$35.384,61 (trinta e cinco mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1649/emenda_impositiva_no_62.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1649/emenda_impositiva_no_62.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a aquisição de equipamentos hospitalares para a Unidade Hospitalar “Dr. José Nigro Neto”..........................................................R$44.000,00 (quarenta e quatro mil reais).</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>TRAJANO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/emenda_impositiva_no_63.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/emenda_impositiva_no_63.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a realização de exames ecocardiograma infantil................................................................R$79.384,61 (setenta e nove mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/emenda_impositiva_no_64.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/emenda_impositiva_no_64.pdf</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/emenda_impositiva_no_65.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/emenda_impositiva_no_65.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Defesa Civil, para a aquisição de 1 (um) caminhão..............................................................................................R$10.384,61 (dez mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/emenda_impositiva_no_66.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/emenda_impositiva_no_66.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Urbanismo, para a aquisição de ferramentas ...............................................R$49.000,00 (quarenta e nove mil reais).</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1654/emenda_impositiva_no_67.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1654/emenda_impositiva_no_67.pdf</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1655/emenda_impositiva_no_68.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1655/emenda_impositiva_no_68.pdf</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1656/emenda_impositiva_no_69.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1656/emenda_impositiva_no_69.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Urbanismo, para a construção de escadaria no Campo do bairro Jardim São Judas e no Espaço de Lazer do bairro Jardim Primaveras.......................................................R$59.384,61 (cinquenta e nove mil trezentos e oitenta quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1657/emenda_impositiva_no_70.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1657/emenda_impositiva_no_70.pdf</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1658/emenda_impositiva_no_71.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1658/emenda_impositiva_no_71.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para o Mutirão de Exames Oftalmológicos..................................................................................R$24.384,61 (vinte e quatro mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1659/emenda_impositiva_no_72.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1659/emenda_impositiva_no_72.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Água e Esgoto e Meio Ambiente, via termo de fomento para a subvenção da Associação Ameriliense de Proteção aos Animais - AAPA.......................................................................R$79.384,61 (setenta e nove mil trezentos e oitenta e quatro reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1660/emenda_impositiva_no_73.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1660/emenda_impositiva_no_73.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para a aquisição de equipamentos (bebedouros de água; camas; colchões; cadeiras; poltronas micro-ondas; geladeira; e aparelhos para inalação), para a Unidade Hospitalar “Dr. José Nigro Neto”..................................................................................R$35.000,00 (trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1661/emenda_impositiva_no_74.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1661/emenda_impositiva_no_74.pdf</t>
   </si>
   <si>
     <t>- Repasse de verba destinada ao Departamento de Saúde, para o Mutirão de Exames Oftalmológicos................................................R$20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>Parecer do Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1582/parecer_tce.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1582/parecer_tce.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS.PREFEITURA. INOBSERVÂNCIA DAS MEDIDAS DE CONTENÇÃO DA DESPESA COM PESSOAL. BAIXA EFETIVIDADE DA GESTÃO APURADA NO IEG-M. IMPROPRIEDADES REMANESCENTES NO QUADRO DE PESSOAL. PROVIDÊNCIAS TARDIAS. PRINCÍPIO DA ANUALIDADE. NEGADO PROVIMENTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4965,67 +4965,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1123/pl_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1127/projeto_de_lei_003-2024_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1126/pl_004_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1183/pl_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/pl_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_11_-_oficio_n_043-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_12_oficio_n_047-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/of_061_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/pl_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/pl_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/pl_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/pl_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/pl_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/pl_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/pl_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/pl_022_e_anexos_merged_1_merged.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_023_merged.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/pl_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/pl_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_026_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/pl_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_031_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/pl_032_merged.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/pl_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/of_194_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/pl_035_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_036_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_037_merged.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/pl_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_039_ilovepdf_merged_3.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1360/pl_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_043_merged.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1395/pl_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1478/pl_048_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1479/pl_049_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_050_merged.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1481/pl_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1482/pl_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1492/pl_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1484/pl_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1491/pl_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1497/of_245_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1498/of_246_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1499/of_247_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1500/of_248_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1501/of_249_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1508/pl_061_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1509/pl_062_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1510/document_28.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1511/pl_064_merged.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1512/oficio_256__pl_65_merged.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1526/of_261_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1546/pl_067-2024_cidao_mineiro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1555/pl_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1556/pl_070_silas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1557/pl_071_marly_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1558/pl_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1559/pl_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1563/of_276_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1574/of_265_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1575/of_281_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1579/pl_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1580/pl_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1583/of_292_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_080_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1586/pl_082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1587/pl_083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1160/plc_001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1159/plc_002.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/projeto_de_lei_complemenatar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/texto_alterado_plc_004.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/plc_005_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/oficio_no_168-2024_0001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/of_178_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1502/of_267_2024_assinado_pl_anexo__novo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1547/plc_009-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1564/of_268_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1576/plc_011-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/pr_001_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/projeto_de_resolucao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/pr_003_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/pr_004_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/pr_005_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/pr_006_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1581/projeto_de_decreto_003_contas_prefeito_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_de_urgencia_especial_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1162/requerimento_de_urgencia_especial_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1163/requerimento_de_urgencia_especial_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1185/requerimento_de_urgencia_especial_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_de_urgencia_especial_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/requerimento_de_urgencia_especial_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_de_urgencia_especial_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/requerimento_de_urgencia_especial_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/requerimento_de_urgencia_especial_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/requerimento_de_urgencia_especial_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/requerimento_de_urgencia_especial_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_de_urgencia_especial_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/requerimento_de_urgencia_especial_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/requerimento_de_urgencia_especial_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/requerimento_de_urgencia_especial_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/requerimento_de_urgencia_especial_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_de_urgencia_especial_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/requerimento_de_urgencia_especial_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_de_urgencia_especial_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/requerimento_de_urgencia_especial_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/requerimento_de_urgencia_especial_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/requerimento_de_urgencia_especial_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1363/requerimento_de_urgencia_especial_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1364/requerimento_de_urgencia_especial_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1365/requerimento_de_urgencia_especial_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1463/requerimento_de_urgencia_especial_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1464/requerimento_de_urgencia_especial_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1465/requerimento_de_urgencia_especial_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1466/requerimento_de_urgencia_especial_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1488/requerimento_de_urgencia_especial_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1489/requerimento_de_urgencia_especial_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1490/requerimento_de_urgencia_especial_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1520/requerimento_de_urgencia_especial_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1548/requerimento_de_urgencia_especial_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1560/requerimento_de_urgencia_especial_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1561/requerimento_de_urgencia_especial_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1562/requerimento_de_urgencia_especial_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/redacao_final_001_pl_004.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1578/redacao_final_002_2024_pl_071.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1136/requerimento_001_-_proc_007.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1137/requerimento_002_-_proc_021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_003_-_proc_031.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_004_-_proc_008.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_005_-_proc_068.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_006_-_proc_055.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_007_-_proc_064.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_008_-_proc_1040-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1144/requerimento_009_-_proc_051.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_010_-_proc_101.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_011_-_proc_124.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/requerimento_012_-_proc_127.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_013_-_proc_128.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/requerimento_014_-_proc_138.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/requerimento_015_-_proc_148.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/requerimento_016_-_proc_149.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_017_-_proc_108.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_018_-_proc_140.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/requerimento_019_-_proc_141.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/requerimento_020_-_proc_028.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/requerimento_021_-_proc_175.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_022_-_proc_154.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_023_-_proc_168.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_024_-_proc_191.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1191/requerimento_025_-_proc_171.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/requerimento_026_-_proc_209.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1213/requerimento_027_-_proc_226.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/requerimento_028_-_proc_232.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/requerimento_029_-_proc_249.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/requerimento_030_-_proc_250.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/requerimento_031_-_proc_244.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/requerimento_032_-_proc_246.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/requerimento_033_-_proc_245.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/requerimento_034_-_proc_254.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_035_-_proc_276.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_036_-_proc_275.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_037_-_proc_277.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_038_-_proc_290.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_039_-_proc_321.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_040_-_proc_323.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_041_-_proc_325.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_042_-_proc_332.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/requerimento_043_-_proc_311.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/requerimento_044_-_proc_324.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_045_-_proc_337.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/requerimento_046_-_proc_331.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_047_-_proc_335.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_048_-_proc_352.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_049_-_proc_333.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_050_-_proc_334.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/requerimento_051_-_proc_414.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/requerimento_052_-_proc_419.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_053_-_proc_421.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_055_-_proc_417.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_056_-_proc_418.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_057_-_proc_413.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_058_-_proc_476.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_059_-_proc_434.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/requerimento_060_-_proc_433.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/requerimento_061_-_proc_519.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/requerimento_062_-_proc_511.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/requerimento_063_-_proc_276.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_064_-_proc_451.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/requerimento_066_-_proc_542.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_067_-_proc_551.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1503/requerimento__068_-_proc_638.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1504/requerimento_069_-_proc_654.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento__070_-_proc_653.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1527/requerimento_071_-_proc_761.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1528/requerimento_072_-_proc_759.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_073_-_proc_764.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1541/requerimento_074_-_proc_755.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1542/requerimento_075_-_proc_781.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1543/requerimento_076_-_proc_790.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1544/requerimento_077_-_proc_796.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1552/requerimento_078_-_proc_802.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1553/requerimento_079_-_proc_835.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1567/requerimento_080_-_proc_590.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_001_-_proc_030.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_002_-_proc_034.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1131/indicacao_003_-_proc_097.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1132/indicacao_004_-_proc_066.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1133/indicacao_005_-_proc_067.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_006_-_proc_069.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao_007_-_proc_070.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_008_-_proc_125.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1165/indicacao_009_-_proc_126.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1166/indicacao_010_-_proc_131.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1167/indicacao_011_-_proc_107.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_012-_proc_119.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_013_-_proc_136.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_014_-_proc_159.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_015_-_proc_152.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_016_-_proc_158.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_017_-_proc_166.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_018_-_proc_170.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_019_-_proc_172.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_020_-_proc_207.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/indicacao_021_-_proc_206.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/indicacao_022_-_proc_208.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/indicacao_023_-_proc_205.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_024_-_proc_239.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_025_-_proc_150.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_026_-_proc_264.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_027_-_proc_267.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_028_-_proc_274.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_029_-_proc_289.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_030_-_proc_278.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/indicacao_031_-_proc_306.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacao_032_-_proc_310.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacao_034_-_proc_305.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_035_-_proc_320.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_036_-_proc_370.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/indicacao_037_-_proc_367.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/indicacao_038_-_proc_383.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_039_-_proc_411.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/indicacao_040_-_proc_472.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/indicacao_041_-_proc_467.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/indicacao_042_-_proc_513.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/indicacao_043_-_proc_514.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/indicacao_044_-_proc_512.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_045_-_proc_541.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_046_-_proc_587.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_047_-_proc_585.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1469/indicacao_048_-_proc_584.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1470/indicacao_049_-_proc_586.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1471/indicacao_050_-_proc_591.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1472/indicacao_051_-_proc_578.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1473/indicacao_052_-_proc_577.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1493/indicacao_053_-_proc_606.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1506/indicacao_054_-_proc_637.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1513/indicacao_055_-_proc_672.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1514/indicacao_056_-_proc_671.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1521/indicacao_057_-_proc_718.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1522/indicacao_058_-_proc_719.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1523/indicacao_059_-_proc_717.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1530/indicacao_060_-_proc_749.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1531/indicacao_061_-_proc_760.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1532/indicacao_062_-_proc_737.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1539/indicacao_063_-_proc_780.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1540/indicacao_064_-_proc_791.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1549/indicacao_065_-_proc_829.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1565/indicacao_066_-_proc_862.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1566/indicacao_067_-_proc_863.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1146/mocao_001_-_proc_37.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1147/mocao_002_-_proc_049.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1148/mocao_003_-_proc_52.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1149/mocao_004_-_proc_71.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1150/mocao_005_-_proc_01.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1151/mocao_006_-_proc_16.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1152/mocao_007_-_proc_33.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_008_-_proc_42.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1154/mocao_009_-_proc_104.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1155/mocao_010_-_proc_06.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1156/mocao_011_-_proc_15.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1157/mocao_012_-_proc_20.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1158/mocao_013_-_proc_1022-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/mocao_014-_proc_129.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/mocao_015_-_proc_133.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/mocao_016_-_proc_132.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/mocao_017_-_proc_181.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/mocao_018_-_proc_179.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1200/mocao_019_-_proc_180.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/mocao_020_-_proc_193.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/mocao_021_-_proc_219.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/mocao_023_-_proc_222.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/mocao_024_-_proc_230.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/mocao_025_-_proc_231.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/mocao_026_-_proc_218.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/mocao_027_-_proc_228.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/mocao_028_-_proc_217.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/mocao_029_-_proc_176.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/mocao_030_-_proc_273.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/mocao_031_-_proc_272.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/mocao_032_-_proc_268.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/mocao_033_-_proc_269.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/mocao_034_-_proc_309.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/mocao_035_-_proc_300.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/mocao_036_-_proc_350.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1286/mocao_037_-_proc_353.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/mocao_038_-_proc_389.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/mocao_039_-_proc_387.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/mocao_040_-_proc_439.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/mocao_041_-_proc_438.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/mocao_042_-_proc_420.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/mocao_043_-_proc_440.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/mocao_044_-_proc_422.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/mocao_045_-_proc_405.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/mocao_046_-_proc_443.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/mocao_047_-_proc_429.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/mocao_048_-_proc_475.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/mocao_049_-_proc_471.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/mocao_050_-_proc_468.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/mocao_051_-_proc_515.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1358/mocao_052_-_proc_525.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1359/mocao_053_-_proc_503.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/mocao_054_-_proc_543.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/mocao_055_-_proc_536.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/mocao_056_-_proc_544.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/mocao_057_-_proc_548.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/mocao_058_-_proc_540.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/mocao_059_-_proc_539.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/mocao_060_-_proc_531.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1474/mocao_061_-_proc_566.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1475/mocao_062_-_proc_567.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1476/mocao_063_-_proc_571.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1477/mocao_064_-_proc_558.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1494/mocao_065_-_proc_605.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1495/mocao_066_-_proc_627.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1496/mocao_067_-_proc_632.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1507/mocao_068_-_proc_645.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1515/mocao_069_-_proc_660.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1516/mocao_070_-_proc_664.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1517/mocao_071_-_proc_670.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1518/mocao_072_-_proc_667.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1519/mocao_073_-_proc_665.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1524/mocao_074_-_proc_684.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1525/mocao_075_-_proc_715.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1533/mocao_076_-_proc_782.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1534/mocao_077_-_proc_783.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1535/mocao_078_-_proc_784.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1536/mocao_079_-_proc_758.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1537/mocao_080_-_proc_751.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1538/mocao_081_-_proc_785.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1545/mocao_082_-_proc_797.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1568/mocao_083_-_proc_825.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1569/mocao_084_-_proc_826.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1550/mocao_085_-_proc_836.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1551/mocao_086_-_proc_812.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1570/mocao_087_-_proc_837.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1571/mocao_088_-_proc_868.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1572/mocao_089_-_proc_877.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1573/mocao_090_-_proc_871.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/emenda_01_modificativa_001_ao_pl_004_bahia.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/emenda_02_modificativa_001_ao_pl_004_bahia.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/emenda_no_003_modificativa_01_ao_pl_022-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1577/emenda_no_004_emenda_no_01_modificativa_ao_pl_071-2024_bahia.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1588/emenda_impositiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1589/emenda_impositiva_no_02.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1590/emenda_impositiva_no_03.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1591/emenda_impositiva_no_04.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1592/emenda_impositiva_no_05.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1593/emenda_impositiva_no_06.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1594/emenda_impositiva_no_07.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1595/emenda_impositiva_no_08.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1596/emenda_impositiva_no_09.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1597/emenda_impositiva_no_10.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1598/emenda_impositiva_no_11.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1599/emenda_impositiva_no_12.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1600/emenda_impositiva_no_13.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1601/emenda_impositiva_no_14.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1602/emenda_impositiva_no_15.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1603/emenda_impositiva_no_16.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1604/emenda_impositiva_no_17.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1605/emenda_impositiva_no_18.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1606/emenda_impositiva_no_19.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1607/emenda_impositiva_no_20.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1608/emenda_impositiva_no_21.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1609/emenda_impositiva_no_22.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1610/emenda_impositiva_no_23.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1611/emenda_impositiva_no_24.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1612/emenda_impositiva_no_25.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1613/emenda_impositiva_no_26.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1614/emenda_impositiva_no_27.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1615/emenda_impositiva_no_28.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1616/emenda_impositiva_no_29.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1617/emenda_impositiva_no_30.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1618/emenda_impositiva_no_31.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/emenda_impositiva_no_32.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/emenda_impositiva_no_33.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1621/emenda_impositiva_no_34.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1622/emenda_impositiva_no_35.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/emenda_impositiva_no_36.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/emenda_impositiva_no_37.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/emenda_impositiva_no_38.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/emenda_impositiva_no_39.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1627/emenda_impositiva_no_40.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1628/emenda_impositiva_no_41.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1629/emenda_impositiva_no_42.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1630/emenda_impositiva_no_43.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1631/emenda_impositiva_no_44.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1632/emenda_impositiva_no_45.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/emenda_impositiva_no_46.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/emenda_impositiva_no_47.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/emenda_impositiva_no_48.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/emenda_impositiva_no_49.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/emenda_impositiva_no_50.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/emenda_impositiva_no_51.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1639/emenda_impositiva_no_52.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/emenda_impositiva_no_53.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/emenda_impositiva_no_54.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1642/emenda_impositiva_no_55.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1643/emenda_impositiva_no_56.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1644/emenda_impositiva_no_57.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/emenda_impositiva_no_58.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1646/emenda_impositiva_no_59.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1647/emenda_impositiva_no_60.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1648/emenda_impositiva_no_61.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1649/emenda_impositiva_no_62.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/emenda_impositiva_no_63.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/emenda_impositiva_no_64.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/emenda_impositiva_no_65.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/emenda_impositiva_no_66.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1654/emenda_impositiva_no_67.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1655/emenda_impositiva_no_68.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1656/emenda_impositiva_no_69.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1657/emenda_impositiva_no_70.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1658/emenda_impositiva_no_71.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1659/emenda_impositiva_no_72.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1660/emenda_impositiva_no_73.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1661/emenda_impositiva_no_74.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1582/parecer_tce.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1123/pl_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1127/projeto_de_lei_003-2024_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1126/pl_004_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1183/pl_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/pl_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/pl_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_11_-_oficio_n_043-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/pl_12_oficio_n_047-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/of_061_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/pl_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/pl_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/pl_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/pl_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/pl_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/pl_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/pl_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/pl_022_e_anexos_merged_1_merged.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_023_merged.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/pl_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/pl_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_026_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/pl_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/pl_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_031_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/pl_032_merged.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/pl_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/of_194_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/pl_035_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_036_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_037_merged.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/pl_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_039_ilovepdf_merged_3.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1360/pl_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_043_merged.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1395/pl_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1478/pl_048_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1479/pl_049_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_050_merged.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1481/pl_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1482/pl_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1492/pl_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1484/pl_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1491/pl_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1497/of_245_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1498/of_246_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1499/of_247_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1500/of_248_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1501/of_249_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1508/pl_061_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1509/pl_062_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1510/document_28.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1511/pl_064_merged.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1512/oficio_256__pl_65_merged.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1526/of_261_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1546/pl_067-2024_cidao_mineiro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1555/pl_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1556/pl_070_silas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1557/pl_071_marly_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1558/pl_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1559/pl_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1563/of_276_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1574/of_265_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1575/of_281_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1579/pl_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1580/pl_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1583/of_292_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_080_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1586/pl_082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1587/pl_083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1160/plc_001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1159/plc_002.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/projeto_de_lei_complemenatar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/texto_alterado_plc_004.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/plc_005_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/oficio_no_168-2024_0001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/of_178_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1502/of_267_2024_assinado_pl_anexo__novo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1547/plc_009-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1564/of_268_2024_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1576/plc_011-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/pr_001_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/projeto_de_resolucao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/pr_003_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/pr_004_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/pr_005_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/pr_006_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1581/projeto_de_decreto_003_contas_prefeito_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_de_urgencia_especial_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1162/requerimento_de_urgencia_especial_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1163/requerimento_de_urgencia_especial_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1185/requerimento_de_urgencia_especial_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_de_urgencia_especial_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/requerimento_de_urgencia_especial_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/requerimento_de_urgencia_especial_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/requerimento_de_urgencia_especial_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/requerimento_de_urgencia_especial_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/requerimento_de_urgencia_especial_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/requerimento_de_urgencia_especial_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/requerimento_de_urgencia_especial_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/requerimento_de_urgencia_especial_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/requerimento_de_urgencia_especial_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/requerimento_de_urgencia_especial_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/requerimento_de_urgencia_especial_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1311/requerimento_de_urgencia_especial_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/requerimento_de_urgencia_especial_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/requerimento_de_urgencia_especial_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/requerimento_de_urgencia_especial_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/requerimento_de_urgencia_especial_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/requerimento_de_urgencia_especial_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1363/requerimento_de_urgencia_especial_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1364/requerimento_de_urgencia_especial_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1365/requerimento_de_urgencia_especial_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1463/requerimento_de_urgencia_especial_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1464/requerimento_de_urgencia_especial_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1465/requerimento_de_urgencia_especial_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1466/requerimento_de_urgencia_especial_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1488/requerimento_de_urgencia_especial_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1489/requerimento_de_urgencia_especial_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1490/requerimento_de_urgencia_especial_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1520/requerimento_de_urgencia_especial_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1548/requerimento_de_urgencia_especial_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1560/requerimento_de_urgencia_especial_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1561/requerimento_de_urgencia_especial_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1562/requerimento_de_urgencia_especial_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/redacao_final_001_pl_004.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1578/redacao_final_002_2024_pl_071.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1136/requerimento_001_-_proc_007.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1137/requerimento_002_-_proc_021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_003_-_proc_031.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_004_-_proc_008.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_005_-_proc_068.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_006_-_proc_055.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_007_-_proc_064.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_008_-_proc_1040-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1144/requerimento_009_-_proc_051.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_010_-_proc_101.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_011_-_proc_124.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/requerimento_012_-_proc_127.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_013_-_proc_128.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/requerimento_014_-_proc_138.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/requerimento_015_-_proc_148.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/requerimento_016_-_proc_149.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/requerimento_017_-_proc_108.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_018_-_proc_140.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/requerimento_019_-_proc_141.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/requerimento_020_-_proc_028.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/requerimento_021_-_proc_175.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_022_-_proc_154.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_023_-_proc_168.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/requerimento_024_-_proc_191.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1191/requerimento_025_-_proc_171.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/requerimento_026_-_proc_209.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1213/requerimento_027_-_proc_226.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/requerimento_028_-_proc_232.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/requerimento_029_-_proc_249.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/requerimento_030_-_proc_250.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/requerimento_031_-_proc_244.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/requerimento_032_-_proc_246.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/requerimento_033_-_proc_245.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/requerimento_034_-_proc_254.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1250/requerimento_035_-_proc_276.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/requerimento_036_-_proc_275.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/requerimento_037_-_proc_277.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1253/requerimento_038_-_proc_290.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/requerimento_039_-_proc_321.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_040_-_proc_323.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1276/requerimento_041_-_proc_325.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/requerimento_042_-_proc_332.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/requerimento_043_-_proc_311.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/requerimento_044_-_proc_324.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_045_-_proc_337.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/requerimento_046_-_proc_331.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_047_-_proc_335.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/requerimento_048_-_proc_352.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/requerimento_049_-_proc_333.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/requerimento_050_-_proc_334.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/requerimento_051_-_proc_414.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/requerimento_052_-_proc_419.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/requerimento_053_-_proc_421.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/requerimento_055_-_proc_417.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/requerimento_056_-_proc_418.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/requerimento_057_-_proc_413.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/requerimento_058_-_proc_476.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/requerimento_059_-_proc_434.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/requerimento_060_-_proc_433.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/requerimento_061_-_proc_519.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/requerimento_062_-_proc_511.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/requerimento_063_-_proc_276.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1368/requerimento_064_-_proc_451.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/requerimento_066_-_proc_542.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_067_-_proc_551.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1503/requerimento__068_-_proc_638.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1504/requerimento_069_-_proc_654.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento__070_-_proc_653.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1527/requerimento_071_-_proc_761.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1528/requerimento_072_-_proc_759.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1529/requerimento_073_-_proc_764.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1541/requerimento_074_-_proc_755.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1542/requerimento_075_-_proc_781.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1543/requerimento_076_-_proc_790.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1544/requerimento_077_-_proc_796.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1552/requerimento_078_-_proc_802.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1553/requerimento_079_-_proc_835.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1567/requerimento_080_-_proc_590.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_001_-_proc_030.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_002_-_proc_034.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1131/indicacao_003_-_proc_097.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1132/indicacao_004_-_proc_066.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1133/indicacao_005_-_proc_067.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_006_-_proc_069.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao_007_-_proc_070.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_008_-_proc_125.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1165/indicacao_009_-_proc_126.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1166/indicacao_010_-_proc_131.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1167/indicacao_011_-_proc_107.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_012-_proc_119.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_013_-_proc_136.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_014_-_proc_159.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_015_-_proc_152.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_016_-_proc_158.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_017_-_proc_166.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_018_-_proc_170.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_019_-_proc_172.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_020_-_proc_207.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/indicacao_021_-_proc_206.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/indicacao_022_-_proc_208.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/indicacao_023_-_proc_205.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_024_-_proc_239.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_025_-_proc_150.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_026_-_proc_264.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_027_-_proc_267.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_028_-_proc_274.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_029_-_proc_289.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_030_-_proc_278.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/indicacao_031_-_proc_306.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacao_032_-_proc_310.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacao_034_-_proc_305.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_035_-_proc_320.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_036_-_proc_370.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/indicacao_037_-_proc_367.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/indicacao_038_-_proc_383.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_039_-_proc_411.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/indicacao_040_-_proc_472.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/indicacao_041_-_proc_467.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/indicacao_042_-_proc_513.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/indicacao_043_-_proc_514.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/indicacao_044_-_proc_512.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_045_-_proc_541.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_046_-_proc_587.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_047_-_proc_585.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1469/indicacao_048_-_proc_584.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1470/indicacao_049_-_proc_586.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1471/indicacao_050_-_proc_591.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1472/indicacao_051_-_proc_578.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1473/indicacao_052_-_proc_577.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1493/indicacao_053_-_proc_606.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1506/indicacao_054_-_proc_637.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1513/indicacao_055_-_proc_672.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1514/indicacao_056_-_proc_671.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1521/indicacao_057_-_proc_718.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1522/indicacao_058_-_proc_719.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1523/indicacao_059_-_proc_717.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1530/indicacao_060_-_proc_749.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1531/indicacao_061_-_proc_760.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1532/indicacao_062_-_proc_737.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1539/indicacao_063_-_proc_780.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1540/indicacao_064_-_proc_791.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1549/indicacao_065_-_proc_829.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1565/indicacao_066_-_proc_862.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1566/indicacao_067_-_proc_863.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1146/mocao_001_-_proc_37.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1147/mocao_002_-_proc_049.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1148/mocao_003_-_proc_52.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1149/mocao_004_-_proc_71.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1150/mocao_005_-_proc_01.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1151/mocao_006_-_proc_16.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1152/mocao_007_-_proc_33.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_008_-_proc_42.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1154/mocao_009_-_proc_104.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1155/mocao_010_-_proc_06.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1156/mocao_011_-_proc_15.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1157/mocao_012_-_proc_20.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1158/mocao_013_-_proc_1022-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/mocao_014-_proc_129.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/mocao_015_-_proc_133.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/mocao_016_-_proc_132.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/mocao_017_-_proc_181.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/mocao_018_-_proc_179.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1200/mocao_019_-_proc_180.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/mocao_020_-_proc_193.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/mocao_021_-_proc_219.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/mocao_023_-_proc_222.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/mocao_024_-_proc_230.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/mocao_025_-_proc_231.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/mocao_026_-_proc_218.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/mocao_027_-_proc_228.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/mocao_028_-_proc_217.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/mocao_029_-_proc_176.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/mocao_030_-_proc_273.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/mocao_031_-_proc_272.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/mocao_032_-_proc_268.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/mocao_033_-_proc_269.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/mocao_034_-_proc_309.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/mocao_035_-_proc_300.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/mocao_036_-_proc_350.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1286/mocao_037_-_proc_353.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/mocao_038_-_proc_389.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/mocao_039_-_proc_387.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/mocao_040_-_proc_439.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/mocao_041_-_proc_438.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/mocao_042_-_proc_420.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/mocao_043_-_proc_440.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/mocao_044_-_proc_422.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/mocao_045_-_proc_405.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/mocao_046_-_proc_443.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/mocao_047_-_proc_429.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/mocao_048_-_proc_475.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/mocao_049_-_proc_471.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/mocao_050_-_proc_468.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/mocao_051_-_proc_515.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1358/mocao_052_-_proc_525.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1359/mocao_053_-_proc_503.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/mocao_054_-_proc_543.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/mocao_055_-_proc_536.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/mocao_056_-_proc_544.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/mocao_057_-_proc_548.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/mocao_058_-_proc_540.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/mocao_059_-_proc_539.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/mocao_060_-_proc_531.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1474/mocao_061_-_proc_566.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1475/mocao_062_-_proc_567.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1476/mocao_063_-_proc_571.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1477/mocao_064_-_proc_558.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1494/mocao_065_-_proc_605.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1495/mocao_066_-_proc_627.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1496/mocao_067_-_proc_632.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1507/mocao_068_-_proc_645.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1515/mocao_069_-_proc_660.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1516/mocao_070_-_proc_664.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1517/mocao_071_-_proc_670.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1518/mocao_072_-_proc_667.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1519/mocao_073_-_proc_665.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1524/mocao_074_-_proc_684.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1525/mocao_075_-_proc_715.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1533/mocao_076_-_proc_782.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1534/mocao_077_-_proc_783.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1535/mocao_078_-_proc_784.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1536/mocao_079_-_proc_758.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1537/mocao_080_-_proc_751.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1538/mocao_081_-_proc_785.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1545/mocao_082_-_proc_797.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1568/mocao_083_-_proc_825.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1569/mocao_084_-_proc_826.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1550/mocao_085_-_proc_836.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1551/mocao_086_-_proc_812.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1570/mocao_087_-_proc_837.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1571/mocao_088_-_proc_868.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1572/mocao_089_-_proc_877.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1573/mocao_090_-_proc_871.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/emenda_01_modificativa_001_ao_pl_004_bahia.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/emenda_02_modificativa_001_ao_pl_004_bahia.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/emenda_no_003_modificativa_01_ao_pl_022-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1577/emenda_no_004_emenda_no_01_modificativa_ao_pl_071-2024_bahia.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1588/emenda_impositiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1589/emenda_impositiva_no_02.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1590/emenda_impositiva_no_03.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1591/emenda_impositiva_no_04.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1592/emenda_impositiva_no_05.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1593/emenda_impositiva_no_06.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1594/emenda_impositiva_no_07.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1595/emenda_impositiva_no_08.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1596/emenda_impositiva_no_09.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1597/emenda_impositiva_no_10.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1598/emenda_impositiva_no_11.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1599/emenda_impositiva_no_12.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1600/emenda_impositiva_no_13.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1601/emenda_impositiva_no_14.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1602/emenda_impositiva_no_15.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1603/emenda_impositiva_no_16.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1604/emenda_impositiva_no_17.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1605/emenda_impositiva_no_18.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1606/emenda_impositiva_no_19.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1607/emenda_impositiva_no_20.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1608/emenda_impositiva_no_21.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1609/emenda_impositiva_no_22.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1610/emenda_impositiva_no_23.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1611/emenda_impositiva_no_24.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1612/emenda_impositiva_no_25.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1613/emenda_impositiva_no_26.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1614/emenda_impositiva_no_27.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1615/emenda_impositiva_no_28.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1616/emenda_impositiva_no_29.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1617/emenda_impositiva_no_30.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1618/emenda_impositiva_no_31.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1619/emenda_impositiva_no_32.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1620/emenda_impositiva_no_33.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1621/emenda_impositiva_no_34.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1622/emenda_impositiva_no_35.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1623/emenda_impositiva_no_36.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1624/emenda_impositiva_no_37.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1625/emenda_impositiva_no_38.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1626/emenda_impositiva_no_39.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1627/emenda_impositiva_no_40.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1628/emenda_impositiva_no_41.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1629/emenda_impositiva_no_42.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1630/emenda_impositiva_no_43.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1631/emenda_impositiva_no_44.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1632/emenda_impositiva_no_45.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1633/emenda_impositiva_no_46.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1634/emenda_impositiva_no_47.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1635/emenda_impositiva_no_48.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1636/emenda_impositiva_no_49.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1637/emenda_impositiva_no_50.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1638/emenda_impositiva_no_51.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1639/emenda_impositiva_no_52.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1640/emenda_impositiva_no_53.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1641/emenda_impositiva_no_54.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1642/emenda_impositiva_no_55.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1643/emenda_impositiva_no_56.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1644/emenda_impositiva_no_57.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1645/emenda_impositiva_no_58.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1646/emenda_impositiva_no_59.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1647/emenda_impositiva_no_60.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1648/emenda_impositiva_no_61.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1649/emenda_impositiva_no_62.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1650/emenda_impositiva_no_63.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1651/emenda_impositiva_no_64.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1652/emenda_impositiva_no_65.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1653/emenda_impositiva_no_66.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1654/emenda_impositiva_no_67.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1655/emenda_impositiva_no_68.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1656/emenda_impositiva_no_69.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1657/emenda_impositiva_no_70.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1658/emenda_impositiva_no_71.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1659/emenda_impositiva_no_72.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1660/emenda_impositiva_no_73.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1661/emenda_impositiva_no_74.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2024/1582/parecer_tce.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H454"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="206.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>