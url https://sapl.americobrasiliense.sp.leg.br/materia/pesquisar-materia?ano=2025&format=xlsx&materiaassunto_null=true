--- v1 (2026-02-04)
+++ v2 (2026-05-08)
@@ -10,10292 +10,11553 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7757" uniqueCount="3403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8796" uniqueCount="3795">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/pl_001-2025_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/pl_001-2025_merged.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "ESTAÇÃO CULTURAL MARIA LUCINDA BENTO" ao anexo da Estação Ferroviária que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Terezinha Aparecida Viveiros de Souza</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/pl_002-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/pl_002-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/pl_003_anexos_merged_1.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/pl_003_anexos_merged_1.pdf</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/pl_004_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/pl_004_merged.pdf</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/pl_005_anexos_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/pl_005_anexos_merged.pdf</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/pl_006_anexos_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/pl_006_anexos_merged.pdf</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/pl_007_anexos_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/pl_007_anexos_merged.pdf</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/pl_008-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/pl_008-2025.pdf</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/pl_009.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/pl_009.pdf</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/pl_010.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/pl_010.pdf</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/pl_011.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/pl_011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Departamento Autônomo de Água e Esgoto de Araraquara – D.A.A.E., na forma que especifica.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/pl_012.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/pl_012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ANDRÉ DA AUTOESCOLA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/pl_013.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/pl_013.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Educação Ambiental e Reutilização de Pneus, voltada à geração de renda e combate ao mosquito da dengue."</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/pl_014.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/pl_014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/pl_015_anexos.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/pl_015_anexos.pdf</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/pl_016__anexo.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/pl_016__anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional espacial e dá outras providências.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/of_124_2025_assinado_pl__1.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/of_124_2025_assinado_pl__1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2620, de 25 de fevereiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/pl_018_of_126_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/pl_018_of_126_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança da Tarifa de Água e dá outras providências.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/pl_019_of_123_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/pl_019_of_123_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/pl_020-2025_merged_1.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/pl_020-2025_merged_1.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “ANTÔNIO DA SILVA FARIA” à praça pública que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/pl_021_ilovepdf_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/pl_021_ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/pl_022_ilovepdf_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/pl_022_ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/pl23_e_anexos.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/pl23_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 2615, de 20 de dezembro de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/pl_024_e_anexos.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/pl_024_e_anexos.pdf</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/pl_025_ilovepdf_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/pl_025_ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/pl_026_ilovepdf_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/pl_026_ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1953/pl27_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1953/pl27_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1984/pl_028_e_mensagem_justificativa.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1984/pl_028_e_mensagem_justificativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de pulverização aérea de agrotóxicos por meio de aeronaves tripuladas no município de Américo Brasiliense, compreendendo área urbana e rural.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1985/pl_029_e_justificativa_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1985/pl_029_e_justificativa_.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia do Nordestino" no Calendário Oficial de eventos do Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1986/pl_030_of_097_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1986/pl_030_of_097_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1987/pl_031.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1987/pl_031.pdf</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1988/pl_032_of_193_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1988/pl_032_of_193_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1989/of_194_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1989/of_194_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1891, de 23 de dezembro de 2013, para dispor sobre a possibilidade de utilização de recursos do Fundo Municipal dos Direitos da Criança e do Adolescente para despesas de comissionamento por captação de recursos e dá outras providências.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2073/pl_034.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2073/pl_034.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1726, de 15 de fevereiro de 2011, que dispõe sobre o Conselho Municipal de Educação de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2074/of_227_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2074/of_227_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do Plano Municipal de Educação, aprovado pela Lei nº 1939, de 18 de dezembro de 2013, da convalidação de atos, e dá outras providências.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2075/of_227_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2075/of_227_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2076/pl_037.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2076/pl_037.pdf</t>
   </si>
   <si>
     <t>Autoriza desmembramento de imóvel na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2118/pl_038_of_225_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2118/pl_038_of_225_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2119/pl_039_of_240_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2119/pl_039_of_240_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2402, de 06 de maio de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2120/pl_040_of_241_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2120/pl_040_of_241_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2121/pl_041_of_246_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2121/pl_041_of_246_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Proteção e Defesa Civil – FUMPDC e dá outras providências.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2122/pl_042_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2122/pl_042_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação de prazo para regularização de terrenos doados pelo Município de Américo Brasiliense, localizados nos Distritos Industriais e dá outras providências.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2123/pl_043_of_245_2025_assinado_e_anexos_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2123/pl_043_of_245_2025_assinado_e_anexos_pl_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações do protocolo de intenções e consolidação do Contrato do Consórcio Intermunicipal Culturando, ratificado pela Lei Municipal nº 2364, de 24 de setembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>BRUNO RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2124/pl_044.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2124/pl_044.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos da Lei nº 2.609, de 16 de dezembro de 2024, para garantir vagas de estacionamento e atendimento prioritário às pessoas com Transtorno do Espectro Autista (TEA), e dá outras providências</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2125/pl_045_of_261_2025_assinado_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2125/pl_045_of_261_2025_assinado_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2123, de 05 de julho de 2017, que estabelece as diretrizes para implantação de Loteamentos Residenciais de Interesse Social no Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>ROGELMA MASCARENHAS DE ALMEIDA</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2174/pl_046-2025_justificativa_e_biografia_.pdf</t>
+    <t>ROGELMA MASCARENHAS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2174/pl_046-2025_justificativa_e_biografia_.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “AFONSO PAULO DE ALMEIDA” ao Espaço de Lazer e Recreação localizado na praça “José da Motta Cerqueira”, e dá outras providências.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2175/pl_047_of_273_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2175/pl_047_of_273_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1331, de_x000D_
 22 de maio de 2002, que dispõe sobre o Conselho_x000D_
 Municipal do Idoso de Américo Brasiliense e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2211/pl_048_of_277_2025_assinado_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2211/pl_048_of_277_2025_assinado_.pdf</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2212/pl_049_of_282_2025_assinado_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2212/pl_049_of_282_2025_assinado_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2213/pl_050.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2213/pl_050.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2261/of_310_2025_assinado_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2261/of_310_2025_assinado_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1906, de 24 de junho de 2013, que institui a Comissão Municipal de Trânsito de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2262/pl_052_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2262/pl_052_merged.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “PREFEITO NOVÊNIO PAVAN” ao auditório público municipal localizado no Centro Educacional e Apoio Pedagógico "Novênio Pavan", e dá outras providências.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2301/pl_053_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2301/pl_053_merged.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "JOSÉ BRITO LUPPI" ao espaço público destinado a realização de aulas e exames práticos de direção veicular, e dá outras providências.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2302/pl_054.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2302/pl_054.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário Oficial de Eventos do Município de Américo Brasiliense, a campanha “Junho Vermelho”, dedicada à conscientização sobre a importância da doação de sangue, e dá outras providências.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2303/pl_055_e_anexos.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2303/pl_055_e_anexos.pdf</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2304/pl_056_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2304/pl_056_merged.pdf</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2337/pl_057_e_anexo_ilovepdf_merged_26.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2337/pl_057_e_anexo_ilovepdf_merged_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares, crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2338/pl_058_of_341_2025_assinado__1.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2338/pl_058_of_341_2025_assinado__1.pdf</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2395/pl_059_e_anexos.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2395/pl_059_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Américo Brasiliense, para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2340/pl_060.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2340/pl_060.pdf</t>
   </si>
   <si>
     <t>Disciplina as nomeações para Cargos em Comissão no âmbito dos órgãos do Poder Executivo e Legislativo Municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2341/pl_061.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2341/pl_061.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação pública das informações relativas ao estoque de medicamentos nas farmácias públicas municipais e dos horários de atendimento dos profissionais de saúde nas unidades do SUS no Município de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>JHON BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2342/processo_1214-_2025_pl_062.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2342/processo_1214-_2025_pl_062.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de alinhamento, organização e retirada da fiação aérea excedente, inservível ou em altura irregular pelas empresas prestadoras de serviços de telefonia, internet, TV a cabo e congêneres, no âmbito do Município de Américo Brasiliense, e dá outras providencias.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2390/pl_063_of_369_2025_assinado_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2390/pl_063_of_369_2025_assinado_.pdf</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2391/pl_064_e_anexo.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2391/pl_064_e_anexo.pdf</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2392/pl_065_of_375_2025_assinado_pl__1.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2392/pl_065_of_375_2025_assinado_pl__1.pdf</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2393/pl_066_of_376_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2393/pl_066_of_376_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2394/pl_067_of_371_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2394/pl_067_of_371_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Américo Brasiliense para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2442/pl_068_of_392_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2442/pl_068_of_392_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2443/pl_069_of_398_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2443/pl_069_of_398_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2670, de 23 de setembro de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2444/of_400_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2444/of_400_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_072-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_072-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Mãos à Obra – Cuidando da Nossa Cidade”, destinado à promoção do voluntariado comunitário para revitalização de espaços públicos urbanos, estabelece mecanismos de reconhecimento aos participantes, e dá outras providências.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2484/pl_074-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2484/pl_074-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação de campanhas permanentes de conscientização sobre o descarte irregular de resíduos sólidos, entulhos e materiais similares em vias públicas, terrenos baldios e demais áreas inadequadas no município de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2485/pl_075-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2485/pl_075-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Entrega Domiciliar de Medicamentos no âmbito do Município de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2487/pl_076-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2487/pl_076-2025.pdf</t>
   </si>
   <si>
     <t>Institui o airsoft como esporte oficial no município de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2486/pl_079-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2486/pl_079-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a acessibilidade de pessoas com deficiência ou mobilidade reduzida a brinquedos e equipamentos de academia em espaços públicos, creches e escolas públicas municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_080-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_080-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Campeonato Interescolar no município de Américo Brasiliense, nas modalidades e categorias que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2489/pl_081-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2489/pl_081-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de AmericoBrasiliense a campanha "Natal Sem Fome", a ser realizada anualmente no segundo domingo do mês de dezembro, e dá outras providencias.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>MAICON RIOS, ROGELMA MASCARENHAS DE ALMEIDA</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2492/pl_082.pdf</t>
+    <t>MAICON RIOS, ROGELMA MASCARENHAS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2492/pl_082.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Américo Brasiliense a "Semana da Mulher Empreendedora", e dá outras providências.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_083_01_of_425_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_083_01_of_425_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2526/pl_084_of_406_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2526/pl_084_of_406_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo do Pragrama de Recuperação Fiscal - REFIS no exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2600/pl_085.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2600/pl_085.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2575, de 22 de julho de 2024, Lei nº 2616, de 20 de dezembro de 2024 e Lei nº 2683, de 14 de novembro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2601/pl_086.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2601/pl_086.pdf</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2596/pl_087.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2596/pl_087.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Capacitação em Primeiros Socorros, abrangendo a Manobra de Heimlich, técnicas de desobstrução das vias aéreas e demais procedimentos preventivos e emergenciais, destinado às pessoas que especifica, no âmbito do Município de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2628/pl_088.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2628/pl_088.pdf</t>
   </si>
   <si>
     <t>Altera o “Anexo I” da Lei Municipal nº 1397, de 16 de dezembro de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2629/pl_089_e_anexos.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2629/pl_089_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais às entidades no exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2632/pl_090.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2632/pl_090.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2633/pl_091.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2633/pl_091.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de Emendas Impositivas na Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/plc_001.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/plc_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual aos servidores municipais do Poder Executivo de Américo Brasiliense e dei outras providências.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>Maicon Rios, Bahia do Corte, Bruno Ribeiro, Rogelma Mascarenhas de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/plc_002-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/plc_002-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual dos servidores do Poder Legislativo do Município de Américo Brasiliense, nos termos do artigo 37, inciso X da Constituição Federal de 1988, e dá outras providências.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/plc_003.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/plc_003.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 210, de 1º de abril de 2019.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/plc_004_of_108_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/plc_004_of_108_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alienação de bem imóvel pertencente ao Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/plc_005_correto_of_125_2025_texto_do_projeto_de_lei_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/plc_005_correto_of_125_2025_texto_do_projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1860/plc_006_subs.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1860/plc_006_subs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 1018, de 20 de dezembro de 1994 e dá outras providências.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2031/of_212_2025_assinado_pl_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2031/of_212_2025_assinado_pl_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense, e a Lei Complementar nº 287, de 1º de abril de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2214/plc_008-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2214/plc_008-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo a Lei Complementar n°210, de 1° de abril de 2019</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2339/plc_009.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2339/plc_009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Complementar nº 289, de 1º de julho de 2025, e na Lei Complementar nº 255, de 15 de dezembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2445/plc_010_of_380_2025_assinado_plc_.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2445/plc_010_of_380_2025_assinado_plc_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 114, de 16 de junho de 2011, que dispõe sobre a organização administrativa da Prefeitura Municipal de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2630/plc_011.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2630/plc_011.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 979, de 08 de dezembro de 1993, que instituiu o Código Tributário do Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2631/plc_012.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2631/plc_012.pdf</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/pr_001-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/pr_001-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Constituição da Comissão de Representação da Câmara Municipal de Américo Brasiliense, para o Biênio de 2025/2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/pr_002.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/pr_002.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à Resolução n° 002 de 03 de agosto de 2021.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, CIDÃO MINEIRO, DIEGO VIVEIROS, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, SILAS DA SADIA, ROGELMA MASCARENHAS DE ALMEIDA, VAN DO GÁS</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2032/projeto_de_resolucao_no__003.pdf</t>
+    <t>ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, CIDÃO MINEIRO, DIEGO VIVEIROS, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, SILAS DA SADIA, ROGELMA MASCARENHAS, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2032/projeto_de_resolucao_no__003.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 11 da Resolução n° 002 de 15 de dezembro de 2020, Regimento Interno da Câmara Municipal de Américo Brasiliense e dá outras providências."</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_resolucao_no_004-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_resolucao_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso à informação pública pelo cidadão, no âmbito do Poder Legislativo Municipal, cria normas de procedimentos e dá outras providências.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2215/pr_005-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2215/pr_005-2025.pdf</t>
   </si>
   <si>
     <t>"Cria a função gratificada de encarregado de dados no âmbito da Câmara Municipal de Américo Brasiliense, em atenção ao disposto na Lei Federal n° 13.709, de 14 de agosto de 2018, e dá outras providências."</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2389/pr_006_-_codigo_de_etica_e_decoro_parlamentar.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2389/pr_006_-_codigo_de_etica_e_decoro_parlamentar.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Decoro Parlamentar da Câmara Municipal de Américo Brasiliense, estabelece normas disciplinares e procedimentais, e dá outras providências.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2491/pr_007-2025_assinado.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2491/pr_007-2025_assinado.pdf</t>
   </si>
   <si>
     <t>"Disciplina a concessão de diárias, de adicional de embarque e desembarque e de passagens aéreas."</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>BRUNO RIBEIRO, JHON BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2300/pdl_001-2025_merged.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2300/pdl_001-2025_merged.pdf</t>
   </si>
   <si>
     <t>Confere Título de “Cidadão Ameriliense” ao Ilmo. Sr. Pe. VALDEMIR ARAÚJO DA SILVA.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, EDSON DO LANCHE, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1983/decreto_legislativo_no_002-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1983/decreto_legislativo_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Confere Título de “Cidadã Ameriliense” à Exma. Sra. THAINARA FARIA, DD. DEPUTADA ESTADUAL.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2647/projeto_de_decreto_004_-rogelma_e_bahia-_cidadao_ameriliense_joscimar.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2647/projeto_de_decreto_004_-rogelma_e_bahia-_cidadao_ameriliense_joscimar.pdf</t>
   </si>
   <si>
     <t>Confere Titulo de "Cidadão Ameriliense" ao Ilmo. Sr. JOSCIMAR LIMA RODRIGUES.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2398/projeto_de_decreto_005_processo_695-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2398/projeto_de_decreto_005_processo_695-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das Contas Anuais do Município de Américo Brasiliense, relativas ao Exercício de 2021, acompanhando o Parecer emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo e dá outras providências.”</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2399/projeto_de_decreto_006_processo_867-2024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2399/projeto_de_decreto_006_processo_867-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das Contas Anuais do Município de Américo Brasiliense, relativas ao Exercício de 2022, acompanhando o Parecer emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo e dá outras providências.”</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Institui Sessão Solene anual em homenagem ao Dia da Família no âmbito do Poder Legislativo do Município de Américo Brasiliense, e dá outras providências.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2493/pdl_008.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2493/pdl_008.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo n° 003, de 22 de maio de 2018, para instituir o Diploma de Honra "Maria Lucinda Bento".</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2490/pdl_009.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2490/pdl_009.pdf</t>
   </si>
   <si>
     <t>Institui a "Galeria de Destaque — Mulheres na Politica", destinada a homenagear todas as Vereadoras que integraram a Camara Municipal de Américo Brasiliense ao longo de sua história.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, EDSON DO LANCHE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2648/pdl_010.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2648/pdl_010.pdf</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Ameriliense” ao Exmo. Sr. ARLINDO CHINAGLIA JÚNIOR,DD. DEPUTADO FEDERAL.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2637/pdl_011.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2637/pdl_011.pdf</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Ameriliense" ao Ilmo. Sr. FERNANDO PASSOS.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2638/pdl_012.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2638/pdl_012.pdf</t>
   </si>
   <si>
     <t>Confere Diploma de "Honra ao Mérito" ao Ilmo. Sr. DIMAS EDUARDO RAMALHO.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2639/pdl_013.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2639/pdl_013.pdf</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Ameriliense" ao Ilmo. Sr. JOSÉ LUIZ TECIA NO.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2640/pdl_014.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2640/pdl_014.pdf</t>
   </si>
   <si>
     <t>Confere Diploma de "Reconhecimento Público" à ESCOLA ESTADUAL DOUTOR ALBERTO ALVES ROLLO.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2641/pdl_015.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2641/pdl_015.pdf</t>
   </si>
   <si>
     <t>Confere Diploma de "Reconhecimento Público" à ESCOLA ESTADUAL PROFESSORA DINORÁ MARCONDES GOMES.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2642/pdl_016.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2642/pdl_016.pdf</t>
   </si>
   <si>
     <t>Confere Título de "Cidadão Ameriliense" ao Ilmo Sr. ANTÔNIO JOSÉ LAURINDO (PEIXINHO).</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, CIDÃO MINEIRO, DIEGO VIVEIROS, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, ROGELMA MASCARENHAS DE ALMEIDA, SILAS DA SADIA, VAN DO GÁS</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2033/projeto_de_emenda_organizacional_no_001.pdf</t>
+    <t>ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, CIDÃO MINEIRO, DIEGO VIVEIROS, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, ROGELMA MASCARENHAS, SILAS DA SADIA, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2033/projeto_de_emenda_organizacional_no_001.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 25 da Lei Orgânica do Município."</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/requerimento_de_urgencia_especial_001_plc_001-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/requerimento_de_urgencia_especial_001_plc_001-2025.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei Complementar nº 001/2025, de autoria do Poder Executivo, que “dispõe sobre a concessão de revisão geral anual aos servidores municipais do Poder Executivo de Américo Brasiliense e dei outras providências.”</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/requerimento_de_urgencia_especial_002_plc_002-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/requerimento_de_urgencia_especial_002_plc_002-2025.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei Complementar nº 002/2025, de autoria da Mesa Diretora, que “dispõe sobre a concessão de revisão geral anual dos servidores do Poder Legislativo do Município de Américo Brasiliense, nos termos do artigo 37, inciso X da Constituição Federal de 1988, e dá outras providências.”</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_de_urgencia_especial_003_plc_003-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_de_urgencia_especial_003_plc_003-2025.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei Complementar nº 003/2025, de autoria da Mesa Diretora, que “Altera a Lei Complementar nº 210, de 1º de abril de 2019.”</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_de_urgencia_especial_004_pl_009-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_de_urgencia_especial_004_pl_009-2025.pdf</t>
   </si>
   <si>
     <t>seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 009/2025, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional  especial e dá outras providências.”</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>BRUNO RIBEIRO, MAICON RIOS, ROGELMA MASCARENHAS DE ALMEIDA, SILAS DA SADIA, VAN DO GÁS</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2343/requerimento_de_urgencia_especial_005_pl_057-2025.pdf</t>
+    <t>BRUNO RIBEIRO, MAICON RIOS, ROGELMA MASCARENHAS, SILAS DA SADIA, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2343/requerimento_de_urgencia_especial_005_pl_057-2025.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 057/2025, de autoria do Poder Executivo, que “dispõe sobre a abertura de créditos adicionais suplementares, crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2344/requerimento_de_urgencia_especial_006_pl_058-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2344/requerimento_de_urgencia_especial_006_pl_058-2025.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 058/2025, de autoria do Poder Executivo, que “dispõe sobre a abertura de crédito adicional especial e dá outras providências.”</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>ANDRÉ DA AUTOESCOLA, DIEGO VIVEIROS, MAICON RIOS, SILAS DA SADIA, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_de_urgencia_especial_007_pl_082-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_de_urgencia_especial_007_pl_082-2025.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 082/2025, de autoria dos Vereadores Maicon Rios e Rogelma Mascarenhas, que “institui no Calendário Oficial do Município de Américo Brasiliense a "Semana da Mulher Empreendedora", e dá outras providências.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_de_urgencia_especial_008_pdl_008-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_de_urgencia_especial_008_pdl_008-2025.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Decreto Legislativo nº 008/2025, de autoria dos Vereadores Diego Viveiros e Maicon Rios, que “altera o Decreto Legislativo n° 003, de 22 de maio de 2018, para instituir o Diploma de Honra "Maria Lucinda Bento".</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>BRUNO RIBEIRO, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2528/requerimento_de_urgencia_especial_009_pl_084-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2528/requerimento_de_urgencia_especial_009_pl_084-2025.pdf</t>
   </si>
   <si>
     <t>Seja incluída na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria: Projeto de Lei nº 084/2025, de autoria do Poder Executivo, que “Dispõe sobre a prorrogação do prazo do Programa de Recuperação Fiscal – REFIS no exercício financeiro de 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2599/requerimento_de_urgencia_especial_010_pl_085-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2599/requerimento_de_urgencia_especial_010_pl_085-2025.pdf</t>
   </si>
   <si>
     <t>Inclui na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
 Projeto de Lei n° 085/2025, de autoria do Poder Executivo, que "Altera dispositivos da Lei n° 2575, de 22 de julho de 2024, Lei n° 2616, de 20 de dezembro de 2024 e Lei n° 2683, de 14 de novembro de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2598/requerimento_de_urgencia_especial_011_pl_086-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2598/requerimento_de_urgencia_especial_011_pl_086-2025.pdf</t>
   </si>
   <si>
     <t>Inclui na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo142, inciso I, letra b, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
  Projeto de Lei n° 086/2025, de autoria do Poder Executivo, que "Dispõe sobre a abertura de crédito adicional especial e dá outras providências".</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CJLR - Comissão de Justiça Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2401/redacao_final_no_001-2025..pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2401/redacao_final_no_001-2025..pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL Nº 001/2025 ao PROJETO DE LEI Nº 053/2025</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2482/redacao_final_002_-_pl_060.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2482/redacao_final_002_-_pl_060.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL Nº 002/2025 ao PROJETO DE LEI Nº 060/2025.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/requerimento_001_-_proc_080.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/requerimento_001_-_proc_080.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, qual é o planejamento do Poder Executivo para atender as 80 (oitenta) famílias que residem nos prédios da CDHU, localizado no São Judas Tadeu, visto que as famílias sofrem uma situação precária pelo não atendimento às necessidades básicas da administradora do condomínio, falta de limpeza no jardim e arredores, falta do parquinho para as crianças, campo de futebol para os jovens. REQUEIRO ainda, que seja encaminhado cópia deste Requerimento à Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo – CDHU, para que esta insigne empresa forneça as mesmas informações solicitadas ao Poder Executivo.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_002_-_proc_038.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_002_-_proc_038.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, quantos imóveis/prédios alugados a Prefeitura Municipal possui no momento, e ainda informar, qual a forma de planejamento a ser adotada para reduzir essa quantidade.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/requerimento_003_-_proc_096.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/requerimento_003_-_proc_096.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, o projeto da Alameda Mário Cavalari, e ainda informar se nesse projeto existe uma rua paralela à já existente.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/requerimento_003_-_proc_096.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/requerimento_003_-_proc_096.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, enviar cópia da Portaria que designou Fiscal do Contrato do serviço de coleta manual, conteinerizada e transporte de resíduos sólidos urbanos, atualmente vigente. REQUEIRO outrossim, que seja informado em quais locais estão localizados, na presente data, todos os contêineres previstos no contrato.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>DIEGO VIVEIROS, ROGELMA MASCARENHAS DE ALMEIDA</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/requerimento_005_-_proc_027.pdf</t>
+    <t>DIEGO VIVEIROS, ROGELMA MASCARENHAS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/requerimento_005_-_proc_027.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis, atender às solicitações abaixo acerca da frota de veículos pertencente à Prefeitura Municipal: 1- Enviar relatório constando as manutenções realizadas no período de 2023 a 2024, detalhando placa, modelo, manutenção realizada, empresa que executou a referida manutenção e valor; e 2- Enviar relatório constando o status, ou seja, quais as condições de cada veículo (se avariado, em manutenção ou em perfeita condições de uso) no início da atual gestão municipal (1º de janeiro do corrente ano).</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_006__diego__-_veiculo_sentra_proc._133.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_006__diego__-_veiculo_sentra_proc._133.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor e enviar cópia da documentação do processo de baixa do bem patrimonial veículo Nissan/Sentra, cor preta, adquirido pela Prefeitura Municipal em 2017.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>EDINAN SALGADOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/requerimento_007_-_proc_088.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/requerimento_007_-_proc_088.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor da Departamento de Cultura e informar a esta Casa de Leis quais providências necessárias serão adotadas com o objetivo de: 1- Manter a realização da tradicional Cavalgada no mês de aniversário da cidade de Américo Brasiliense, considerando sua relevância cultural, social e histórica para o município; 2- Organizar e incluir no calendário oficial de eventos do Município uma nova Cavalgada no mês dedicado à Padroeira da cidade, fortalecendo as festividades religiosas e promovendo a integração da comunidade.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_008_-_proc_089.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_008_-_proc_089.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis quais providências serão tomadas para garantir a realização da Copa Américo no início de março, mantendo viva essa tradição tão importante para a nossa cidade.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>Ao Plenário da Câmara Municipal de Américo Brasiliense, na qualidade de Presidente desta Casa de Leis e no uso das atribuições que me são conferidas pelo Regimento Interno e pela legislação vigente a aprovação da alteração do objeto da Emenda Impositiva do Vereador Trajano de Oliveira Filho, acima mencionado, destinando o valor para aquisição de equipamentos que serão direcionados ao caminhão tanque da Defesa Civil.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>ROGELMA MASCARENHAS DE ALMEIDA, BRUNO RIBEIRO</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/requerimento_010_-_proc_011.pdf</t>
+    <t>ROGELMA MASCARENHAS, BRUNO RIBEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/requerimento_010_-_proc_011.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis qual a real situação financeira da Municipalidade, visto que restou déficit na gestão anterior do Município.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/requerimento_011_-_proc_013.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/requerimento_011_-_proc_013.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor MARCOS DAMÁSIO, Digníssimo Deputado Estadual, solicitando de Vossa Excelência, envidar esforços no sentido de contemplar o município de Américo Brasiliense com a liberação de verba por meio de emenda parlamentar, no valor de R$ 500.000,00 (quinhentos mil reais) destinada ao recapeamento asfáltico de vias públicas nos bairros Jardim Luiz Ometto, Jardim Santa Terezinha e Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/requerimento_012_-_proc_130.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/requerimento_012_-_proc_130.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à RUMO solicitando dessa insigne empresa, entrar em entendimento com o setor competente e informar a esta Casa de Leis, o que segue: 1- Qual a previsão de roçagem do trecho da linha férrea? 2- Qual a previsão de retirada dos dormentes que ficaram no trecho após a reforma do local? E 3- Enviar para esta Casa de Leis o cronograma de limpeza atual.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/requerimento_013_-_proc_268.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/requerimento_013_-_proc_268.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que seja informada a esta Casa de Leis forneça as seguintes informações, relacionadas ao córrego que atravessa os bairros Jardim São José I e Jardim São José II: 1- Quais medidas estão sendo adotadas para realizar a limpeza, a recuperação do córrego e da área verde ao seu redor? 2- Existe um plano para preservação da nascente e o combate ao despejo irregular de lixo? 3- Quais ações estão sendo realizadas para melhorar a qualidade de vida e a infraestrutura dos bairros, considerando os danos causados pela poluição?.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/requerimento_014_-_proc_258.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/requerimento_014_-_proc_258.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis qual o atual andamento da instalação do reservatório no Jardim Planalto.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>EDSON DO LANCHE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/requerimento_016_-_proc_253.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/requerimento_016_-_proc_253.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que seja informado a esta Casa de Leis, o motivo pelo qual a obra de construção da ponte que interligará os bairros Jardim São José I e II, na rua Alfonso Nigro, ainda não foi realizada, conforme o cronograma estabelecido em placas e Diário Oficial, visto que existe projeto e licitação com data de início e de conclusão.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/requerimento_017_-_proc_277.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/requerimento_017_-_proc_277.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que seja enviado a esta Casa de Leis o que segue referente à obra realizada na praça “Dorvalino de Assis”, localizada no bairro Jardim Santa Terezinha, na confluência da alameda Alberto José Eloy Macedo Rollo com as ruas José Carleci e Joaquim Moreira Filho: 1- Cópia completa do processo licitatório, incluindo edital de licitação, propostas apresentadas e documentos de habilitação das empresas participantes e contrato firmado com a empresa vencedora; 2- Cópia do projeto técnico da referida obra, incluindo detalhes de execução e especificação técnicas; 3- Cronograma detalhado da execução da obra, indicando as etapas planejadas e os prazos previstos; 4- Listas dos materiais utilizados na obra, com os respectivos valores, especificações e notas fiscais apresentadas pela empresa contratada</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_018_-_proc_263.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_018_-_proc_263.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que seja informado a esta Casa de Leis quais os planos de gestão para revitalização do Recinto de Eventos.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_019_-_proc_265.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_019_-_proc_265.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis qual será a prioridade da gestão em relação ao Ginásio de Esportes, localizado no bairro São Judas Tadeu, e se há planos para retomar as atividades de pilates, funcional e outras atividades voltadas aos moradores da terceira idade.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/requerimento_020_-_proc_264.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/requerimento_020_-_proc_264.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: 1. O motivo da ausência de áreas cobertas nos portões de entrada e saída das creches municipais; 2. A atual gestão tem planos para implementar essas coberturas das creches municipais?</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/requerimento_021_-_proc_254.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/requerimento_021_-_proc_254.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que seja informado a esta Casa de Leis sobre os seguintes questionamentos: 1. Quais são as providências necessárias para o reinício das obras da Casa da Juventude? 2. 0 que falta para que a execução das referidas obras tenha início? 3. Qual é o planejamento previsto para a conclusão das obras?</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/requerimento_022_-_proc_255.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/requerimento_022_-_proc_255.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente, para que seja informado a esta Casa de Leis qual o que segue: 1- Qual o destino dado à massa asfáltica adquirida; 2- Em quais bairros e quando houve a utilização dessa massa asfáltica.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_023_-_proc_155.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_023_-_proc_155.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que seja informado a esta Casa de Leis, qual a programação/ cronograma para execução das diversas ações de zeladoria do Poder Executivo para: limpeza das ruas, operação tapa-buracos, poda de árvores e limpeza de galeria de águas pluviais.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/requerimento_024_-_proc_182.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/requerimento_024_-_proc_182.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Departamento Nacional de Infraestrutura de Transportes (DNIT), solicitando providências a serem tomadas para a retirada dos postes de ferro e fios inutilizados, deixados ao longo da linha férrea.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/requerimento_025_-_proc_140.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/requerimento_025_-_proc_140.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que seja informado a esta Casa de Leis o seguinte sobre a Ata de Registro de Preços de Concreto:1- Qual o valor total da referida Ata no Município? 2- Quanto já foi gasto no ano de 2024? 3- Quais foram os pontos do Município onde foram realizados serviços de concretagem por meio desta Ata?</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/requerimento_026_-_proc_183.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/requerimento_026_-_proc_183.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que seja informado a esta Casa de Leis, o que segue: 1- Quantos casos de dengue foram registrados em nosso Município? Informar as regiões da cidade onde houve notificações. 2- Quais medidas estão sendo adotadas?</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/requerimento_027_-_proc_240.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/requerimento_027_-_proc_240.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente e informar a esta Casa de Leis como está o andamento do processo de pavimentação do bairro Isolabela e da avenida Homero Nigro, localizada no bairro Distrito Industrial III.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/requerimento_028__rogelma_-_emenda_para_cobertura_da_arquibancada_do_estadio_municipal._proc._044.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/requerimento_028__rogelma_-_emenda_para_cobertura_da_arquibancada_do_estadio_municipal._proc._044.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor LUIZ CARLOS MOTTA, Digníssimo Deputado Federal, solicitando de Vossa Excelência, envidar esforços no sentido de contemplar o Município de Américo Brasiliense com a liberação de verba por meio de emenda parlamentar, destinada à cobertura da arquibancada do estádio municipal.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_029__rogelma_-_servicos_de_pulverizacao__proc._244.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_029__rogelma_-_servicos_de_pulverizacao__proc._244.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que seja informado a esta Casa de Leis acerca do estudo técnico para a execução dos serviços de pulverização das redes de galerias de águas pluviais e esgoto, tendo em vista o aumento de animais peçonhentos.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_030__rogelma_-_furp__proc._247.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_030__rogelma_-_furp__proc._247.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Secretaria da Saúde do Estado de São Paulo, representada na pessoa do Digníssimo Secretário da Saúde, Senhor Doutor Eleuses Paiva, solicitando que entre em entendimento com o setor competente para prestar as seguintes informações a esta Casa de Leis: 1. Há previsão para a retomada do funcionamento da unidade da FURP em Américo Brasiliense? 2. Caso não haja previsão, qual estudo foi realizado ou quais medidas estão sendo adotadas pelo Estado para dar destinação ao prédio?</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_032__andre_da_autoescola_-_levantamento_para_equipamentos_do_sad___proc._337.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_032__andre_da_autoescola_-_levantamento_para_equipamentos_do_sad___proc._337.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações detalhadas sobre a quantidade de equipamentos de saúde disponíveis no Serviço de Atendimento Domiciliar (SAD) da Prefeitura Municipal, incluindo, mas não se limitando a: cadeiras de rodas; cadeiras de banho; muletas; camas hospitalares e outros dispositivos assistenciais. REQUEIRO, outrossim, que informe o que segue: 1. Qual quantidade total de cada tipo de equipamento existente no SAD? 2. Se todos os equipamentos estão atualmente emprestados? Em caso afirmativo, quais estão em uso? 3. Existe um controle interno que registre os nomes e endereços dos pacientes que estão utilizando esse equipamento? 4. Há um agente responsável pela fiscalização e verificação das condições dos equipamentos emprestados?</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_033__andre_da_autoescola_-_construcao_do_calcamento_e_das_calcados_de_acesso_ao_dinora___proc._336.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_033__andre_da_autoescola_-_construcao_do_calcamento_e_das_calcados_de_acesso_ao_dinora___proc._336.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações detalhadas sobre a construção do calçamento no referido local e quais foram os critérios para a implantação da lombo faixa, visto que a segurança dos alunos e da comunidade deve ser a prioridade em qualquer intervenção urbana. REQUEIRO, outrossim, que a Prefeitura Municipal informe qual a previsão para a construção do calçamento e das calçadas, bem como quais são as medidas que serão tomadas para garantir a segurança dos alunos e demais transeuntes.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_035__jhon_braga_-_requerimento_recursos_destinados_pelos_deputados_marcio_nakashima_e_thainara_faria_proc._357.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_035__jhon_braga_-_requerimento_recursos_destinados_pelos_deputados_marcio_nakashima_e_thainara_faria_proc._357.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis esclarecimentos sobre o projeto de recapeamento, quais sejam: 1. Qual o andamento do projeto de recapeamento das vias contempladas? 2. Já existe uma data definida para o início das obras? 3. Há previsão de novas etapas ou ampliação do projeto para outras vias do município?</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_036__edinan_salgados_-_hospital_jose_nigro_proc._353.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_036__edinan_salgados_-_hospital_jose_nigro_proc._353.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações referentes ao número de médicos que atendem por plantão e qual a média de pacientes atendidos nos últimos 30 (trinta) dias.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_037__edinan_salgados_-_dengario_proc._352.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_037__edinan_salgados_-_dengario_proc._352.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações acerca da previsão para que o “Dengário” entre em funcionamento; REQUEIRO, outrossim, que seja informado se haverá um aumento na quantidade de profissionais em relação ao número já existente do pronto atendimento no “Dengario”.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_038__jhon_braga_-_tapa_buracos_ou_racapeamento_proc._359._359.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_038__jhon_braga_-_tapa_buracos_ou_racapeamento_proc._359._359.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Vossa Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações referentes à manutenção das vias públicas, especificamente sobre os serviços de tapa-buracos e recapeamento asfáltico: 1. Quais são os critérios utilizados pela Prefeitura para definir se determinada via receberá apenas tapa-buracos ou se haverá recapeamento completo?2. Quais bairros e vias foram contemplados com o serviço de tapa-buracos desde o início deste ano? Existe um cronograma de manutenção previsto para os próximos meses? Caso positivo, solicito o envio desse cronograma.3. Existe algum critério técnico para a seleção das ruas que serão atendidas pelo serviço? Se sim, quais são esses critérios? Caso contrário, como é feita essa escolha?4. Os servidores responsáveis pela execução dos reparos nas vias públicas contam com estrutura e materiais adequa</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_039__andre_da_autoescola_-_castramovel___proc._368.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_039__andre_da_autoescola_-_castramovel___proc._368.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações relativas à doação de bem anteriormente pertencente ao município, o qual foi transferido para a AAPA; REQUEIRO ainda, que sejam encaminhados os documentos pertinentes a essa doação, incluindo informações sobre a regularidade da documentação e a conclusão do processo de doação, conforme as normativas vigentes.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_040__rogelma_mascarenhas_de_almeida_-_recursos_perdidos___proc._390.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_040__rogelma_mascarenhas_de_almeida_-_recursos_perdidos___proc._390.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações acerca da perda de mais de R$2.000.000,00 (dois milhões de reais) em emendas parlamentares nos anos de 2023 e 2024: Qual o motivo da perda dessas emendas?  Quais os deputados que enviaram essas emendas e quais os valores de cada uma? Caso positivo, quais ações estão sendo tomadas para que não ocorra novamente?</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_041__andre_da_autoescola_-_dados_da_atuacao_do_centro_de_triagem_animal___proc._377.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_041__andre_da_autoescola_-_dados_da_atuacao_do_centro_de_triagem_animal___proc._377.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações detalhadas sobre a atuação e os procedimentos realizados pelo Centro de Triagem Animal, abordando os seguintes pontos: Quantitativo de animais atendidos: Número de animais resgatados, triados e encaminhados para adoção ou outras destinações desde o início do ano até a data presente; Recursos e investimentos: Informações sobre os recursos financeiros aplicados no funcionamento do Centro de Triagem, incluindo orçamento anual e fontes de financiamento; Parcerias e convênios: Detalhamento de eventuais parcerias com organizações não governamentais (ONGs), clínicas veterinárias ou outras entidades, bem como os termos desses convênios e resultados alcançados; Infraestrutura e condições operacionais: Informações sobre a estrutura física e os equipamentos disponívei</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_042_andre_da_autoescola__-_descartes_irregulares_de_lixo_e_residuos__proc._403.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_042_andre_da_autoescola__-_descartes_irregulares_de_lixo_e_residuos__proc._403.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: Haverá fiscalização? Quais são as medidas que a Prefeitura está adotando para combater o descarte irregular de resíduos? Quais ações estão sendo planejadas ou já em andamento para resolver esse problema? Existe um cronograma definido para a implementação dessas ações? A Prefeitura prevê a aplicação de multas para quem for flagrado descartando resíduos de forma irregular? Se sim, quais são os valores e as condições para a aplicação dessas penalidades? Quais estratégias estão sendo adotadas para conscientizar a população sobre a importância do descarte adequado de resíduos e os impactos negativos que o descarte irregular pode causar à comunidade e ao meio ambiente? Como a Prefeitura pretende envolver a comunidade nesse processo de conscientização</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_043__jhon_braga_-_situacao_do_dengario___proc._402.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_043__jhon_braga_-_situacao_do_dengario___proc._402.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações sobre à doença da dengue em nosso município; Prazo previsto para que o “Dengário” esteja efetivamente estruturado e em operação; Disponibilização oficial desses dados, preferencialmente discriminados por áreas do município, considerando que já existe levantamento dos casos; Acesso ao planejamento completo das ações de prevenção contra a dengue; Estabelecidos de diálogo ou parcerias com empresas de planos e convênios médicos a fim de obter informações sobre casos de dengue, contribuindo para um monitoramento epidemiológico mais eficaz.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_044__rogelma_mascarenhas_de_almeida_-_solicitando_da_cpfl___proc._416.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_044__rogelma_mascarenhas_de_almeida_-_solicitando_da_cpfl___proc._416.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Companhia Paulista de Força e Luz (CPFL), para que, ao realizar as podas das árvores, também providencie a retirada dos galhos, evitando o acúmulo de resíduos e a sujeira no município.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/requerimento_045_maicon_rios_-_alteracao_do_objeto_da_emenda_impositiva__-_oficio_098-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/requerimento_045_maicon_rios_-_alteracao_do_objeto_da_emenda_impositiva__-_oficio_098-2025.pdf</t>
   </si>
   <si>
     <t>Requer a aprovação do plenário  na qualidade de Presidente desta Casa de Leis e no uso das atribuições que lhe são conferidas pelo Regimento Interno e pela legislação vigente a aprovação da alteração do objeto das Emendas Impositivas dos referidos Vereadores, destinando o valor para:  Reforma dos vestiários do campo de futebol, do bairro Jardim Ponte Alta; Reforma dos vestiários do campo de futebol, do bairro Jardim Vista Alegre; Reforma da parte interna da Quadra Poliesportiva “Joacy Paixão”, do bairro Jardim Ponte Alta.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_046__jhon_braga_-_plano_de_mobilidade_urbana___proc._484.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_046__jhon_braga_-_plano_de_mobilidade_urbana___proc._484.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações: se existe atualmente um Plano de Mobilidade Urbana em nosso município, bem como se há previsão de sua execução; caso não exista tal plano, se há a intenção da Prefeitura de desenvolver e implementar um Plano de Mobilidade Urbana no município. REQUEIRO ainda, esclarecimentos quanto à existência de estudos técnicos para a implantação de semáforos no município.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_047__silas_da_sadia_-_disponibilizar_servidor_para_a_farmacia__proc._438.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_047__silas_da_sadia_-_disponibilizar_servidor_para_a_farmacia__proc._438.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações sobre a viabilidade de disponibilizar um servidor na farmácia do Hospital Municipal durante os feriados prolongados. Tal solicitação visa garantir que os munícipes não fiquem sem o acesso aos medicamentos essenciais durante essas datas.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_048_bruno_-__saude_publica__proc._462.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_048_bruno_-__saude_publica__proc._462.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal,  e, também, à empresa RUMO LOGÍSTICA solicitando, entrar em entendimento com o setor competente, para que seja informada a esta Casa de Leis quais medidas serão tomadas, sobre  a faixa de domínio da linha férrea que corta este município, especialmente nas proximidades da rua Toledo Pizza, nas proximidades dos bairros São Judas Tadeu, e Jardim Luiz Ometto que encontra-se em visível estado de degradação, comprometendo a saúde pública, favorecendo a proliferação de vetores de doenças e prejudicando a paisagem urbana e a qualidade de vida dos cidadãos.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_049_bruno_-__virgilio__proc._461.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_049_bruno_-__virgilio__proc._461.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja informada a esta Casa de Leis qual o planejamento e ação da Prefeitura Municipal diante a entrada e saída dos alunos da Escola Municipal de Ensino Fundamental “Professor Virgílio Gomes” que têm se tornado um momento caótico e perigoso, devido à completa falta de organização no trânsito, próximo ao portão principal e auxiliar, que se agrava pelas conversões arriscadas que são ali cometidas.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_050__rogelma_mascarenhas_de_almeida_-_equipamentos_de_academia_perdidos___proc._470.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_050__rogelma_mascarenhas_de_almeida_-_equipamentos_de_academia_perdidos___proc._470.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações acerca de onde estão os equipamentos da academia ao ar livre instalados no espaço da rua Ana Pereira de Godoy, no bairro Jardim São José, e, caso estiver em manutenção, qual o prazo para recolocação e, caso não estiver, se existe estudo para colocar novos equipamentos.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_051__rogelma_mascarenhas_-_solicitando_da_cpfl___proc._495.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_051__rogelma_mascarenhas_-_solicitando_da_cpfl___proc._495.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Companhia Paulista de Força e Luz (CPFL), para que realize a troca do poste na rua Carlos Bortolli, localizada no bairro Jardim São José II.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_052_edinan_salgados_-_autismo____proc._529.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_052_edinan_salgados_-_autismo____proc._529.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis informações sobre a possibilidade de contratar uma fonoaudióloga especializada para atender crianças com  transtorno do espectro autista -TEA, tendo em vista que há um número elevado de crianças em nossa cidade que necessitam desse atendimento personalizado.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_053_andre_da_autoescola_-_barracos_em_lugares_publicos__proc._507.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_053_andre_da_autoescola_-_barracos_em_lugares_publicos__proc._507.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, para que envie a esta Casa de Leis  informações sobre a situação dos moradores de rua que vivem em barracos construídos em locais públicos do nosso município, como na avenida Floriza Loureiro Pereira Almeida, próximo ao Cartório, na avenida Araraquara, próximo ao Poupatempo, e outro na rua Cotovia, nas proximidades onde as autoescolas ministram aulas práticas; 1. Quais medidas a Prefeitura está tomando para abordar essa situação? 2. Quais providências estão sendo planejadas para ajudar essas pessoas a mudarem de vida? 3.Existe algum programa de assistência social ou abrigo disponível para esses moradores? Quais são eles?</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_054__cidao_mineiro_-_nao_realizar_a_colocacao_de_traves__proc._524.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_054__cidao_mineiro_-_nao_realizar_a_colocacao_de_traves__proc._524.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis informações a respeito do motivo pelo qual não foi realizada a instalação de traves e alambrados no campo, bem como a pintura da pista de caminhada no complexo esportivo situado entre a avenida Dos Manacás,  rua Dos Jacarandás e  rua Das Grevilhas, localizadas no bairro Jardim Primaveras. REQUEIRO também, esclarecimentos sobre o motivo da não realização da pintura da quadra e o conserto do alambrado, especificamente na parte situada na avenida Das Cássias, também no bairro Jardim Primaveras, visto que foi destinada, por mim, uma emenda impositiva no valor de r$ 40.000,00 (quarenta mil reais) para esta finalidade (Emenda nº 05/2022).</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_055_andre_da_autoescola_-_reabrir_o_banheiro_publico____proc._525.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_055_andre_da_autoescola_-_reabrir_o_banheiro_publico____proc._525.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis informações sobre o motivo da não abertura do banheiro público localizado na praça “Paulo Abi Jaudi”, no bairro Centro.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_056_andre_da_autoescola_-_perguntas_sobre_o_cemiterio____proc._526.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_056_andre_da_autoescola_-_perguntas_sobre_o_cemiterio____proc._526.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações acerca da situação alarmante do cemitério municipal: Existem planos para aumentar o tamanho dos muros que cercam o cemitério? Quais medidas de segurança estão sendo consideradas para prevenir furtos e vandalismos no local? Existe um cronograma para a manutenção e conservação do cemitério?</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1902/requerimento_057__edson_do_lanche_-_funcionarios_no_urbanismo__proc._528.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1902/requerimento_057__edson_do_lanche_-_funcionarios_no_urbanismo__proc._528.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis a seguinte informação: Quantos funcionários possui o Departamento de Serviços Urbanos.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/requerimento_058__jhon_braga_-_ligacao_entre_escola_e_quadra____proc._527.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/requerimento_058__jhon_braga_-_ligacao_entre_escola_e_quadra____proc._527.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis informações sobre se há previsão para a construção de um acesso seguro entre a Escola Municipal de Ensino Fundamental “Atemaro Rodrigues de Souza” e a quadra de esportes que fica ao lado da escola.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_059__cidao_mineiro_-_onde_foram_instaladas_as_academias_ao_ar_livre_e_playgrounds_proc._563.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_059__cidao_mineiro_-_onde_foram_instaladas_as_academias_ao_ar_livre_e_playgrounds_proc._563.pdf</t>
   </si>
   <si>
     <t>Sseja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis informações detalhadas acerca dos locais de instalação das academias ao ar livre e dos playgrounds adquiridos por meio de Emenda Parlamentar, no valor de R$ 200.000,00 (duzentos mil reais), concedida pelo Deputado Federal Arlindo Chinaglia._x000D_
 REQUEIRO também, que informe qual o departamento responsável pela manutenção das academias ao ar livre e dos playgrounds.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_060__cidao_mineiro_-_recursos_da_cip_proc._562.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_060__cidao_mineiro_-_recursos_da_cip_proc._562.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, a fim de que sejam encaminhadas a esta Casa de Leis as seguintes informações:_x000D_
 1.	Qual a quantidade de recursos atualmente disponíveis provenientes da Contribuição para Custeio do Serviço de Iluminação Pública (CIP)?_x000D_
 2.	Se tais recursos serão destinados à substituição da iluminação pública por luminárias de tecnologia LED ou se serão utilizados recursos do programa Desenvolve São Paulo.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_061_bruno_ribeiro_-_atendimento_especializado_proc._565.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_061_bruno_ribeiro_-_atendimento_especializado_proc._565.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis, a respeito dos atendimentos especializados para crianças com necessidades específicas e mulheres que necessitam de acompanhamento ginecológico, o que segue:_x000D_
 _x000D_
 1.	Informações atualizadas sobre a existência de neurologistas e ginecologistas na rede municipal de saúde;_x000D_
 2.	Caso não existam profissionais atuando nessas especialidades, informe os motivos da ausência e quais medidas estão sendo tomadas para suprir essas demandas;_x000D_
 3.	Qual o planejamento a curto, médio e longo prazos para garantir o atendimento adequado às crianças e famílias atípicas, bem como às mulheres que necessitam de serviços ginecológicos, com foco especial nas áreas de Neurologia e Ginecologia.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_062_bruno_ribeiro_-_coleta_de_lixo_no_municipio_proc._568.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_062_bruno_ribeiro_-_coleta_de_lixo_no_municipio_proc._568.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações sobre o contrato com a empresa responsável pela coleta de lixo no município: _x000D_
 1.	Cópia do contrato vigente, com destaque para o valor mensal, prazo de vigência e cláusulas referentes à frequência e aos dias de coleta;_x000D_
 2.	 Cronograma oficial acordado com a empresa e comprovação do cumprimento dos serviços;_x000D_
 3.	 Relatório dos dias em que houve falha na coleta, com a devida justificativa;_x000D_
 4.	 Medidas adotadas pela Prefeitura em caso de descumprimento contratual;_x000D_
 5.	Cópia das notas fiscais pagas até o momento.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_063_bruno_ribeiro_-_departamento_da_cultura_proc._576.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_063_bruno_ribeiro_-_departamento_da_cultura_proc._576.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis informações a respeito de qual o planejamento da Administração Municipal com relação à utilização da estação ferroviária e, especificamente, quais os procedimentos previstos para que o Departamento de Cultura possa ocupar esse espaço, transformando-o em sua sede definitiva.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_064_bahia_-_de_reforma_das_quadras_esportivas__proc._578.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_064_bahia_-_de_reforma_das_quadras_esportivas__proc._578.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis o planejamento de reforma das quadras esportivas do município.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_065_edinan_salgados_-_iluminacao_o_cemiterio_proc._555.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_065_edinan_salgados_-_iluminacao_o_cemiterio_proc._555.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam enviadas a esta Casa de Leis as seguintes informações: _x000D_
 1.	Qual o motivo da não reinstalação da iluminação em frente ao Cemitério Municipal após o incidente envolvendo um caminhão?_x000D_
 _x000D_
 2.	Por qual razão não foram realizados os reparos na iluminação do cemitério, considerando que o local permanece às escuras, tanto internamente quanto externamente, deixando, inclusive, o Cristo e as Cruzes sem iluminação?</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_066__andre_da_autoescola_-_praca_de_alimentacao_proc._589.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_066__andre_da_autoescola_-_praca_de_alimentacao_proc._589.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, a fim de que sejam encaminhadas a esta Casa de Leis a seguinte informação: _x000D_
 •	Quais medidas a Prefeitura pretende adotar para garantir a segurança de todos os frequentadores da referida praça de alimentação, uma vez que, para se deslocar entre os estabelecimentos e usufruir dos serviços oferecidos, é necessária a travessia das vias.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1925/requerimento_067__andre_da_autoescola_-_centro_esportivo_aparecido_campos_proc._590.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1925/requerimento_067__andre_da_autoescola_-_centro_esportivo_aparecido_campos_proc._590.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, a fim de que sejam encaminhadas a esta Casa de Leis as seguintes informações: _x000D_
 1.	Quais são os planos do Executivo para revitalizar este importante espaço esportivo? _x000D_
 2.	Existe um plano para a retomada das atividades esportivas no local? _x000D_
 3.	O que fazer para que os outros espaços públicos não cheguem a esta situação?</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_068__andre_da_autoescola_-_licitacao_proc._565.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_068__andre_da_autoescola_-_licitacao_proc._565.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, a fim de que sejam encaminhadas a esta Casa de Leis as seguintes informações: _x000D_
 1. Quais foram os motivos que levaram à revogação do processo licitatório?_x000D_
 2. Quando será aberto outro processo licitatório?_x000D_
 3. A prefeitura está em débito com a empresa atual, o que poderia estar impactando a qualidade dos serviços prestados?_x000D_
 4. Remessa dos documentos comprobatórios de pagamentos de salários e de que os recolhimentos previdenciários dos funcionários que prestam o serviço diretamente à Prefeitura no âmbito do contrato de coleta de lixo com a atual empresa estão sendo recolhidos de forma regular e tempestiva._x000D_
 5. Até quando os munícipes terão que enfrentar a demora e a falta de coleta de lixo?</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_069__rogelma_-_projetos_de_recapeamento_proc._626.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_069__rogelma_-_projetos_de_recapeamento_proc._626.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Transporte e Trânsito, para que sejam encaminhadas a esta Casa de Leis o que segue: 1. Projeto de recapeamento de todas as ruas e bairros do município; 2. Enviar a planilha de custos referente a este projeto.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1977/requerimento_070__rogelma__-_kits_cabeleireiro_proc._625.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1977/requerimento_070__rogelma__-_kits_cabeleireiro_proc._625.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Ministério do Empreendedorismo, da Microempresa e da Empresa de Pequeno Porte, na pessoa do Excelentíssimo Senhor Ministro Márcio França, solicitando a viabilização do envio de kits de trabalho para os profissionais cabeleireiros do nosso município.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_071__rogelma__-_ambulancia_proc._624.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_071__rogelma__-_ambulancia_proc._624.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Deputada Federal, Tabata Amaral, solicitando a destinação de recurso parlamentar para a aquisição de uma ambulância para o município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_072__andre_da_autoescola__-_informacoes_imoveis_pertencentes_a_administracao_municipal_proc._634.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_072__andre_da_autoescola__-_informacoes_imoveis_pertencentes_a_administracao_municipal_proc._634.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1. Relação de todos os prédios e terrenos atualmente locados pela Prefeitura Municipal; 2. Identificação dos setores, órgãos ou serviços públicos que estão instalados em cada um desses imóveis; 3. Cópia dos contratos de locação vigentes; 4. Valores mensais pagos a título de aluguel, discriminando os imóveis individualmente; 5. Informações sobre eventuais reajustes, renovações contratuais e prazo de vigência de cada contrato; 6. Há algum projeto em andamento para que a prefeitura diminua ou saia completamente dos aluguéis.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2015/requerimento_073__jhon_braga_-_instituto_de_pesquisas_tecnologicas_ipt__proc._721.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2015/requerimento_073__jhon_braga_-_instituto_de_pesquisas_tecnologicas_ipt__proc._721.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente (DAEMA) para que informe a esta Casa de Leis, o que segue sobre o reservatório de água: 1. Cópia do relatório técnico ou parecer que embasou a decisão pela contratação emergencial; 2. Detalhamento do objeto do contrato firmado com a empresa que está executando os serviços, incluindo: Escopo técnico dos serviços contratados; Cronograma de execução; Prazos estimados para conclusão das etapas; 3. Informações técnicas sobre a empresa contratada, tais como: Tempo de atuação no mercado; Experiência comprovada em obras semelhantes; Histórico de intervenções em reservatórios ou estruturas de grande porte; 4. Sobre a atuação do IPT: Quais etapas foram realizadas nas análises estruturais e geotécnicas; Cópia do termo de referência e do contrato administrativo referentes à contratação do IPT;</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_074_jhon_braga_-_inseguranca__proc._643.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_074_jhon_braga_-_inseguranca__proc._643.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações a respeito à segurança pública: 1. Quais são as ações e estratégias que a Prefeitura pretende adotar para enfrentar a crescente insegurança no município? Solicitamos a apresentação de um plano claro e detalhado. 2. Existe algum projeto ou tratativa para o aumento do efetivo policial em nossa cidade? Em caso positivo, quais são os prazos e as etapas previstas? 3. Quais são os planos para a contratação e capacitação de novos agentes da Guarda Civil Municipal (GCM), visando maior presença e atuação nas ruas? 4. Há previsão para instalação de câmeras de monitoramento nas principais vias públicas, na região central e nas praças dos bairros? Se sim, quais serão os locais prioritários e o cronograma de instalação? 5. Quais medidas de ação rápida e de</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_075_jhon_braga_-_cargos___proc._642.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_075_jhon_braga_-_cargos___proc._642.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis respostas aos seguintes questionamentos referentes à criação de 22 novos cargos na estrutura administrativa da Prefeitura Municipal: 1. Se a criação dos 22 cargos implica ampliação do quadro funcional com impacto no orçamento ou apenas reestruturação interna sem aumento de despesas; 2. Em caso de impacto financeiro, qual o valor estimado e como será absorvido no planejamento orçamentário vigente; 3. Qual o meio de comunicação institucional foi ou será utilizado pelo executivo para realizar a comunicação oficial ao público, esclarecendo o motivo e os efeitos da medida.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_076_jhon_braga_-_pedido_de_resposta_proc._641.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_076_jhon_braga_-_pedido_de_resposta_proc._641.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis a seguinte informação: Quais providências imediatas estão sendo adotadas para corrigir as falhas constatadas na sinalização viária e na instalação de dispositivos de controle de velocidade (lombadas e outros), com a devida observância de critérios técnicos de trânsito</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2016/requerimento_077__rogelma_-_enviar_custei_para_saude_proc._683.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2016/requerimento_077__rogelma_-_enviar_custei_para_saude_proc._683.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor Deputado Federal Jonas Donizete, solicitando a destinação de recurso parlamentar para custeio da saúde.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_078__rogelma_-_enviar_recurso_para_implementacao_de_pracas_ao_ar_livre_proc._684.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_078__rogelma_-_enviar_recurso_para_implementacao_de_pracas_ao_ar_livre_proc._684.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Ilustríssima Senhora Secretária de Esportes do Estado de São Paulo, Coronel Helena, solicitando a liberação de recursos para a implementação de academias ao ar livre em nosso Município, com o intuito de promover a saúde e o bem-estar da população.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2018/requerimento_079__rogelma_-_lampadas_queimadas_proc._677.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2018/requerimento_079__rogelma_-_lampadas_queimadas_proc._677.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que informe a esta Casa de Leis quais medidas estão sendo adotadas pelo Poder Executivo, por meio do setor competente, em relação à substituição das lâmpadas queimadas na Praça Jaime Viana, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_080__bruno_ribeiro_-_divisao_de_atendimento_clinico_proc._689.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_080__bruno_ribeiro_-_divisao_de_atendimento_clinico_proc._689.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que informe a esta Casa de Leis quais medidas estão sendo adotadas pelo Poder Executivo para garantir melhor organização nos atendimentos de pediatria e clínica geral, respeitando cada faixa etária e tipos de demanda clínica.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2020/requerimento_081__bahia_do_corte_-_corte_de_agua_proc._671.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2020/requerimento_081__bahia_do_corte_-_corte_de_agua_proc._671.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que informe a esta Casa de Leis, quais são as medidas acerca das prescrições de dívidas com o fornecimento de água.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2021/requerimento_082__bruno_ribeiro_-_aumento_da_violencia_as_mulheres_proc._672.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2021/requerimento_082__bruno_ribeiro_-_aumento_da_violencia_as_mulheres_proc._672.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que informe a esta Casa de Leis, qual é a estratégia do Poder Executivo no que se refere à proteção e à prevenção da violência doméstica contra a mulher?</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_083__andre_da_autoescola_-_cronograma_de_poda_de_arvores_proc._705.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_083__andre_da_autoescola_-_cronograma_de_poda_de_arvores_proc._705.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que informe a esta Casa de Leis, as seguintes informações:_x000D_
 1.Existe um cronograma regular de podas conscientes de árvores em nosso Município? 2. Em caso positivo, como este cronograma está sendo executado e quais regiões já foram atendidas? 3. Qual o canal de comunicação oficial para que a população possa solicitar a poda de árvores? 4. O município possui efetivo e equipamentos suficientes para realizar a manutenção periódica das árvores de forma segura e eficiente? 5. Existe algum acompanhamento técnico sobre árvores que obstruem postes de iluminação pública ou placas de sinalização de trânsito, principalmente em cruzamentos? 6. Existe algum tipo de mapeamento de árvores com risco de queda ou que apresentam risco à segurança pública?</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_084__jhon_braga_-_melhorias_na_sinalizacao__proc._720.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_084__jhon_braga_-_melhorias_na_sinalizacao__proc._720.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que informe a esta Casa de Leis, o que segue: 1. Quais providências foram adotadas até o momento em relação:  • ao estudo técnico de viabilidade para implantação de semáforo na rotatória situada entre a Avenida Sumaré e a Alameda Aldo Lupo; • à reposição e reforço da pintura de solo nas rotatórias e lombadas da Rua Boa Esperança do Sul; • à instalação de sinalização vertical e à reposição de tachões em pontos estratégicos dessa mesma região? 2. Existe cronograma previsto para a execução dessas ações? Em caso afirmativo, solicita-se o envio de cópia ou descrição detalhada.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_085__jhon_braga_-_arborizacao_urbana__proc._723.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_085__jhon_braga_-_arborizacao_urbana__proc._723.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que informe a esta Casa de Leis, as seguintes informações: 1. Qual é o procedimento oficial vigente para que os munícipes solicitem manutenção, poda, substituição ou plantio de árvores em áreas públicas? 2. Existe algum planejamento da administração para estruturar uma equipe própria dedicada ao atendimento das demandas relacionadas ao meio ambiente, com foco especial nos cuidados com a arborização urbana? 3. Há atualmente algum programa municipal em execução ou em fase de planejamento que contemple:  • a substituição de árvores que ofereçam risco por espécies mais adequadas; • a manutenção das árvores existentes (podas corretivas e preventivas, reparos etc.); • e o plantio de novas árvores em áreas públicas com pouca ou nenhuma cobertura vegetal?</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_086__andre_da_autoescola_-_revitalizacao_da_praca_localizada_no_bairro_sinha_prados_proc._754.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_086__andre_da_autoescola_-_revitalizacao_da_praca_localizada_no_bairro_sinha_prados_proc._754.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações: 1. Há programação oficial para a revitalização da praça localizada no bairro Sinhá Prado (Chaparral)? 2. Em caso afirmativo, qual o cronograma previsto para o início e término das obras? 3. O projeto contempla a implantação de uma quadra poliesportiva para uso da comunidade? 4. Em caso negativo, existe a possibilidade de que o projeto seja revisto para inclusão da referida quadra, dada sua importância para o bem-estar e desenvolvimento das crianças e jovens do bairro?</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_087__rogelma_-_camera_de_monitoramento__proc._758.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_087__rogelma_-_camera_de_monitoramento__proc._758.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Tabata Amaral, DD. Deputada Federal, solicitando de Sua Excelência a destinação de recurso, no valor R$ 200.000,00 (duzentos mil reais), por meio de emenda parlamentar para ser aplicada em câmera de monitoramento no município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_088__andre_da_autoescola_-_poda_das_arvores_na_rua_emilia_galli_proc._766.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_088__andre_da_autoescola_-_poda_das_arvores_na_rua_emilia_galli_proc._766.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis a seguinte informação: Quando será realizada a poda das árvores localizadas na rua Emília Gali, no centro da cidade, que estão obstruindo a iluminação pública, de modo a garantir uma visibilidade adequada e maior segurança para os transeuntes, especialmente os estudantes e comerciantes que utilizam o trajeto à noite.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_090__bruno_ribeiro_-_iluminacao_publica_proc._785.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_090__bruno_ribeiro_-_iluminacao_publica_proc._785.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis a seguinte informação: Qual o planejamento para a instalação de iluminação na rotatória do bairro Jardim Primaveras e na entrada do bairro Jardim Maria Luiza, na avenida Maria Lopes Flor, uma vez que eles permanecem excessivamente escuros oferecendo riscos à população.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_091_jhon_braga_-_reservatorios_de_agua_proc._789.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_091_jhon_braga_-_reservatorios_de_agua_proc._789.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o DAEMA ou setor competente, para que envie a esta Casa de Leis as seguintes informações sobre os reservatórios de água do município de Américo Brasiliense, com foco na estrutura, manutenção e limpeza ao longo dos últimos anos: 1. Cópia dos projetos estruturais de todos os reservatórios de água do município, especialmente do reservatório central (caso estejam disponíveis); 2. Informações consolidadas sobre as manutenções corretivas realizadas nos reservatórios nos últimos 5 (cinco) anos, especificando: 1. A frequência dessas manutenções; 2. O valor total gasto em cada ano; 3. Os tipos de serviços mais recorrentes; 4. As empresas contratadas ou servidores responsáveis pelas execuções; 5. Se existe algum cronograma ou histórico de higienizações realizadas nos reservatórios. Em caso afirmativo, detalhar as ações executadas.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_092_jhon_braga_-_protecao_dos_agua_potavel_proc._793.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_092_jhon_braga_-_protecao_dos_agua_potavel_proc._793.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações: 1. Existe previsão orçamentária, estudo ou projeto em andamento para implantação de sistemas de proteção física nos reservatórios de água potável do Munícipio, como cercas, muros, portões, câmeras ou outros mecanismos de controle e segurança? 2. Caso não haja nenhuma medida prevista, a Administração pretende realizar estudo técnico com urgência para viabilizar essa adequação de segurança?</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_093_jhon_braga_-_abrigo_pro-vida_francisco_toledo_piza._proc._794.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_093_jhon_braga_-_abrigo_pro-vida_francisco_toledo_piza._proc._794.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis a cópia integral do Termo de Fomento firmado entre a Prefeitura Municipal de Américo Brasiliense e o Abrigo Pró-Vida “Francisco Toledo Pizza”.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_094_andre_da_autoescola_-_sinalizacoes_semaforicas__proc._797.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_094_andre_da_autoescola_-_sinalizacoes_semaforicas__proc._797.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis a seguinte informação:  Quando será, de fato, realizado os ajustes nos tempos das sinalizações semafóricas em nosso município, especialmente no cruzamento entre a rua Ribeiro de Barros e a avenida Eugênio Voltarel, localizado ao lado da Prefeitura?</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>EDSON DO LANCHE, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_095__edson_do_lanche_-_lombada_proc._791.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_095__edson_do_lanche_-_lombada_proc._791.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis informações quanto à possibilidade de implantação de um redutor de velocidade (lombada) na rua Emília Beraldo dos Santos, nas proximidades do balão com a avenida Mário Cavalari, no bairro IV Distrito Industrial. REQUEREMOS, ainda, informações acerca da existência de projeto para a instalação de um ponto de ônibus coberto no referido local, com o objetivo de proporcionar melhores condições de espera aos usuários do transporte público, especialmente em dias de chuva ou de forte calor.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_096__bruno_ribeiro_-_departamento_de_odonto_proc._801.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_096__bruno_ribeiro_-_departamento_de_odonto_proc._801.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis a seguinte informação sobre o setor de Odontologia do município: 1. Quais medidas estão sendo adotadas para solucionar os problemas estruturais, de equipamentos e de agendamento do Departamento de Odontologia? 2. As melhorias estruturais serão realizadas por equipes da Prefeitura ou por empresa terceirizada? 3. Qual o prazo para reposição dos compressores e da bomba de vácuo das unidades afetadas? 4. Existe um planejamento para modernização dos equipamentos e/ou instrumentos odontológicos? Se sim, qual? 5. Sobre as impressoras adquiridas e estão atualmente no CEO, qual foi o planejamento para aquisição das mesmas? Considerando que o serviço de impressão é terceirizado, não seria possível realocar esse recurso para atender demandas mais urgentes do setor?</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_097__bahia_do_corte_-_clinicas_sem_cilindro_de_oxigenio_proc._836.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_097__bahia_do_corte_-_clinicas_sem_cilindro_de_oxigenio_proc._836.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis informações sobre a previsão para reposição dos cilindros de oxigênio nas Unidades Básicas de Saúde do município, com especial atenção à UBS “Dona Tita”, localizada no bairro Jardim Luiz Ometto.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_098__bahia_do_corte_-_aumento_nas_enfermeiras_da_unidade_do_luiz_ometto_proc._837.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_098__bahia_do_corte_-_aumento_nas_enfermeiras_da_unidade_do_luiz_ometto_proc._837.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis informações a respeito: 1. Dos motivos pelos quais há apenas uma enfermeira atuando na linha de frente da unidade de saúde do bairro Luís Ometto; 2. Se há outra profissional regularmente lotada na referida UBS que se encontra afastada de suas funções; 3. Em caso positivo, qual a previsão de retorno dessa profissional.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2102/mocao_099_diego_viveiros_-_angelina_da_silva_pereira_-__proc._971.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2102/mocao_099_diego_viveiros_-_angelina_da_silva_pereira_-__proc._971.pdf</t>
   </si>
   <si>
     <t>RETIRADA PELO AUTOR</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2103/requerimento_100_rogelma_mascarenhas_-_quais_medidas_a_administracao_esta_tomando_sobre_as_luzes__proc._854.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2103/requerimento_100_rogelma_mascarenhas_-_quais_medidas_a_administracao_esta_tomando_sobre_as_luzes__proc._854.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis informações acerca das medidas que estão sendo tomadas para a reparação das iluminações dos seguintes pontos: 1. Trecho da rua Manoel José Pires, localizada no bairro Centro; 2. Praça Jaime Viana, localizada do bairro Jardim Santa Terezinha; 3. Praça de lazer e esportes José Maria de Oliveira localizada no Cecap; REQUEIRO ainda, que, caso possua alguma medida positiva, informar a previsão dessas manutenções.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2104/requerimento_101_bruno_ribeiro_-_saude_e_a_mobilidade__proc._860.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2104/requerimento_101_bruno_ribeiro_-_saude_e_a_mobilidade__proc._860.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações: 1. Quantas ambulâncias estão atualmente disponíveis no município? 2. Dentre essas ambulâncias, quantas estão adaptadas para o transporte de Pessoas com Deficiência (PCD)? 3. Quantos motoristas estão atualmente disponíveis para condução das ambulâncias? 4. Quantas pessoas com deficiência física estão devidamente cadastradas no município? 5. Qual é o procedimento e planejamento do Departamento de Saúde para o atendimento às pessoas com deficiência física que necessitam se deslocar para outros municípios para realização de fisioterapia ou outros tratamentos especializados? 6. Quais medidas estão sendo adotadas quando não há o cumprimento das agendas? 7. Qual o procedimento interno para atendimento aos serviços de telefonia quando o mesmo é acionado?</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2105/requerimento_102_andre_da_autoescola_-_manutencao_na_praca_do_bairro_sao_judas_tadeu___proc._857.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2105/requerimento_102_andre_da_autoescola_-_manutencao_na_praca_do_bairro_sao_judas_tadeu___proc._857.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações: 1. É possível realizar a troca de local dos brinquedos infantis para uma área mais segura dentro da praça do bairro São Judas Tadeu? 2. Existe um cronograma de manutenção e melhoria da iluminação pública para essa praça?</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2106/retirada_de_protocolo_-_andre_da_autoescola_-_proc__858.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2106/retirada_de_protocolo_-_andre_da_autoescola_-_proc__858.pdf</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2107/requerimento_104_jhon_braga_-_execucao_de_cortes_no_fornecimento_de_agua___proc._879.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2107/requerimento_104_jhon_braga_-_execucao_de_cortes_no_fornecimento_de_agua___proc._879.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as informações: 1. O corte no fornecimento de água por inadimplência já foi iniciado?  2. Em caso negativo, há previsão de data para início?  3. Os procedimentos serão realizados diretamente pelo Departamento responsável ou está prevista a possibilidade de terceirização no futuro?</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2190/requerimento_105_edson_do_lanche_-_loteamento_ouro_verde__proc._914.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2190/requerimento_105_edson_do_lanche_-_loteamento_ouro_verde__proc._914.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis o que segue: 1.	Qual a previsão para a realização da ligação de água no loteamento Ouro Verde?  2.	Quando serão realizados os reparos necessários na iluminação pública da área?</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>RETIRADA PELO VEREADOR.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2127/requerimento_107_andre_da_autoescola_-_secretarias_municipais___proc._972.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2127/requerimento_107_andre_da_autoescola_-_secretarias_municipais___proc._972.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que informe a esta Casa de Leis o que segue:1. O Poder Executivo estuda atualmente a possibilidade de transformar departamentos em secretarias?  2. Quais os principais entraves que dificultam ou impedem essa transição?</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>RETIRADA PELO VEREADOR</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2130/requerimento_109_bruno_ribeiro_-_crescimento_economico__proc._954.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2130/requerimento_109_bruno_ribeiro_-_crescimento_economico__proc._954.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis o que segue: Qual é a atual estratégia e o planejamento elaborado pelo Departamento de Desenvolvimento Econômico (DEDEC) para o desenvolvimento econômico do município, contemplando ações de curto, médio e longo prazos, com foco na geração de empregos, atração de novos investimentos e aumento da arrecadação municipal.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2131/requerimento_110_bruno_ribeiro_-_biblioteca_escolar__proc._964.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2131/requerimento_110_bruno_ribeiro_-_biblioteca_escolar__proc._964.pdf</t>
   </si>
   <si>
     <t>seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis o que segue: 1. Quais são os projetos atualmente desenvolvidos na rede municipal de ensino com foco no incentivo à leitura e na participação ativa dos alunos nas bibliotecas escolares? 2. Qual é a previsão para a reativação da biblioteca da Escola Municipal de Ensino Fundamental Virgílio Gomes? 3. Qual a estrutura disponível atualmente nas bibliotecas escolares (acervo, equipamentos, espaço físico, recursos digitais e acessibilidade)? 4. As bibliotecas contam com profissionais capacitados para atendimento pedagógico e mediação da leitura? 5. Há um planejamento pedagógico que integre as bibliotecas às atividades curriculares das escolas? 6. Qual o orçamento destinado a manutenção e atualização do acervo das bibliotecas escolares? 7. Para as unidades que ainda não pos</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2132/requerimento_111_bruno_ribeiro_-_pratica_de_xadrez_nas_escolas__proc._963.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2132/requerimento_111_bruno_ribeiro_-_pratica_de_xadrez_nas_escolas__proc._963.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis, qual o planejamento e viabilidade do departamento de educação e esporte para o estímulo e prática de xadrez em todas as unidades escolares do município.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>SILAS DA SADIA, ANDRÉ DA AUTOESCOLA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_112_silas_da_sadia_e_andre_-_comissao_de_transito___proc._1013.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_112_silas_da_sadia_e_andre_-_comissao_de_transito___proc._1013.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis o que segue: 1. Por qual motivo a Comissão de Trânsito ainda não foi formalmente instituída nem publicada até esta data; 2. Quais medidas estão sendo adotadas para que esta comissão seja ativada de forma imediata; 3. Há previsão concreta para sua composição e início dos trabalhos?</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2192/requerimento_113_bruno_ribeiro_-_planejamento_de_limpeza_da_praca_paulo_franciscatto__proc._1020.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2192/requerimento_113_bruno_ribeiro_-_planejamento_de_limpeza_da_praca_paulo_franciscatto__proc._1020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis qual a programação e planejamento do departamento para limpeza e revitalização da praça “Paulo Franciscato”, localizada no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2193/requerimento_114_rogelma_mascarenhas_-_poste_de_iluminacao___proc._1010.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2193/requerimento_114_rogelma_mascarenhas_-_poste_de_iluminacao___proc._1010.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis, se há possibilidade de instalação de poste de iluminação na passagem que interliga os bairros Sinhá Prado Guimarães e Jardim Santa Rita, em caso positivo, qual o prazo previsto para sua execução.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2194/requerimento_115_bruno_ribeiro_-_alteracao_de_horarios_das_consultas_proc._1004.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2194/requerimento_115_bruno_ribeiro_-_alteracao_de_horarios_das_consultas_proc._1004.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis o que segue sobre a alteração no horário de atendimento dos serviços de fonoaudiologia, psicologia e fisioterapia: 1. Por qual motivo o horário de atendimento, que anteriormente se estendia até às 18 horas, foi reduzido para as 16 horas? 2. Houve comunicação prévia com a população sobre essa mudança? Em caso afirmativo, por qual canal essa comunicação foi realizada e qual foi o prazo dado para adaptação das famílias? 3. Caso não tenha havido comunicação, por que a alteração foi feita sem consulta das famílias usuárias desses serviços essenciais? 4. Foi realizado algum estudo prévio sobre a demanda atual e o impacto da redução de carga horária nos atendimentos? 5. Há filas de espera nos atendimentos de fonoaudiologia, psicologia e fisioterapia no município? Qual é o</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2195/requerimento_116_silas_da_sadia_e_andre_-_bens_inserviveis___proc._1012.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2195/requerimento_116_silas_da_sadia_e_andre_-_bens_inserviveis___proc._1012.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis o que segue: 1. Por qual razão o levantamento completo dos bens inservíveis da Prefeitura ainda não foi executado? 2. Qual o motivo da não realização do leilão dos 25 veículos já listados? 3. Existe um cronograma oficial para a organização e realização do referido leilão? 4. Considerando o potencial de arrecadação e a economia gerada pela remoção de bens ociosos, quais medidas estão sendo adotadas pela Prefeitura para resolver essa pendência?</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2196/requerimento_117_andre_da_autoescola_-_sinalizacao_de_transito___proc._1024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2196/requerimento_117_andre_da_autoescola_-_sinalizacao_de_transito___proc._1024.pdf</t>
   </si>
   <si>
     <t>seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis o que segue: 1. Existe prazo regulamentar ou acordado em ruas e avenidas em diversos pontos da cidade, sejam devidamente pavimentados após a conclusão do reparo? 2. Existe um cronograma atualizando de locais que passaram por esse tipo de manutenção e que ainda aguardam a pavimentação definitiva?  3.	 O município realiza fiscalização ou acompanhamento contínuo desses locais para garantir a segurança viária e a integridade da malha urbana?</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2197/requerimento_118_andre_da_autoescola_-_obra_da_estacao_proc._1028.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2197/requerimento_118_andre_da_autoescola_-_obra_da_estacao_proc._1028.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis os seguintes questionamentos a respeito das obras públicas (construção do anexo à Estação Ferroviária e novo Posto de Saúde do bairro Primaveras): Quanto à obra do anexo da Estação Ferroviária: 1. Com o reinício da obra, qual é o novo prazo estimado para sua conclusão? 2. A empresa responsável apresentou cronograma atualizado? 3.	Houve alguma alteração contratual, aditamento ou nova licitação? 4. Há acompanhamento efetivo da Prefeitura quanto ao andamento dos serviços? Quanto à obra do Posto de Saúde do bairro Primaveras:1.	A obra está seguindo o cronograma físico-financeiro previsto no contrato com a empresa executora?_x000D_
 2.Existe risco de que a obra não seja entregue até a data inicialmente prevista de 26 de janeiro de 2026? 3.Qual o motivo do ritmo lento de</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis, o que segue referente às ações desenvolvidas pela Assistência Social e pela Comunidade Terapêutica “Recanto Tabor”:  1.	Quais são os procedimentos adotados pela Assistência Social e pelo Recanto Tabor no acolhimento de pessoas em situação de rua e/ou em condições de dependência química; 2.	Qual é a capacidade atual de acolhimento da Comunidade Terapêutica “Recanto Tabor”, ou seja, quantas pessoas podem ser atendidas simultaneamente; 3.	Quais serviços são oferecidos aos acolhidos na Comunidade Terapêutica “Recanto Tabor”; 4.	 Quantos profissionais atuam atualmente na casa de acolhimento; 5.	A Comunidade Terapêutica “Recanto Tabor” disponibiliza atendimento psicológico aos acolhimentos e uma ação continuada para um progresso e ressocialização? Em caso afirmativ</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2217/requerimento_120_maicon_rios_-_relacao_atualizada_dos_conselhos_municipais__proc._1055.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2217/requerimento_120_maicon_rios_-_relacao_atualizada_dos_conselhos_municipais__proc._1055.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis qual a relação atualizada dos Conselhos Municipais ativos, com a indicação dos respectivos membros que os compõem, informando, sempre que possível, o cargo ou função de cada integrante.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2218/requerimento_121_andre__-_entrega_de_marmitas_durante_as_ferias___proc._1046.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2218/requerimento_121_andre__-_entrega_de_marmitas_durante_as_ferias___proc._1046.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. Por qual motivo concreto a gestão atual decidiu suspender o fornecimento das refeições durante o período de férias e recesso escolar; 2. Há prazo definido para a retomada da entrega das marmitas? 3. Qual era a média diária de marmitas fornecidas durante as férias escolares; 4. Qual o valor total investido neste programa em cada período de execução nos anos anteriores; 5. Existe estudo técnico ou social sendo feito para, ao menos, manter o fornecimento das refeições às crianças em situação de maior vulnerabilidade socioeconômica? 6. O contrato com a empresa fornecedora das marmitas continua ativo? Se não, houve rescisão formal? Se sim, em que termos?</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2219/requerimento_122_rogelma__-_alameda_mario_cavalari___proc._1066.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2219/requerimento_122_rogelma__-_alameda_mario_cavalari___proc._1066.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. Há algum projeto previsto para alameda Mário Cavalari ou foi realizada apenas a limpeza? 2. Em caso afirmativo, requer-se que esta Casa Legislativa seja informada quanto aos detalhes do eventual projeto.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>RETIRADO PELO VEREADOR</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_124_andre_da_autoescola_-_area_de_preservacao_permanente_app__proc._1120.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_124_andre_da_autoescola_-_area_de_preservacao_permanente_app__proc._1120.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis, o que segue da Área de Preservação Permanente (APP) no final da avenida Júlio Correa Arruda, no bairro Jardim São José e ao final da avenida Luigi Romania, no bairro São Judas:1. Quais medidas estão sendo adotadas pelo Município para fiscalizar as áreas de preservação ambiental, especialmente na região mencionada? 2. Existe algum cronograma de fiscalização periódica ou ações específicas voltadas para coibir o descarte irregular de resíduos em APPs?  3. Qual a responsabilidade da Prefeitura quanto à limpeza e à preservação dessas áreas, e como está sendo realizada essa atuação?  4. Há alguma previsão de instalação de placas de advertência, câmeras ou outras formas de monitoramento no local citado? 5. Em caso de flagrantes ou denúncias, quais são os procediment</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2221/requerimento_125_jhon__-_solicita_relacao_completa_dos_departamentos___proc._1057.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2221/requerimento_125_jhon__-_solicita_relacao_completa_dos_departamentos___proc._1057.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. A relação de todos os departamentos da Prefeitura Municipal com os nomes de seus respectivos coordenadores e/ou chefes; 2. A descrição objetiva das funções e atribuições de cada departamento; 3. números de telefone e/ou contatos institucionais atualizados dos setores.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2222/requerimento_126_cidao_mineiro_-_para_que_a_empresa_cruz_se_atente_ao_horario__proc._1098.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2222/requerimento_126_cidao_mineiro_-_para_que_a_empresa_cruz_se_atente_ao_horario__proc._1098.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Viação Piracicabana, no sentido de que sejam adotadas as medidas necessárias para que os ônibus passem a entrar no bairro Residencial Aliança também nos períodos da tarde e da noite, garantindo o atendimento adequado aos moradores ao longo do dia.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2223/requerimento_127_bahia_do_corte_-_funcionamento_do_conselho_tutelar__proc._1107.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2223/requerimento_127_bahia_do_corte_-_funcionamento_do_conselho_tutelar__proc._1107.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis os dados a seguir, referentes aos últimos três meses, incluindo o dia 24 de julho, no período das 13h30 às 15h, relativos ao funcionamento do Conselho Tutelar: 1. Relatório mensal dos quilômetros rodados pelo veículo utilizado pelo Conselho Tutelar; 2. Relatório de abastecimento, contendo os respectivos registros de quilometragem; 3. Relatório das ocorrências atendidas; 4. Relatório com os horários de entrada e saída de todos os conselheiros; 5. Demais relatórios pertinentes ao funcionamento do órgão, compreendendo o mesmo período.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2224/requerimento_128_jhon__-_cadastro_de_pessoas_com_deficiencia___proc._1123.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2224/requerimento_128_jhon__-_cadastro_de_pessoas_com_deficiencia___proc._1123.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. Existe atualmente algum cadastro municipal das pessoas com deficiência (PCDs)? Em caso positivo, qual departamento é responsável por esse cadastro? Há dados atualizados de 2023/2024? 2. Quantas pessoas com deficiência estão registradas atualmente no município? (Separar, se possível, por tipo de deficiência, faixa etária e bairro de residência); 3. Há um levantamento das demandas dessas pessoas? Se sim, qual o canal de recebimento e acompanhamento utilizado (WhatsApp, atendimento presencial, sistema interno, etc.)? 4. Quais serviços o município oferece hoje diretamente às pessoas com deficiência? (ex: transporte adaptado, atendimento prioritário, projetos sociais, parcerias com APAE ou entidades afins); 5. Existe algum setor ou servidor responsá</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2225/requerimento_129_jhon_braga_-_concen__proc._1121.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2225/requerimento_129_jhon_braga_-_concen__proc._1121.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. Quantos instrutores e monitores foram efetivamente contratados com base no contrato firmado com o CONCEN até o presente momento? Listar os nomes; 2. Qual o status atual da formalização contratual desses profissionais? Há alguma pendência documental por parte dos contratados? 3. Há profissionais que já atuaram antes da formalização? Se sim, terão algum tipo de compensação financeira retroativa, pelo trabalho desenvolvido? 4. Qual o cronograma previsto para os pagamentos e regularizações pendentes? 5. Existe previsão de prestação de contas públicas com relação à execução do valor total do contrato (R$ 355.104,00 (trezentos e cinquenta e cinco mil e cento e quatro reais))? Remeter cópia da prestação parcial das contas desse convênio.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>ANDRÉ DA AUTOESCOLA, BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2286/requerimento_130_-__andre__-_cronograma_fisico-financeiro____proc._1188.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2286/requerimento_130_-__andre__-_cronograma_fisico-financeiro____proc._1188.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. Qual o motivo da paralisação e aparente abandono da obra de construção da quadra poliesportiva, localizada no bairro Jardim Novo Américo, nos fundos do Centro de Educação e Recreação (CER) “Sueli de Lima Dias”? 2. Há previsão para a retomada e conclusão da obra pela atual gestão?</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2287/requerimento_131_-__andre__-_cobranca_pelos_espacos_publicos_esportivos_proc._1196.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2287/requerimento_131_-__andre__-_cobranca_pelos_espacos_publicos_esportivos_proc._1196.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que informe a esta Casa de Leis o que segue:1. Qual é a justificativa oficial para a cobrança da taxa de locação de campos e quadras esportivas municipais? 2. Qual tem sido a destinação dos valores arrecadados? 3. Que melhorias estão previstas para esses espaços?</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2288/requerimento_132_-__rogelma_-_aparelho_geofone_____proc._1133.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2288/requerimento_132_-__rogelma_-_aparelho_geofone_____proc._1133.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis, o que segue: 1. O município dispõe atualmente do aparelho geofone para detecção de vazamentos subterrâneos não visíveis? 2. Quais são os motivos para a não utilização do geofone na detecção de vazamentos na rede pública?</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2290/requerimento_133_bruno_ribeiro_-_reforma_da_unidade_hospitalar_proc._1148.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2290/requerimento_133_bruno_ribeiro_-_reforma_da_unidade_hospitalar_proc._1148.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis, qual o planejamento do Departamento de Saúde e da Administração para uma reforma ou adaptação, para que o Município possa realizar pequenas cirurgias na própria Unidade Hospitalar “Dr. José Nigro Neto”? Tem uma programação?</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2291/requerimento_134_bruno_ribeiro_-_casa_da_juventude_proc._1145.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2291/requerimento_134_bruno_ribeiro_-_casa_da_juventude_proc._1145.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis qual o planejamento de recuperação e término do prédio da Casa da Juventude, no bairro Jardim Luiz Ometto, que deveria ser utilizado para trabalhos recreativos e desenvolvimento com crianças e jovens; REQUEIRO, ainda, que informe a esta Casa de Leis qual o planejamento do Fundo Municipal de Assistência Social para fazer uma visita e oferecer acolhimento para as pessoas que ali se abrigam.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2292/requerimento_135_-_silas_da_sadia_-_iluminacao_de_led_proc._1154.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2292/requerimento_135_-_silas_da_sadia_-_iluminacao_de_led_proc._1154.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis sobre como está o andamento do processo de substituição da iluminação pública por iluminação em LED.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>MAICON RIOS, JHON BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2293/requerimento_136_-_maicon_rios_-_vestiario_da_piscina_____proc._1151.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2293/requerimento_136_-_maicon_rios_-_vestiario_da_piscina_____proc._1151.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis o que segue: 1. Qual a previsão para o reparo e reativação do sistema de aquecimento da piscina municipal? 2. Há projeto ou cronograma para reforma ou adequação do vestiário masculino? 3. Quais medidas emergenciais estão sendo estudadas para garantir o retorno dos treinos da equipe municipal de natação?</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2294/requerimento_137_-_andre_autoescola_-_ponte__proc._1194.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2294/requerimento_137_-_andre_autoescola_-_ponte__proc._1194.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis, o que segue: Sobre a ponte: 1. Estão sendo realizadas vistorias técnicas periódicas na ponte da avenida Henrique dos Santos, no bairro Jardim Primaveras? 2. Há acompanhamento da Defesa Civil ou do Departamento de Planejamento e Obras? 3. Existem laudos técnicos atualizados que atestem a segurança da estrutura? Em caso afirmativo, que sejam encaminhados. 4. Quando será feita a manutenção da calçada sobre a ponte, atualmente afundada e com risco direto aos pedestres? Sobre bueiros, calçadas e iluminação: 1. Há previsão para recuperação das calçadas e substituição das tampas dos bueiros na avenida Henrique dos Santos, nas proximidades da ponte? Qual o prazo? 2. Há planejamento para revisão da iluminação pública na área da ponte? Quais medidas serão adotadas? 3. Quais</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue sobre a economia de energia do DAEMA:  1. Qual é o planejamento do Departamento para promover a economia de energia; 2. De que forma serão buscadas novas fontes de recursos e geração de renda, visando ao investimento em melhorias estruturais; 3. Como ocorrerá a modernização dos equipamentos e a ampliação dos serviços prestados.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2296/requerimento_139_-_jhon_braga_-_homem-hora__proc._1193.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2296/requerimento_139_-_jhon_braga_-_homem-hora__proc._1193.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o de Licitações e Contratos, para que envie a esta Casa de Leis as seguintes informações e documentos referentes às contratações no regime de "homem-hora", realizadas a partir de 1º de janeiro de 2025 até a presente data:1. Relação de todos os editais abertos pelo Município que tenham como objeto a contratação de serviços remunerados pelo regime de "homem-hora"; 2. Cópias integrais dos contratos firmados (incluindo eventuais aditivos), bem como a legislação ou ato administrativo que autorizou a contratação; 3. Tabelas de preços referenciais utilizadas como parâmetro para a definição do valor de hora-homens (tais como tabelas de montadoras, referências técnicas ou índices oficiais); 4. Notas fiscais emitidas pelas empresas contratadas, com a respectiva discriminação de serviços, valores e</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2297/requerimento_140-_jhon_braga_-_contrato_com_a_link_beneficios__proc._1197.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2297/requerimento_140-_jhon_braga_-_contrato_com_a_link_beneficios__proc._1197.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que informe a esta Casa de Leis, o que segue referente ao contrato firmado com a empresa Link Benefícios, responsável pela intermediação de serviços de manutenção da frota municipal: 1. Cópia integral do contrato firmado entre o Município e a empresa Link Benefícios; 2. Indicação do fiscal ou responsável designado para acompanhar a execução do referido contrato, com nome e cargo; 3. Relação de todos os prestadores de serviços credenciados pela empresa para atendimento à frota municipal (mecânicas, borracharias, autoelétricos etc.); 4. Relatórios de acompanhamento ou fiscalização já emitidos pela Prefeitura em relação ao contrato; 5. Relação dos pagamentos efetuados pela Prefeitura à referida empresa desde o início do contrato até a presente data.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>EDINAN SALGADOS, ANDRÉ DA AUTOESCOLA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2298/requerimento_141__edinan_-fiscalizacao_saude_proc_1192.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2298/requerimento_141__edinan_-fiscalizacao_saude_proc_1192.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. Por qual motivo estaria sendo vedada aos Vereadores o acesso irrestrito à Unidade Hospitalar “Dr. José Nigro Neto” para fins de fiscalização? 2. Qual a justificativa para se exigir a presença da Diretora de Saúde ou de um enfermeiro chefe para acompanhar a fiscalização parlamentar? 3. Qual a base legal que fundamenta essa restrição imposta ao exercício da função fiscalizadora dos Vereadores? 4. Existe algum decreto, portaria ou ato administrativo que tenha estabelecido tal limitação? Em caso afirmativo, solicita-se o envio de cópia integral.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2299/requerimento_142__rogelma_-_envio_de_recursos_proc._1184.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2299/requerimento_142__rogelma_-_envio_de_recursos_proc._1184.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Excelentíssimo Senhor PAULO FREIRE COSTA, Digníssimo Deputado Federal, solicitando de Vossa Excelência, envidar esforços no sentido de contemplar o Município de Américo Brasiliense com a liberação de verba por meio de emenda parlamentar, destinada à custeio para a saúde</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2331/requerimento_144_-__bruno_ribeiro__-_instalacao_de_cameras_nas_escolas__proc._1221.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2331/requerimento_144_-__bruno_ribeiro__-_instalacao_de_cameras_nas_escolas__proc._1221.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Educação, no sentido de informar a esta Casa de Leis, o que segue: 1. Qual o planejamento existente para a instalação de câmeras de monitoramento, concertinas e alarmes nas unidades escolares do Município?</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2332/requerimento_145_-__bruno_ribeiro__-_limpeza_dos_fios_e_cabos__proc._1234.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2332/requerimento_145_-__bruno_ribeiro__-_limpeza_dos_fios_e_cabos__proc._1234.pdf</t>
   </si>
   <si>
     <t>Seja oficiado às empresas Claro, Desktop, Net Paraíso e Vivo, responsáveis pela prestação de serviços de telefonia e internet no Município, para que realizem, com urgência, a devida limpeza, manutenção e organização dos fios e cabos instalados nos postes, a fim de garantir mais segurança e um aspecto visual adequado para a cidade.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2333/requerimento_146_-__andre__-_multa_por_perda_da_carteirinha__proc._1220.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2333/requerimento_146_-__andre__-_multa_por_perda_da_carteirinha__proc._1220.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de enviar a esta Casa de Leis o que segue: 1. Esclarecimentos formais à empresa Viação Paraty sobre a legalidade e a justificativa para a cobrança da taxa de R$ 50,00 (cinquenta reais) pela emissão à segunda via da carteirinha; 2. Informações sobre a existência de contratos assinados pelos estudantes ou responsáveis legais que autorizam tal cobrança, com a devida apresentação de cópias, caso existam; 3. A análise da possibilidade de isenção ou redução do valor cobrado, especialmente para estudantes em situação de vulnerabilidade socioeconômica, garantindo maior equidade no acesso ao transporte escolar; 4. Caso se constate irregularidade na cobrança, solicita-se que o Poder Executivo adote as medidas corretivas e de fiscalização necessárias, a fim de garantir o fiel cumprimento do contrato e</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2334/requerimento_147_-__rogelma___-_folha_de_pagamento__proc._1236.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2334/requerimento_147_-__rogelma___-_folha_de_pagamento__proc._1236.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. A quantidade de funcionários concursados em cada Departamento Municipal; 2. O valor da folha de pagamento referente a cada Departamento Municipal.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2335/requerimento_148_-__rogelma___-_daema__proc._1238.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2335/requerimento_148_-__rogelma___-_daema__proc._1238.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. Qual o valor da dívida ativa dos munícipes para com o Departamento de Água, Esgoto e Meio Ambiente (DAEMA)? 2. Existem empresas inadimplentes? Caso positivo, informar os nomes dessas empresas.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2336/requerimento_149_-__rogelma___-_empresa_rumo_logistica_proc.1237.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2336/requerimento_149_-__rogelma___-_empresa_rumo_logistica_proc.1237.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Empresa “RUMO LOGÍSTICA”, a melhoria da sinalização nos trechos sob sua responsabilidade que atravessam o perímetro urbano do município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2370/requerimento_150_-_silas_da_sadia_-_listagem_dos_veiculos_ativos_para_manutencao__proc._1278.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2370/requerimento_150_-_silas_da_sadia_-_listagem_dos_veiculos_ativos_para_manutencao__proc._1278.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis, o que segue: Relação de todos os veículos ativos destinados à manutenção e ao abastecimento da frota municipal; Relação de todos os veículos inservíveis que estão aguardando leilão, com a indicação do número de frota e da respectiva placa.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2371/requerimento_151_-__bruno_ribeiro__-_planejamento_sobre_acessibilidade__proc._1299.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2371/requerimento_151_-__bruno_ribeiro__-_planejamento_sobre_acessibilidade__proc._1299.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis qual o planejamento do departamento responsável para atender as proposições de número 231, 275 e 303/2025, e executar os serviços necessários, de modo a tornar nossa cidade mais inclusiva, acessível e humanizada.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2372/requerimento_152_-_andre_da_autoescola__-_bancos_de_concreto__proc._1294.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2372/requerimento_152_-_andre_da_autoescola__-_bancos_de_concreto__proc._1294.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue, a respeito da remoção dos bancos na rua Manoel Borba, nas proximidades da Igreja “Santuário”: Para onde foram enviados os bancos de concreto removidos? Existe previsão de restauração e reinstalação deles após a conclusão da obra? A retirada dos bancos foi autorizada formalmente pelo Poder Executivo? Existe algum projeto ou plano de preservação do patrimônio histórico-cultural do local que envolva esses bancos?</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis, o que segue: Se houve resposta da CPFL quanto ao Ofício de Solicitação n° 002/2024; Caso não, quais providências estão sendo adotadas pelo Executivo para cobrar uma posição da concessionária; Qual o prazo estimado para a resolução do problema de iluminação na rua José Antônio Laurindo, nas proximidades do número 112, localizada no bairro Jardim São José.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2374/requerimento_154_-__jhon_braga__-_calendario_de_vacinas__proc._1291.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2374/requerimento_154_-__jhon_braga__-_calendario_de_vacinas__proc._1291.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: A Vigilância Epidemiológica possui atualmente gerador ou “nobreak” instalado nas câmeras de vacina? Caso negativo, já possuía anteriormente? Se sim, há quanto tempo está sem o equipamento e quais providências foram adotadas para conserto ou aquisição de novo equipamento? Houve algum episódio de perda de vacinas em razão de queda de energia elétrica nos últimos anos? Em caso positivo, informar: Qual foi o prejuízo financeiro para o Município; de que forma o fato aconteceu; quais providências administrativas já estão sendo adotadas para evitar a reincidência do problema.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2375/requerimento_155_-__rogelma_mascarenhas__-_seguranca_do_hospital__proc._1304.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2375/requerimento_155_-__rogelma_mascarenhas__-_seguranca_do_hospital__proc._1304.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis quais são os dados da empresa prestadora de serviços de segurança nos hospitais do Município, tais como sua origem, o contato do responsável e o respectivo CNPJ.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2376/requerimento_156_-__bruno_ribeiro__-_manutencao_e_organizacao_dos_fios__proc._1318.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2376/requerimento_156_-__bruno_ribeiro__-_manutencao_e_organizacao_dos_fios__proc._1318.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à empresa COMPANHIA PAULISTA DE FORÇA E LUZ (CPFL), para que solicite que as empresas responsáveis pela prestação de serviços de telefonia internet no Município, realizem, com urgência, a devida limpeza, manutenção e organização dos fios e cabos instalados nos postes, a fim de garantir mais segurança e um aspecto visual adequado para a cidade.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2377/requerimento_157_-__rogelma_mascarenhas__-arrecadacao_de_tributos_proc._1313.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2377/requerimento_157_-__rogelma_mascarenhas__-arrecadacao_de_tributos_proc._1313.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: Informar o valor total da arrecadação de tributos municipais realizada no exercício de 2025, até o presente mês; Informar o montante dos repasses recebidos pelo Município a título de Fundo de Participação dos Municípios – FPM, no exercício de 2025, até o presente mês.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2378/requerimento_158_-__rogelma_mascarenhas__-coronel_helena_dos_santoas_reis_proc._1314.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2378/requerimento_158_-__rogelma_mascarenhas__-coronel_helena_dos_santoas_reis_proc._1314.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Coronel Helena, Digníssima Secretária do Esporte do Estado, solicitando de Sua Excelência a liberação de uma quadra esportiva para o bairro Sinhá Prado Guimarães.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2379/requerimento_159_-__bahia_do_corte__-_indicacao_sobre_academia_ao_ar_livre__proc._1306.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2379/requerimento_159_-__bahia_do_corte__-_indicacao_sobre_academia_ao_ar_livre__proc._1306.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis quais os motivos pelos quais a Indicação nº 22, que trata da implantação de academia ao ar livre na praça do bairro Jardim Luiz Ometto, ainda não foi atendida, bem como se há previsão para a execução da medida solicitada.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2380/requerimento_160_-__deigo_viveiros_-_informar_estagio_atual_da_ponte__proc._1175.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2380/requerimento_160_-__deigo_viveiros_-_informar_estagio_atual_da_ponte__proc._1175.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e prestar informações detalhadas acerca do andamento do  convênio N°101435/2022 firmado entre a Prefeitura Municipal de Américo Brasiliense e o Governo do Estado de São Paulo, referente a demanda n°11278, bem como seu estágio atual.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2410/requerimento_161_-__andre__-_portal_da_transparencia_proc._1357.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2410/requerimento_161_-__andre__-_portal_da_transparencia_proc._1357.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de enviar a esta Casa de Leis o que segue: 1. Qual o motivo da ausência de atualização do Portal da Transparência da Prefeitura Municipal desde o mês de junho? 2. Qual a previsão para que as informações sejam devidamente regularizadas e disponibilizadas ao público; 3. Quais medidas estão sendo adotadas para evitar futuras desatualizações?</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2415/requerimento_162_-__bruno_ribeiro__-_fundacao_reviver_proc._1358.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2415/requerimento_162_-__bruno_ribeiro__-_fundacao_reviver_proc._1358.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de enviar a esta Casa de Leis a seguinte informação: •	Qual a possibilidade de utilização do referido prédio para a implantação de um Centro de Referência do Autista - TEA, a fim de atender de forma adequada e humanizada as demandas das crianças e famílias atípicas de nosso Município.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>BRUNO RIBEIRO, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2417/requerimento_163_-__bruno_ribeiro__e_silas_da_sadia_-_agressao_verbal_e_fisica_proc._1359.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2417/requerimento_163_-__bruno_ribeiro__e_silas_da_sadia_-_agressao_verbal_e_fisica_proc._1359.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de enviar a esta Casa de Leis, o que segue sobre a empresa Jommar, que presta serviço de segurança no hospital: 1.Quais medidas urgentes serão adotadas para garantir a ordem e a segurança tanto dos profissionais quanto dos pacientes que utilizam a unidade? 2.Quando será realizada a devida manutenção, a fim de assegurar maior proteção na unidade? REQUEREMOS ainda, que seja encaminhada a esta Casa de Leis a escala de trabalho, bem como os registros de ponto dos controladores de acesso referentes aos últimos 30 (trinta) dias, de modo a verificar se não há ausência de profissionais ou sobrecarga de funções.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2419/requerimento_164_-__jhon_braga_-_infraestrutura_cer_vera_lucia_cavassani_proc._1366.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2419/requerimento_164_-__jhon_braga_-_infraestrutura_cer_vera_lucia_cavassani_proc._1366.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência informar o que segue: 1.	 Já existe algum estudo, projeto ou plano para readequação da cozinha do Centro de Educação e Recreação “Vera Lúcia Cavassani”, em específico quanto ao desnível e aos degraus utilizados para o serviço de distribuição da merenda? 2.Caso tenha, qual o estágio atual desse processo e a previsão de execução? 3. Caso ainda não tenha, há a intenção da Administração em promover as adequações necessárias? Em qual prazo?</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2421/requerimento_165_-__andre_da_autoescola_-_retirada_de_ponto_de_onibus_proc._1364.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2421/requerimento_165_-__andre_da_autoescola_-_retirada_de_ponto_de_onibus_proc._1364.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações: 1. Por qual motivo o ponto de ônibus escolar foi retirado da avenida Djalma Santos, no cruzamento com a rua José Roberto Cíndio, no bairro Jardim Santa Rita? 2.Existe previsão para reinstalação do ponto? Qual o prazo estimado? 3.Caso ainda não tenha, qual a justificativa para a não reinstalação dele?</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2422/requerimento_166_-__andre_da_autoescola_-_lei_do_estagio_proc._1363.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2422/requerimento_166_-__andre_da_autoescola_-_lei_do_estagio_proc._1363.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de enviar a esta Casa de Leis as seguintes informações: 1. Como é realizado o processo de abertura de vagas e seleção de estagiários pelo Poder Executivo?  2. São disponibilizados editais públicos de seleção, contendo regras do processo seletivo, número de vagas, carga horária, cursos aceitos, valor da bolsa e demais critérios de participação? 3.	A área de estágio e o plano de atividades desenvolvidas pelo estagiário guardam relação direta com o curso de formação do aluno, conforme determina a legislação vigente? 4. As vagas de estágio são divulgadas por meios oficiais da Prefeitura Municipal, como site institucional, murais públicos, redes sociais, entre outros, ou são divulgadas exclusivamente por meio do agente de integração conveniado, como o Centro de Integração Empresa-Escola ou entida</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2423/requerimento_167-__edson_do_lanche_-_loteamento_ouro_verde._1386.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2423/requerimento_167-__edson_do_lanche_-_loteamento_ouro_verde._1386.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de informar qual o prazo final para a liberação de água no loteamento Ouro Verde, incluindo laudo técnico e aprovação do reservatório de água, realizado por responsáveis técnicos.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2424/requerimento_168_-__silas_da_sadia__-_registros_de_terceirizados_proc._1394.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2424/requerimento_168_-__silas_da_sadia__-_registros_de_terceirizados_proc._1394.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de enviar a esta Casa de Leis as cópias dos registros de todos os servidores terceirizados, inclusive daqueles que trabalham no Paço Municipal.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2463/requerimento_169_-_bahia_do_corte_e_ademir_dos_santos_-_instalacao_da_jari_proc_1412.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2463/requerimento_169_-_bahia_do_corte_e_ademir_dos_santos_-_instalacao_da_jari_proc_1412.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta casa de leis se há a possibilidade de viabilizar a instalação da Junta Administrativa de Recursos de Infrações (JARI), no Município.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2464/requerimento_170_-_andre_da_autoescola_-_gastos_com_o_1o_circuito_saude_da_mulher__proc_1421.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2464/requerimento_170_-_andre_da_autoescola_-_gastos_com_o_1o_circuito_saude_da_mulher__proc_1421.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1. Qual foi o valor total gasto para a realização do evento "1°- Circuito Saúde da Mulher"; 2. Qual foi o valor total gasto especificamente pelo Departamento Municipal de Saúde; 3. Quais foram as fontes de recursos utilizadas informando se foram verbas próprias, parcerias, patrocínios, emendas parlamentares ou outras; 4. Em caso de parcerias ou patrocínios, especificar quais foram e o valor correspondente. 5. Encaminhar cópias de todas as notas fiscais, contratos e comprovantes de pagamento referentes à contratação de serviços, shows, estrutura, materiais, brindes e demais despesas relacionadas ao evento.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2465/requerimento_171_-_bruno_ribeiro_-_ao_departamento_de_planejamento_e_obras__proc_1423.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2465/requerimento_171_-_bruno_ribeiro_-_ao_departamento_de_planejamento_e_obras__proc_1423.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações: 1. Existe um planejamento para a recuperação do calçamento localizado ao lado da Praça Paulo Franciscato, no bairro Jardim Primaveras? 2. Qual a viabilidade da implantação de um estacionamento ao lado da UBS, na rua dos Jacarandás; 3. Qual a possibilidade de que seja realizada a concretagem das áreas dos canteiros situadas junto à quadra poliesportiva.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2466/requerimento_173_-_bruno_ribeiro_-_iluminacao_da_unidade_hospitalar_proc_1437.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2466/requerimento_173_-_bruno_ribeiro_-_iluminacao_da_unidade_hospitalar_proc_1437.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis, qual o prazo previsto para o restabelecimento do pleno funcionamento das televisões na recepção, bem como para substituição das lâmpadas queimadas em todo a Unidade Hospitalar “Dr. José Nigro Neto”.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2467/requerimento_174_-_jhon_braga_-_sesc_proc_1444.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2467/requerimento_174_-_jhon_braga_-_sesc_proc_1444.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações: 1. Por qual motivo o convênio entre a Prefeitura e o SESC Araraquara não foi renovado; 2. Se há tratativas ou previsão para renovação do convênio; 3. Caso não haja previsão, se o Executivo pretende buscar nova parceria semelhante.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2468/requerimento_175_-_jhon_braga_-_audiencia_publica_proc_1446.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2468/requerimento_175_-_jhon_braga_-_audiencia_publica_proc_1446.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1. Se há procedimento formal para divulgação prévia das audiências públicas de metas fiscais e demais audiências exigidas por lei; 2. Em caso positivo, por quais canais oficiais essa divulgação é realizada (site institucional, portal da transparência, redes sociais, murais, entre outros); 3. Caso ainda não exista procedimento definido, se há estudo, planejamento ou tratativa em andamento para instituir uma rotina permanente de divulgação ampla e acessível dessas audiências, com antecedência mínima razoável, reforçando o compromisso com a transparência e a participação popular.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2469/requerimento_176_-_jhon_braga_-_execucao_da_pista_de_caminhada_proc_1445.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2469/requerimento_176_-_jhon_braga_-_execucao_da_pista_de_caminhada_proc_1445.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1. Se o projeto técnico e o memorial descritivo da obra no ponto de ônibus na altura do número 687 previam o rebaixamento realizado no referido trecho; 2. Se houve autorização formal para execução desse rebaixamento, e, em caso positivo, quem autorizou; 3. Se o Departamento de Planejamento e Obras verificou o cumprimento das normas de acessibilidade, especialmente as previstas na ABNT NBR 9050, durante e após a execução da pista de caminhada.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2516/requerimento_178-_maicon_rios_-_composicao_do_conselho_municipal_dos_direitos_da_mulher_proc_1463.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2516/requerimento_178-_maicon_rios_-_composicao_do_conselho_municipal_dos_direitos_da_mulher_proc_1463.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações: 1. Qual o motivo do Conselho Municipal dos Direitos da Mulher instituído pela Lei n°7, de 13 de abril de 2009, ainda não se encontrar devidamente composto e em funcionamento? 2. Há uma previsão para a recomposição e posse dos membros deste Conselho? 3.Quais medidas estão sendo adotadas para a sua regularização e funcionamento? 4.Existe calendário previsto para as reuniões e ações do órgão?</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2517/requerimento_179-_bruno_ribeiro_-_tarifa_social_proc_1477.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2517/requerimento_179-_bruno_ribeiro_-_tarifa_social_proc_1477.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja apresentado a esta edilidade um estudo técnico para a possibilitar a criação de Lei para beneficiar as famílias de baixa renda, pessoas que possuem o Benefício de Prestação Continuada (BPC), idosos portadores de deficiência ou que recebem o referido benefício.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2518/requerimento_180-_bruno_ribeiro_-_viabilidade_para_mao_unica_proc_1494.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2518/requerimento_180-_bruno_ribeiro_-_viabilidade_para_mao_unica_proc_1494.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja apresentado a esta Casa de Leis um estudo técnico do departamento responsável, avaliando a viabilidade de tornar mão única a avenida Descalvado, nas proximidades da Escola Municipal de Ensino Fundamental “Professor Virgílio Gomes”, considerando que todo o quarteirão é composto por prédios públicos — escola, posto de saúde, creche e campo de futebol —, de modo a garantir maior segurança para os alunos e seus familiares.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2541/requerimento_181-_andre_da_autoescola_-fome_nao_tira_ferias_proc._xxxxx.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2541/requerimento_181-_andre_da_autoescola_-fome_nao_tira_ferias_proc._xxxxx.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue:1.	 Se neste final de ano, durante as férias escolares, será retomado o programa de entrega de marmitas às crianças da rede municipal no período de férias; 2. Caso não haja previsão, se existe planejamento ou estudos visando a reativação do programa em 2026; 3. Se há possibilidade de remanejamento orçamentário que permita o retorno temporário do benefício, mesmo que de forma reduzida</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_182-_bruno_ribeiro_-obstrucao_do_transito_proc_1557.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_182-_bruno_ribeiro_-obstrucao_do_transito_proc_1557.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a análise para a obstrução do trânsito de veículos automotores às margens do córrego localizado no bairro Jardim São José I e Jardim São José II, uma vez que há intenso fluxo de pedestres, incluindo crianças que se deslocam diariamente para a escola, destacando, inclusive, que o local apresenta riscos de desmoronamento e falta de segurança, colocando em perigo toda a comunidade do entorno; REQUEIRO, ainda, informações sobre o planejamento do departamento responsável para a execução dos serviços solicitados, considerando que a comunidade local tem questionado e aguarda providências, a fim de que também seja contemplada pelo Departamento de Serviços Urbanos.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2519/requerimento_184-_andre_da_autoescola_-substituicao_de_iluminacao_no_campo_municipal_proc_1503.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2519/requerimento_184-_andre_da_autoescola_-substituicao_de_iluminacao_no_campo_municipal_proc_1503.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para informar a esta Casa de Leis o que segue: 1.	Qual será a destinação da antiga fiação da iluminação existente em todo o Campo Municipal Joaquim Justo, tendo em vista que o local passará a contar com um novo sistema de iluminação? 2. Qual o procedimento administrativo que será adotado quanto ao material retirado, considerando que a fiação contém grande quantidade de cobre, possuindo, portanto, valor econômico significativo?  3.	Há intenção do Poder Executivo em promover a venda desse material e, em caso positivo, se há possibilidade de destinar o valor arrecadado ao Fundo Social do Município, contribuindo assim com ações voltadas à população em situação de vulnerabilidade?</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>JHON BRAGA, ANDRÉ DA AUTOESCOLA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2520/requerimento_185-_jhon_braga_e_andre_da_autoescola_-situacao_da_estacao_do_tratamento_de_esgoto_proc.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2520/requerimento_185-_jhon_braga_e_andre_da_autoescola_-situacao_da_estacao_do_tratamento_de_esgoto_proc.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para informar a esta Casa de Leis as seguintes informações e documentos referentes à Estação de Tratamento de Esgoto de Américo Brasiliense: 1. Qual o atual estágio da obra da Estação de Tratamento de Esgoto? 2.	A Estação de Tratamento de Esgoto encontra-se em funcionamento, em fase de testes ou totalmente inoperante? 3. Quais os motivos que levaram à paralisação das obras e desde quando ela se encontra nessa situação? 4. Existe projeto atualizado, cronograma, previsão ou plano de retomada das obras? 5.Qual o montante financeiro já investido desde o início do projeto e qual o valor necessário para sua conclusão? 6. Há recursos disponíveis, convênios ativos ou repasses pendentes relacionados à Estação de Tratamento de Esgoto? 7.	Quais são os principais entraves técnicos, burocráticos ou ambientais que i</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2521/requerimento_186-_jhon_braga_-empresa_suprema_analitica_proc_1500.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2521/requerimento_186-_jhon_braga_-empresa_suprema_analitica_proc_1500.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para informar a esta Casa de Leis as seguintes informações: 1. Cópia integral do contrato celebrado entre o Município e a empresa Suprema Analítica, incluindo eventuais aditivos e termos de referência; 2. Valor total contratado, valor mensal pago à empresa e período de vigência do contrato; 3. Periodicidade das coletas de amostras de água e número de pontos de coleta previstos; 4.	Locais exatos das coletas realizadas e se há cronograma fixo ou amostras aleatórias; 5. Nome e registro profissional do responsável técnico da empresa perante o Município; 6.	Identificação do laboratório utilizado para as análises, informando se é credenciado pela CETESB, INMETRO ou outro órgão competente; 7. Procedimentos adotados pela Prefeitura quando algum resultado indica irregularidade na qualidade da água, inclusive qu</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2522/requerimento_188-_jhon_braga_-plano_de_emergencia_e_contingencia_ambiental_proc_1496.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2522/requerimento_188-_jhon_braga_-plano_de_emergencia_e_contingencia_ambiental_proc_1496.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para informar a esta Casa de Leis, por intermédio do setor competente, as seguintes informações: 1.	O município de Américo Brasiliense possui plano de emergência ou protocolo de atuação em caso de contaminação da água detectada por análises laboratoriais?  2. Caso positivo, encaminhar cópia do documento e informar qual setor é responsável pela execução e monitoramento desse plano.  3.O Município mantém contrato ou convênio vigente de plano de contingência para eventos ambientais, como odor, vazamentos de produtos químicos ou incidentes industriais? 4. Em caso positivo, informar a empresa contratada, vigência, objeto do contrato e valor global. 5. Caso inexistente, informar se há estudos ou tratativas em andamento para a elaboração de um plano de contingência municipal abrangendo eventos ambientais e sa</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_189_-_jhon_braga_-figilancia_epidemiologica_proc_1566.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_189_-_jhon_braga_-figilancia_epidemiologica_proc_1566.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o de Vigilância Epidemiológica e o Departamento de Saúde, no sentido de encaminhar a esta Casa de Leis o que segue: 1.Número total de munícipes atendidos na rede pública de saúde com quadros clínicos compatíveis com doenças gastrointestinais, desde o dia 20 de outubro de 2025 até a presente data;  2. Relatório técnico consolidado elaborado pela Vigilância Epidemiológica Municipal, contendo os dados levantados até o momento, com descrição das ações de monitoramento, investigação e acompanhamento dos casos; 3. Informação sobre quantos pacientes buscaram atendimento mais de uma vez pelo mesmo quadro clínico, e se houve necessidade para internação de encaminhamentos hospitalar; 4. Esclarecimento sobre as medidas preventivas, educativas e de controle já adotadas pelo município bem como ações p</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_190_-_rogelma_mascarenhas_-_recapeamento_avenida_limeira_proc_1506.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_190_-_rogelma_mascarenhas_-_recapeamento_avenida_limeira_proc_1506.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa Leis se existe algum projeto, por parte do Poder Executivo, para o terreno pertencente ao Município, localizado entre as ruas 18 e 19, alameda Central com avenida Antônio Gouveia, no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>ADEMIR DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_191-_ademir_dos_santos_-programa_saude_da_familia_1509.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_191-_ademir_dos_santos_-programa_saude_da_familia_1509.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para informar a esta Casa de Leis o que segue:  1. Quais os fatores ou critérios adotados que impediram o Município de ser contemplado pelo Programa Saúde da Família.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2546/requerimento_192-_andre_da_autoescola_-lei_lucas_1534.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2546/requerimento_192-_andre_da_autoescola_-lei_lucas_1534.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para informar a esta Casa de Leis o que segue: 1. Qual o cronograma de implementação da capacitação nas escolas diante da Lei Lucas; 2. Qual o número e percentual de profissionais capacitados até o momento; 3. A periodicidade dos treinamentos e como é feito o controle anual; 4. Quais as entidades responsáveis pelos cursos e se o conteúdo atende às faixas etárias dos alunos; 5. Se todas as escolas possuem kits de primeiros socorros adequados e acessíveis; 6. Se há certificação visível nas unidades com os nomes dos profissionais capacitados; 7.A existência de protocolo com a rede de saúde (SAMU, hospitais) para emergências; 8. Como é feita a fiscalização e quais medidas são adotadas em caso de descumprimento.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2547/requerimento_193-_andre_da_autoescola_-transporte_de_pacientes_proc_1537.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2547/requerimento_193-_andre_da_autoescola_-transporte_de_pacientes_proc_1537.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. Como é organizada a logística do transporte de pacientes para viagens para consultas fora do Município, a definição de horários, roteiros, veículos utilizados, número de vagas; 2.	Qual é o canal oficial de comunicação e agendamento? Qual o telefone, o setor responsável, dias e horários de atendimento; 3.	Como é feita a compatibilização dos horários de saída com os agendamentos médicos dos pacientes; 4. Há previsão de melhorias no planejamento e adequação dos horários, de modo a evitar esperas excessivas e situações de desconforto, principalmente a pacientes idosos, crianças ou com mobilidade reduzida?</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2548/requerimento_194-_jhon_braga_-vigilancia_sanitaria_proc_1564.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2548/requerimento_194-_jhon_braga_-vigilancia_sanitaria_proc_1564.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o de Vigilância Sanitária e Epidemiológica do Município, e encaminhe a esta Casa de Leis o que segue: 1.	Cópia dos laudos laboratoriais emitidos pela Vigilância Sanitária e Epidemiológica do Estado de São Paulo, referentes às coletas realizadas nos dias 07 e 10 de outubro de 2025; 2.	Relatório técnico completo, contendo os pontos de coleta, parâmetros analisados, resultados obtidos e eventuais não conformidades detectadas; 3.	Caso existam, informações sobre as medidas corretivas ou ações de acompanhamento adotadas pela administração municipal ou pelos órgãos competentes após as análises realizadas.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2549/requerimento_195-2025_diego_viveiros_licenca.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2549/requerimento_195-2025_diego_viveiros_licenca.pdf</t>
   </si>
   <si>
     <t>Nos termos dos artigos 243, II, 170, IX, 244 e 184, parágrafo único, todos do Regimento Interno desta Câmara Municipal, REQUEIRO à Mesa, satisfeitas as formalidades regimentais, seja submetido ao Plenário desta Casa, o presente pedido de licença do Vereador DIEGO RODRIGUES DE SOUZA (Diego Viveiros), para o desempenho de missão temporária de interesse do Município, pelo período de 1 (um) dia, correspondente ao dia 17 de novembro de 2025. Aprovada a licença, REQUEIRO, ainda, que sejam adotadas as providências administrativas cabíveis para sua formalização, comunicando-se à Secretaria Administrativa e aos demais setores competentes.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2586/requerimento_196_-_rogelma_mascarenhas_-_multa_da_cetesb_proc_1591.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2586/requerimento_196_-_rogelma_mascarenhas_-_multa_da_cetesb_proc_1591.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa Leis o que segue: 1. Qual valor foi pago pelo Município com o encargo de multa para a CETESB nos anos de 2024 e 2025? Detalhar o valor de cada multa individualmente. 2.	Qual o motivo do recebimento de cada multa?</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_197-_diego_viveiros_-_odor_que_afeta_o_municipio._proc_1554.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_197-_diego_viveiros_-_odor_que_afeta_o_municipio._proc_1554.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Companhia Ambiental do Estado de São Paulo - CETESB, para prestar informações atualizadas a esta Casa de Leis, acerca de eventuais diligências/investigações relacionadas ao referido odor que tanto tem prejudicado a população ameriliense.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_198_-_andre_da_autoescola_-_informacoes_req._170-2025_proc._1602.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_198_-_andre_da_autoescola_-_informacoes_req._170-2025_proc._1602.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue: 1. Por que não foram enviadas as notas fiscais que comprovam os gastos informados pelo Departamento de Saúde no evento “1º Circuito Saúde da Mulher”? 2.Qual a justificativa para a realização de um evento com custos superiores a R$ 138.000,00 (centro e trinta e oito mil reais), sendo mais de R$ 115.000,00 (cento e quinze mil reais) provenientes do Departamento de Saúde, enquanto faltam especialistas nos postos de saúde do município e há demandas reprimidas em diversas especialidades? REQUEIRO ainda, o envio imediato de todas as notas fiscais, contratos, empenhos, liquidações e demais documentos comprobatórios referentes às despesas do evento.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_199_-_rogelma_mascarenhas_-_rua_pitangueiras_proc_1507.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_199_-_rogelma_mascarenhas_-_rua_pitangueiras_proc_1507.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para informar a esta Casa de Leis o que segue: 1. Existe algum estudo para implantação de mão única na rua Pitangueiras, localizada no bairro Jardim Vista Alegre, visto que a rua Fernando Prestes (paralela à rua Pitangueiras) já é mão única de direção? 2.	Em caso positivo, qual o prazo para implantação? 3.	Em caso negativo, solicito a viabilidade de implementar o referido estudo, considerando que o local tem oferecido perigo aos alunos e pais nas entradas e saídas de aulas.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2590/requerimento_200_-_andre_da_autoescola_-_informacoes_campeonato_sub_11_proc._1598.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2590/requerimento_200_-_andre_da_autoescola_-_informacoes_campeonato_sub_11_proc._1598.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento Municipal de Esportes, visando esclarecer detalhadamente o que segue: 1. Quais foram exatamente os motivos técnicos e administrativos que levaram o município de Américo Brasiliense à perda da sede do referido Campeonato? 2.Por que não foram cumpridos os encargos exigidos pelo Governo do Estado de São Paulo? REQUEIRO ainda, que sejam apresentadas cópias dos documentos e comunicações oficiais trocadas entre o Município e os organizadores do evento. REQUEIRO outrossim, que justifique as medidas adotadas após a perda do evento e quais providências serão tomadas para que situações semelhantes não voltem a ocorrer.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/requerimento_201_-_jhon_braga_-_solicitacao_de_conferencia_documental__processo_seletivo_003-2025__.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/requerimento_201_-_jhon_braga_-_solicitacao_de_conferencia_documental__processo_seletivo_003-2025__.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis o que segue acerca da publicação da classificação do Processo Seletivo Simplificado nº 003/2025, referente às funções de Enfermagem e Técnico de Enfermagem; 1.	Se será exigida a comprovação de todos os títulos declarados pelos candidatos classificados? 2.Qual o procedimento e prazo para a conferência documental? 3. Haverá desclassificação ou reclassificação caso algum candidato não apresente comprovação válida?</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2592/requerimento_202_-_jhon_braga_-_pagamentos_empresa_mfj__proc._1614.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2592/requerimento_202_-_jhon_braga_-_pagamentos_empresa_mfj__proc._1614.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de encaminhar as seguintes informações referentes a todos os pagamentos realizados à empresa MFJ Treinamentos e Palestras LTDA nos anos de 2024 e 2025: 1. Relação completa de todos os pagamentos, contendo: número do processo administrativo, número da nota fiscal, data da contratação e data do pagamento, secretaria ou departamento responsável, natureza da despesa utilizada; 2. Cópia integral dos processos administrativos, incluindo: justificativa de contratação, termo de referência, propostas apresentadas, contrato ou ordem de serviço, parecer jurídico, empenhos e comprovantes de liquidação; 3. Descrição detalhada do serviço prestado em cada pagamento: tipo de curso, treinamento ou consultoria, carga horária, conteúdo programático, modalidade (presencial ou online); 4.	Número de servidores pa</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>ANDRÉ DA AUTOESCOLA, BRUNO RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2593/requerimento_203_-_andre_da_autoescola_e_bruno_ribeiro_-_pregao_da_empresa_mfj_treinamentos._proc._1.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2593/requerimento_203_-_andre_da_autoescola_e_bruno_ribeiro_-_pregao_da_empresa_mfj_treinamentos._proc._1.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de encaminhar a esta Casa de Leis  informações detalhadas referentes à prorrogação da Ata de Registro de Preços ao processo n° 0081/2024 Ata 0244/2024, assinada em 14/11/2025 no valor de R$ 2.610.000,00 (dois milhões e seiscentos e dez mil reais), destinada à contratação e execução de cursos e capacitações para servidores públicos municipais. REQUEREMOS ainda que o Poder Executivo apresente as seguintes informações: _x000D_
 1.Qual o período previsto para execução total dos cursos previstos nesta Ata prorrogada? Indicar cronograma, início, término e fases de execução? 2. Onde os cursos estão sendo aplicados? Informar se ocorrem em espaços públicos, instituições contratadas, plataformas online, unidades de ensino ou outros locais, detalhando endereço, estrutura utilizada e custos adicionais, caso exi</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_204_-_jhon_braga_-_laudos_da_agua_proc._1619.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_204_-_jhon_braga_-_laudos_da_agua_proc._1619.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de encaminhar as seguintes informações: 1. Cópias integrais de todos os laudos emitidos pelas três empresas independentes, incluindo metodologia utilizada, locais de coleta, parâmetros avaliados e resultados completos; 2. As datas das coletas realizadas e a data de recebimento de cada laudo pelo departamento responsável; 3. Cópia integral do laudo da Vigilância Sanitária Estadual, assim que concluído e formalmente recebido pelo município; 4. Informar se a Administração Municipal pretende realizar a divulgação pública desses laudos, considerando sua relevância para a população e para a transparência das ações do Executivo.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_205_-_rogelma_mascarenhas_-_recapeamento_rua_limeira_proc_1506.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_205_-_rogelma_mascarenhas_-_recapeamento_rua_limeira_proc_1506.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa Leis se existe alguma previsão de recapeamento da rua Limeira no trecho localizado entre as ruas Taubaté e Viradouro, tendo em vista que o local se encontra intransitável.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2624/requerimento_206-_andre_da_autoescola-_concen_proc_1635.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2624/requerimento_206-_andre_da_autoescola-_concen_proc_1635.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1. Relação nominal de todos os instrutores esportivos, monitores esportivos e instrutores de artes marciais credenciados pelo referido Consórcio e atualmente em atuação no Município; 2. Local de atuação de cada profissional; 3. Carga horária prevista em contrato; 4. Valores mensais a receber por cada colaborador, conforme contrato firmado; 5. Cópias integrais dos contratos celebrados entre o Consórcio e cada profissional; 6. Extratos de pagamento de cada colaborador desde o primeiro mês de atuação, informando claramente os valores e datas de pagamento. Caso os pagamentos sejam realizados via holerite, encaminhar as cópias correspondentes. Caso os pagamentos sejam realizados via PIX, encaminhar todos os comprovantes de transferência, mês a mês,</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2634/requerimento_207-_rogelma_mascarenhas_-_limpeza_da_linha_ferrea_proc._1634.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2634/requerimento_207-_rogelma_mascarenhas_-_limpeza_da_linha_ferrea_proc._1634.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Empresa Rumo Logística, no sentido de efetuar a limpeza de toda a extensão da linha férrea do Município com extrema urgência.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2625/requerimento_208-_silas_da_sadia_-_vendedores_ambulantes_proc._1640.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2625/requerimento_208-_silas_da_sadia_-_vendedores_ambulantes_proc._1640.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de informar a esta Casa de Leis qual será o valor cobrado dos vendedores ambulantes do Município, que trabalham na avenida Joaquim Afonso da Costa, localizada no bairro Jardim Bela Vista, no período de festividades de final de ano.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2635/requerimento_209-_bruno_ribeiro_-_programa_de_educacao_ambiental_proc._1642.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2635/requerimento_209-_bruno_ribeiro_-_programa_de_educacao_ambiental_proc._1642.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, em especial o Departamento de Meio Ambiente, no sentido de informar esta Casa de Leis sobre o planejamento para a criação e implementação de um Programa de Educação Ambiental em parceria com as escolas da rede municipal de ensino. O referido programa poderá contemplar a participação ativa das crianças em ações educativas e práticas voltadas à sustentabilidade, incluindo: • Metodologias de conscientização ambiental; • Estratégias pedagógicas para ampliar a coleta seletiva nas unidades escolares; • Atividades de reciclagem e reaproveitamento de materiais; • Campanhas permanentes de preservação do meio ambiente; • Criação e formação de Agentes Mirins Ambientais; •	Propostas de integração da comunidade escolar e das famílias, visando fortalecer a educação ambiental e garantir impacto real nas práticas sust</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_210-_bruno_ribeiro_-_departamento_de_esportes_proc._1643.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_210-_bruno_ribeiro_-_departamento_de_esportes_proc._1643.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento Municipal de Esportes no sentido de informar a esta Casa de Leis o que segue: 1.	Qual o planejamento esportivo previsto para o ano de 2026, incluindo cronograma, modalidades oferecidas, núcleos esportivos, público-alvo e metas estabelecidas? 2. Quais ações, projetos, adaptações ou estratégias de inclusão serão implementadas para garantir o acesso e a participação de crianças com TEA e de pessoas com deficiência nas atividades esportivas municipais? 3. Há profissionais capacitados (professores, monitores ou instrutores) para o atendimento adequado, sensível e inclusivo tanto às crianças com TEA quanto às demais pessoas com deficiência, garantindo suporte técnico e metodológico? 4. Quais modalidades esportivas serão adaptadas, ampliadas ou estruturadas para contemplar a participação de pessoas com TEA e de pe</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ADEMIR DOS SANTOS, BAHIA DO CORTE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_001_-_proc_144.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_001_-_proc_144.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente,  no sentido de se realizar a contratação urgente de um médico ginecologista para a Unidade Básica de Saúde “Doutor Luiz Carlos Della Rovere”, localizada no bairro Jardim São José, visto que  a mesma não disponibiliza deste profissional desde julho de 2024, sendo que esta especialidade médica é uma das solicitações prioritárias da nossa população.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_002_-_proc_125.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_002_-_proc_125.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido no sentido de que sejam tomadas as devidas providências para a reposição imediata do aparelho compressor, visando assegurar as condições adequadas de funcionamento odontológico da Unidade Básica de Saúde “Doutor Luiz Carlos Della Rovere”, localizada no bairro Jardim São José, que desempenha papel fundamental no atendimento à comunidade local.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_003_-_proc_057.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_003_-_proc_057.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que sejam realizados estudos técnicos e administrativos para viabilizar a adoção da jornada de 30 (trinta) horas semanais para os profissionais da enfermagem do município (enfermeiros, técnicos de enfermagem e auxiliar de enfermagem),  visto que tal medida não  comprometerá o atendimento aos pacientes e nem a contratação de novos funcionários, mas promoverá a valorização e o bem-estar dos referidos profissionais.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_004_-_proc_048.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_004_-_proc_048.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a execução dos serviços de supressão e poda das árvores localizadas na alameda Alberto José Eloy Macedo Rollo, tendo em vista a necessidade de garantir a segurança e o bom desenvolvimento da área.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_005_-_proc_035.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_005_-_proc_035.pdf</t>
   </si>
   <si>
     <t>Seja enviado à Câmara Municipal um projeto de lei visando a concessão de novo prazo para o Programa de Recuperação Fiscal (REFIS), tendo em vista que tal medida possibilita à população ameriliense regularizar seus débitos, contribuindo para a melhoria da arrecadação municipal e a regularização das pendências fiscais.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/indicacao_006_-_proc_046.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/indicacao_006_-_proc_046.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando a Sua Excelência que entre em entendimento com o setor competente, no sentido de proceder à abertura dos canteiros na alameda Central do bairro Jardim Santa Terezinha (Alameda Alberto José Eloy Macedo Rollo), visto que a mudança de implementação de mão única nas vias do referido bairro, têm gerado dificuldades para os que trafegam no local.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_007_-_proc_036.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_007_-_proc_036.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que sejam implantadas lombadas na Rua Manoel José Pires, localizada no bairro Jardim Bela Vista, mais precisamente na altura do nº 380 e na Rua Nicolau Carneiro Leão, localizada no bairro Jardim Luiz Ometto, mais precisamente na altura do nº 1056.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_008_-_proc_112.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_008_-_proc_112.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar, com a máxima urgência, o recapeamento asfáltico de toda a extensão da Avenida Sumaré, situada no bairro Jardim Vista Alegre, visto que, a via se encontra em condições precárias de tráfego, colocando em risco a segurança dos moradores e demais usuários, além de causar transtornos à mobilidade e ao bem-estar da comunidade local.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_009-_proc_037.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_009-_proc_037.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de a fim de viabilizar a construção de calçadas nas seguintes vias do Município Rua José Zilioli (quarteirão entre as ruas Victório Brizolari e Capitão Alberto Mendes Jr.) e Rua Capitão Alberto Mendes Jr. (trecho entre as avenidas José Zilioli e Maria B. D. Carlesci).</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, EDINAN SALGADOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_010_-_proc_111.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_010_-_proc_111.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar iluminação em toda a extensão da Pista de Caminhada "José Aparecido da Silva", localizada às margens da Rua Manoel José Pires nos bairros Luis Ometto e Jardim Irajá.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_011_-_proc_132.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_011_-_proc_132.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando a Sua Excelência entrar em entendimento com a empresa contratada pela Prefeitura Municipal para o serviço de coleta manual, conteinerizada e transporte de resíduos sólidos urbanos para que a mesma possa disponibilizar contêineres exclusivos e devidamente identificados para o depósito de materiais recicláveis, ao lado dos locais que atualmente já possuem contêineres para o depósito de lixo orgânico.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_012_-_proc_095.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_012_-_proc_095.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de regularizar a altura da guia da calçada e massa asfáltica na av. Rincão, mais precisamente na altura do nº 146, localizada no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_013_-_proc_094.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_013_-_proc_094.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar maior empenho para manter a regularidade na coleta de lixo, visto que há reclamações de munícipes.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_014_-_proc_146.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_014_-_proc_146.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a construção de uma galeria de águas pluviais na esquina de número 844, entre a rua Matheus Anello e a avenida Miguel Lourenzo.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_015_-_proc_143.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_015_-_proc_143.pdf</t>
   </si>
   <si>
     <t>seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a substituição da fiação da iluminação pública da Praça “21 de março”, localizada no bairro Jardim Planalto.  INDICO ainda, que seja realizado um estudo técnico visando a implementação de projetos voltados para a segurança da praça “21 de março”, tais como a criação de programas educativos e esportivos em parceria com os departamentos competentes, no sentido de movimentar a praça, engajar a comunidade e oferecer alternativas positivas para crianças, jovens e famílias, visto que essas medidas são fundamentais para restaurar a confiança da população no uso desse importante espaço público, promovendo segurança, convivência saudável e qualidade de vida para moradores do bairro Jardim Planalto.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_016_-_proc_147.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_016_-_proc_147.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de: 1 - Realizar a fiscalização e notificação para a limpeza dos seguintes terrenos: Terreno localizado no bairro Jardim Planalto, em frente à Avenida Miguel de Lourenzo, mais precisamente conhecido como o antigo “Barracão do Japonês”; Dois terrenos localizados no bairro Nova Vila Cerqueira, na rua Benedito Padilha, situados entre as casas de números 243 e 273; Terreno localizado na esquina entre o número 31, na avenida João Antônio Pereira, e o número 93, na rua Vitor Barbieri, que se encontra em estado de abandono e mato alto; e  Terreno localizado na rua Padre Francisco Culturato, número 54, no bairro Jardim Bela Vista, que apresenta acúmulo de entulho e mato alto, necessitando de limpeza e remoção de materiaise; e 2 - Realizar a fiscalizar e notificar para a limpeza e reparo de calçadas: Calçada localizada no bairro Jardim Bela Vista, n</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_017_-_proc_066.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_017_-_proc_066.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a poda consciente de árvores na Rua Emília Galli, bairro centro, na altura do número 762 a fim de garantir a melhor distribuição da iluminação pública e promover maior segurança e comodidade à população.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_018_-_proc_067.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_018_-_proc_067.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um estudo técnico que contemple uma análise detalhada dos tempos de sinalização semafórica e outras possíveis intervenções viáveis para melhorar a fluidez do tráfego, prevenindo incidentes e promovendo a segurança no trânsito e para garantir maior segurança para motoristas, pedestres e usuários do transporte público, levando em consideração o impacto da presença da linha férrea nesse local de grande circulação</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_019_-_proc_068.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_019_-_proc_068.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que sejam adotadas as seguintes providências: 1. Implantação de redutor de velocidade: Na Rua Vicente Rizzo, na altura do nº 798, no bairro Jardim Ponte Alta e na Rua Manoel José Pires, no cruzamento com a Av. Nicolau Spadafora, bairro Centro, ao lado da loja “Moura” ou outra sinalização eficaz, conforme avaliação técnica; 2. Retirada de redutor de velocidade: Na Avenida Araraquara, no bairro Vista Alegre, na altura do nº 715, visto que o redutor está localizado em frente a um portão residencial, dificultando a entrada de veículos dos moradores e 3. Reformulação de redutor de velocidade: Na Avenida Araraquara, no bairro Jardim Recanto dos Pássaros, na altura do nº 1055, uma vez que o redutor se encontra fora dos padrões previstos em lei, representando risco à segurança e ao fluxo do trânsito local.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, ADEMIR DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_020_-_proc_064.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_020_-_proc_064.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em_x000D_
 entendimento com o setor competente, no sentido de realizar a limpeza e remoção de_x000D_
 todos os resíduos acumulados no referido local.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_021_-_proc_032.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_021_-_proc_032.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a construção de uma calçada na Rua Manoel Borba, ao lado da linha férrea, no trecho que vai da Praça “Erídio Stain” até o estabelecimento "Vô Filmes" (nº 687).</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_022_-_proc_065.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_022_-_proc_065.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar as seguintes ações para o benefício da comunidade do bairro Jardim Luís Ometto: 1- A instalação de uma academia ao ar livre na praça localizada no referido bairro, proporcionando aos moradores um espaço adequado para a prática de atividades físicas; e 2- A manutenção do parquinho infantil e da quadra de esportes existentes, garantindo a segurança e o bom uso desses equipamentos, que são de grande importância para o lazer e bem-estar da população.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_023_-_proc_012.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_023_-_proc_012.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza de mato no canteiro central de toda a extensão da avenida Araraquara.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_024_-_proc_014.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_024_-_proc_014.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de sejam realizadas ações de recuperação, limpeza e pintura em todas as quadras esportivas do município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_025_-_proc_018.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_025_-_proc_018.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de construir uma lombada, na rua Manoel Borba, mais precisamente na altura do número 1.470, localizada no bairro Sinhá Prado Guimarães.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_026_-_proc_078.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_026_-_proc_078.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que sejam adotadas as providências necessárias para que o complemento do piso salarial da enfermagem seja pago até o décimo dia de cada mês, visto que não há uma data definida para o pagamento, uma vez que o repasse é efetuado na conta da Prefeitura apenas no vigésimo oitavo dia de cada mês.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/indicacao_027_-_proc_274.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/indicacao_027_-_proc_274.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de solicitar a implementação de um Centro de Especialidades Médicas, com os seguintes profissionais e especialidades:  Pediatra, Ginecologista, Ortopedista, Cardiologista, Oftalmologista, Urologista e Neurologista, pois algumas dessas especialidades já são custeadas pelo Município, podendo assim sanar uma das maiores reclamações dos munícipes, sendo uma delas a demora para conseguir uma consulta com um especialista.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/indicacao_028_-_proc_257.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/indicacao_028_-_proc_257.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de indicar a instalação de semáforos para pedestre, nos seguintes pontos da cidade: Em frente ao AME Estadual e, Em frente à loja “JB Magazine Fotos,</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_029_-_proc_256.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_029_-_proc_256.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de construir cercados ao redor das caixas de areia dos parquinhos da cidade, a fim de impedir a entrada de animais, que frequentemente utilizam esses espaços para suas necessidades fisiológicas.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_030_-_proc_138.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_030_-_proc_138.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza, roçagem e a poda das árvores da praça localizada na entrada do bairro Jardim Luiz Ometto I, situada na rua Nicolau Carneiro Leão, esquina com a avenida Santo Antônio, visto que a praça encontra-se em condições inadequadas para uso, comprometendo o bem-estar e a qualidade de vida dos moradores da região.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_031_-_proc_107.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_031_-_proc_107.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza e roçagem de toda a extensão da Rua Carlos Bortolli, localizada no bairro Jardim São José, visto que a via se encontra em péssimas condições para o conforto e bem-estar dos moradores desta região.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_032_-_proc_137.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_032_-_proc_137.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a demarcação da metragem na pista de caminhada da Praça “Jaime Vianna”, localizada no bairro Jardim Santa Terezinha, pois essa medida tem como objetivo proporcionar aos cidadãos um espaço com melhores condições para realizar suas atividades físicas, promovendo mais organização e incentivando o uso do local para práticas saudáveis.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_033__proc._251.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_033__proc._251.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido realizar melhorias na rotatória da rua Alfonso Nigro, localizada no bairro Jardim São José, incluindo a instalação de mais dois postes de iluminação e a colocação de mais equipamentos de academia ao ar livre.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_034__proc._270.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_034__proc._270.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de solicitar uma operação tapa buracos que englobe toda a cidade, pois os munícipes estão reclamando constantemente de danos em seus carros e motocicletas.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_035__proc.271.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_035__proc.271.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de promover um aumento no vale alimentação dos funcionários públicos, visto que está abaixo da média dos valores das cidades de nossa região.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_036__proc.272.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_036__proc.272.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de adotar medidas para garantir o abastecimento contínuo da farmácia da Unidade Hospitalar “José Nigro Neto”, promovendo um planejamento adequado e eficiente na aquisição, e distribuição de medicamentos, assegurando assim um atendimento digno e de qualidade à população.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_037_-_proc_203.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_037_-_proc_203.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a recuperação e melhoria da ponte do bairro Jardim São José, que liga os bairros 1 e 2, localizada na rua Amabile Mariane Furlan, visto que quando há chuvas fortes o local fica alagado.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_038_-_proc_252.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_038_-_proc_252.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na rua Alfonso Nigro, na altura do número 327 e na avenida Lia Della Rovere Furkin, na altura do número 116, localizadas no bairro Jardim São José. INDICO, ainda, que seja realizada a limpeza das galerias de esgoto do bairro Jardim São José II.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_039_-_proc_145.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_039_-_proc_145.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de: 1- Instalar iluminação pública no poste de força localizado no final da avenida Primaveras, na junção com a rua Manacás. 2- Realizar podagem de árvores e serviços de limpeza na área mencionada, incluindo a remoção de entulhos e a roçagem do mato.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_040_-_proc_077.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_040_-_proc_077.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar, com a máxima urgência, a execução dos seguintes serviços essenciais para assegurar a segurança da população e proporcionar mais conforto e tranquilidade aos cidadãos que utilizam a faixa de servidão entre os números 362 e 346 da rua Manoel José Pires, que conecta à rua Manoel Borba, diariamente: 1- Reparação e substituição das lâmpadas queimadas na iluminação pública da faixa de servidão; 2- Instalação de um sistema de iluminação adicional, mais eficiente e potente, que garanta melhores condições de visibilidade e segurança para os moradores e pedestres.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_041_-_proc_266.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_041_-_proc_266.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implantar e readequar redutores de velocidade (lombadas), desde que sejam realizadas inicialmente avaliações técnicas para analisar sua real necessidade, e que sejam padronizadas segundo a Resolução CONTRAN número 160, de 22 de abril de 2004 (tipo B, comprimento de 1,50 metros, e altura entre 6 a 8 centímetros). Seguem os endereços para IMPLANTAR os redutores de: Rua Fernando Prestes, próximo ao número 673, Jardim Vista Alegre; Avenida Cristina Della Rovere, próximo ao número 240, Residencial Aliança; Avenida Princesa Isabel, próximo ao número 217, Centro; Segue o endereço para READEQUAR o redutor de velocidade, pois o mesmo se encontra totalmente fora do padrão, muito alto e curto, os veículos acabam raspando o assoalho podendo danificar o mesmo: Rua Professora Maria Aparecida Belarmino Rodrigues, próximo ao número 479.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_042_-_proc_267.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_042_-_proc_267.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de REALIZAR COM URGÊNCIA A OPERAÇÃO TAPA-BURACOS nos seguintes endereços: Rua Juvêncio Balbino da Costa, entre os números 322 e 385, Santa Terezinha; Avenida Araras, altura do número 222, Vista Alegre; Rua Nicolau Carneiro Leão, Esquina com a Avenida Princesa Isabel, Centro; Cruzamento da Avenida Genoveva Imbriani com a Rua Emilia Galli, próximo ao Cartório; Avenida Maria Balbino Dotoli Carlesci, próximo ao número 386, onde há um redutor de velocidade; Avenida Araraquara, sem número, onde são realizadas as aulas e os exames práticos de direção veicular; Rua Francisco Martimiano de Oliveira, bem no cruzamento com a Avenida Amélia Colombo Dias, esquina da loja “Qualy Sono”.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/indicacao_043_-_proc_262.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/indicacao_043_-_proc_262.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de solicitar projeto para a criação da Guarda Civil Municipal (GCM).</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_044_-_proc_269.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_044_-_proc_269.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a roçagem do mato e fazer a limpeza na área que é utilizada para a realização de aulas práticas pelas autoescolas.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_045_-_proc_273.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_045_-_proc_273.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de implementar um ponto de ônibus na rua 09, esquina com a rua 08, no bairro Jardim Luís Ometto, pois muitos alunos ficam esperando a chegada do ônibus sem um abrigo adequado.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_046_-_proc_069.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_046_-_proc_069.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que sejam tomadas as providências necessárias para a construção de uma lombada na Rua Viradouro, altura do número 31, no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_047_-_proc_246.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_047_-_proc_246.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a pavimentação da rua 34, rua Juvêncio Balbino da Costa, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/indicacao_048_-_proc_241.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/indicacao_048_-_proc_241.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de instalar lâmpadas nos postes da rua Benedito Garcia Lopes, no bairro Residencial Aliança, no trecho do conjunto habitacional CDHU, além de braços de lâmpada no final da estrada municipal Neyde Marin de Campos. INDICO, ainda, que sejam implantadas lâmpadas antivandalismo, tendo em vista que as lâmpadas existentes foram quebradas por vândalos.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_049_-_proc_243.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_049_-_proc_243.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a pavimentação asfáltica no prolongamento da estrada municipal Neyde Marin de Campos.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_050_-_proc_261.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_050_-_proc_261.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de verificar a iluminação e estrutura da a praça “Raphael Fenoldi Gutiérrez”, localizada no bairro São Judas Tadeu INDICAMOS, ainda, que seja realizada uma avaliação das demais praças do município, para verificar a real situação de iluminação e estrutura, assegurando que todos os espaços públicos estejam em boas condições para uso.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_051__proc._056.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_051__proc._056.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido que o desconto patronal do piso salarial da enfermagem não seja mais realizado, a fim de garantir o respeito e a valorização merecida a essa categoria fundamental para a saúde da população.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_052_diego_viveiros__-_aplicativo_whatsapp__proc_197pdf.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_052_diego_viveiros__-_aplicativo_whatsapp__proc_197pdf.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de implantar um canal de comunicação direta entre a população e a Prefeitura Municipal local através do aplicativo WhatsApp para o recebimento das inúmeras demandas que os moradores possuem perante a Administração Municipal, visando propiciar à comunidade ameriliense um meio de contato prático e eficiente, após o mesmo ser amplamente divulgado aos munícipes.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de implantar coberturas nas arquibancadas do “Estádio Municipal Joaquim Justo”, tendo em vista as muitas reclamações dos esportistas que ali frequentam, pois há forte incidência dos raios solares e falta de proteção no período de chuva, vez que se trata de um local muito aberto.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_055_rogelma_-_braco_de_lampadas_-_proc_242.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_055_rogelma_-_braco_de_lampadas_-_proc_242.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de instalar braço de lâmpada nos postes no final do trecho da Estrada Municipal Neyde Marin de Campos (rua da “Cobermil”, atrás da “Whitford”), no I Distrito Industrial.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_056_rogelma_-_pintura_lombo_faixa_-_proc_260.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_056_rogelma_-_pintura_lombo_faixa_-_proc_260.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a pintura de todas as faixas elevadas (lombo faixas) no Município, uma vez que se encontram com baixa visibilidade, comprometendo a segurança viária.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_057_andre__plano_de_carreiras___-_proc_303.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_057_andre__plano_de_carreiras___-_proc_303.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a criação e implementação do Plano de Carreiras para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_059_van_calcada_na_academia_do_idoso_-_proc_301.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_059_van_calcada_na_academia_do_idoso_-_proc_301.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a construção de calçada na avenida Catanduva, especificamente da “Academia do Idoso” até a esquina da rua Taubaté, localizadas no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_060_van_poda_das_arvores__-_proc_302.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_060_van_poda_das_arvores__-_proc_302.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a poda das árvores situadas na rua Santa Lúcia, esquina com a rua Ibaté, localizadas no bairro Jardim Novo Américo e a poda nas árvores no entorno da Praça “Paulo Franciscatto”, localizada no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_061_van_recapeamento_-_proc_300.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_061_van_recapeamento_-_proc_300.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de: solicitar a realização de recapeamento asfáltico nas seguintes vias do município: 1. Toda a extensão da rua Bem-te-vi, da avenida Beija-Flor, da avenida Sabiá e trecho da rua Rouxinol, todas localizadas no bairro Jardim Recanto dos Pássaros, 2. Indicamos também, a execução de operação tapa-buracos nas seguintes vias: 2.1 Rua Canário, situada no bairro Jardim Recanto dos Pássaros; 2.2 Rua Custódia Marcelino Marques, situada no bairro Jardim Novo Américo. As vias encontram-se em péssimas condições de tráfego, comprometendo a segurança e o conforto dos moradores e usuários.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/indicacao_062_edinan_lombadas_av._cristina_quadrado_della_rovere_-_proc_299.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/indicacao_062_edinan_lombadas_av._cristina_quadrado_della_rovere_-_proc_299.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de construir redutores de velocidade (lombadas) nos seguintes endereços: 1. Avenida Cristina Quadrado Della Rovere, na altura dos números 171 e 190, localizada no bairro Residencial Aliança; 2. Rua João Bernardo Muniz (rua 10), na altura do número 325, localizada no bairro Jardim Santa Terezinha; 3. Avenida Sumaré, na altura do número 830 (para frente da recuperadora de caminhões); 4. Avenida Sumaré, na altura do número 756, localizada no III Distrito Industrial.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_063__bahia_e_ademir-_lombada_na_alameda_mario_cavalari__proc_297.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_063__bahia_e_ademir-_lombada_na_alameda_mario_cavalari__proc_297.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de construir redutor de velocidade (lombada) na alameda Mário Cavalari, na altura do número 370, localizada no bairro Jardim Santa Terezinha; que seja realizado um estudo visando o melhor local para a implantação desta lombada, visto que os moradores relatam dificuldades, pois não há estacionamento nesta região da via e ainda, que seja realizado o conserto da valeta próximo ao ponto ônibus na altura do número 370 do logradouro em questão.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_064__bahia_e_ademir-_cer_suely_de_lima__proc_307.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_064__bahia_e_ademir-_cer_suely_de_lima__proc_307.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar melhorias no Centro de Educação e Recreação (CER) “Sueli de Lima Dias”, envolvendo: 1. Instalação de câmeras de segurança; 2. Implantar coberturas na área dos parquinhos; 3. Instalar refletores na área externa; 4. Fazer a manutenção ou instalação direto da rede elétrica de chuveiros para o banho das crianças; 5. Fazer a troca dos puxadores dos vidros das janelas da parte de baixo para a parte de cima.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/indicacao_065__bahia_e_ademir_-_faixa_elevada_emilia_galli_proc_311.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/indicacao_065__bahia_e_ademir_-_faixa_elevada_emilia_galli_proc_311.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a construção de faixas elevadas (lombofaixa) na rua Emília Galli, localizada no bairro Jardim Américo, em frente à sede do “Insanos Moto Clube”.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_066_bruno_-_recapeamento_asfaltico__proc_098.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_066_bruno_-_recapeamento_asfaltico__proc_098.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de solicitar a realização do recapeamento asfáltico em toda a extensão da rua José Lucci, situada no bairro Nova Vila Cerqueira.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_067_bruno_-_passarela_e_lombo-_faixa__proc_306.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_067_bruno_-_passarela_e_lombo-_faixa__proc_306.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de construir uma passarela que viabilize o acesso seguro ao entorno da escola, com o objetivo de garantir a integridade dos munícipes e ainda, a implantação de uma faixa elevada (lombo-faixa), devidamente sinalizada, para organizar o tráfego nesse trecho, garantindo que pedestres e condutores tenham plena clareza quanto às áreas destinadas à travessia segura.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_068_cidao_-_estacionamento_45_graus__proc_331.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_068_cidao_-_estacionamento_45_graus__proc_331.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de solicitar a implantação de um estacionamento em ângulo de 45 graus na rua Maria Mendes, situada no bairro Vila Cerqueira, no trecho compreendido entre os números 69 e 395.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de solicitar a implantação de uma academia ao ar livre e a instalação de um novo “playground” na praça “Jaime Rocha Viana”, situada na alameda Doutor Alberto Eloy Macedo Rollo, no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_070_ademir_e_bahia_-_ampliacao_da_unidade_de_saude_da_familia_usf___proc_333.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_070_ademir_e_bahia_-_ampliacao_da_unidade_de_saude_da_familia_usf___proc_333.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de solicitar a ampliação da Unidade de Saúde da Família (USF) “Dr. Luiz Carlos Della Rovere”, situada no bairro Jardim São José, tendo em vista que essa unidade atende os bairros Jardim São José I, Jardim São José II e Jardim Santa Terezinha, o que resulta em uma demanda de atendimento que pode alcançar até 10 (dez) mil pessoas.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_071_ademir_e_bahia__-_realizada_a_reforma_da_unidade_hospitalar_dr._jose_nigro_neto__proc_334.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_071_ademir_e_bahia__-_realizada_a_reforma_da_unidade_hospitalar_dr._jose_nigro_neto__proc_334.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de solicitar a realização da reforma da Unidade Hospitalar “Dr. José Nigro Neto”, considerando o estado atual de sua infraestrutura, que compromete tanto a qualidade do atendimento oferecido à população quanto as condições de trabalho dos profissionais de saúde.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_072_ademir_e_bahia_-_psicologo_para_atender_o_setor_de_educacao_proc_335.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_072_ademir_e_bahia_-_psicologo_para_atender_o_setor_de_educacao_proc_335.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido solicitar a contratação de um psicólogo para atender o Departamento Municipal de Educação, considerando o aumento dos casos de “bullying”, depressão e suicídio entre crianças e adolescentes, bem como a necessidade de oferecer suporte psicológico aos pais e responsáveis.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_073_cidao_-_redutor_de_velocidade___proc_344.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_073_cidao_-_redutor_de_velocidade___proc_344.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de implantar redutor de velocidade (lombada) nas seguintes vias: 1. Rua João Joaquim, na altura do número 865, localizada no bairro Jardim Santa Terezinha; 2. Alameda Mário Cavallari, na altura do número 320, localizada no bairro Jardim Santa Terezinha; 3. Avenida Caetano Treve, na altura do número 074, localizada no bairro Jardim Paraiso.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_074_edson__-_limpar_a_rua_afonso_jose_nigro___proc_361.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_074_edson__-_limpar_a_rua_afonso_jose_nigro___proc_361.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de limpar a rua Alfonso Nigro, situada no bairro Jardim São José II, tendo em vista a excessiva altura da vegetação, o que tem favorecido o aumento da presença de animais peçonhentos na região.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_075_edson__-_limpar_a_alameda_mario_cavallari___proc_362.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_075_edson__-_limpar_a_alameda_mario_cavallari___proc_362.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de limpar a alameda Mário Cavalari, situada no bairro Jardim São José II, tendo em vista que uma parte da referida alameda já foi devidamente limpa, enquanto a outra ainda se encontra sem a devida limpeza.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_076_jhon__-_regiao_de_alagamento_centro_e_bela_vista__proc_347.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_076_jhon__-_regiao_de_alagamento_centro_e_bela_vista__proc_347.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência que entre em entendimento com o setor competente, para a realização de um estudo técnico detalhado com o objetivo de identificar soluções definitivas para os pontos críticos de alagamento mencionados, além da elaboração e execução de um cronograma preventivo e contínuo de limpeza, manutenção e desobstrução das “bocas de lobo” e das redes de águas pluviais e de esgoto.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_077_jhon__-implantacao_de_lombadas_e_lombo_faixas_proc_356.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_077_jhon__-implantacao_de_lombadas_e_lombo_faixas_proc_356.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência que entre em entendimento com o setor competente, para a realização um estudo técnico para a implantação de lombadas e lombo faixas nos seguintes locais: 1. Rua Dr. Nicolau Carneiro Leão, entre os números 1056 e 1048, localizada no bairro Jardim Luiz Ometto II, visto que o ponto de ônibus é utilizado frequentemente por crianças e trabalhadores; 2. Rua Matheus Anello (Praça), localizada no bairro Jardim Planalto, visto que o ponto de ônibus é utilizado diariamente por crianças que embarcam para a escola e desembarcam ao retornarem para casa; 3. Implantação de duas lombadas na avenida Maria Aparecida de Oliveira, localizada no bairro Jardim Maria Luiza, visto que os veículos utilizam essa avenida em alta velocidade, desviando da avenida Aparecida Lopes Flor, que possui redutores de velocidade, gerando perigo aos pedestres.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_078_jhon__-demandas_av._sumare_proc_348.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_078_jhon__-demandas_av._sumare_proc_348.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com os setores competentes para que seja realizada, com a máxima urgência, uma força-tarefa para atender às seguintes necessidades na avenida Sumaré: 1. Estudo técnico para instalação de lombadas e demais redutores de velocidade, conforme as normas de trânsito vigentes; 2. Limpeza completa da via, com varrição e remoção de resíduos; 3. Poda das árvores que estejam comprometendo a visibilidade segurança no local; 4. Retirada imediata de entulhos, incluindo materiais inservíveis e restos de construção civil acumulados no canteiro central; 5. Elaboração de estudo técnico para implantação de pavimento em concreto, em substituição ao asfalto convencional, considerando o tráfego intenso e diário de veículos pesados na via, buscando garantir maior durabilidade, resistência e redução dos constantes reparos que hoje são necessários.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_079_silas_da_sadia__-_mao_unica_na_rua_toledo_pizza___proc_364.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_079_silas_da_sadia__-_mao_unica_na_rua_toledo_pizza___proc_364.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de implantar mão única na rua Toledo Pizza, do número 299 em direção ao bairro Jardim Aliança, visto que existe muito transtorno no trânsito naquele sentido.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_080_van_lombada_-_proc_312.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_080_van_lombada_-_proc_312.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de instalar redutor de velocidade (lombada), na rua Nelson Schwenke na altura do número 178, localizada no IV Distrito Industrial.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_081_van_melhorias_na_creche_sueli_-_proc_345.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_081_van_melhorias_na_creche_sueli_-_proc_345.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar melhorias na área localizada ao fundo do Centro de Educação e Recreação (CER) “Sueli de Lima Dias”, situado entre a rua Rouxinol e a rua Luíz Gonzaga Maia, no bairro Jardim Novo Américo. Tais melhorias incluem a implantação de uma minipraça, playground, parquinhos e outros equipamentos recreativos que possam atender às necessidades da comunidade local.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_082_edson__-_manutencao_sao_jose_2_av_mario_cavalari__proc_372.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_082_edson__-_manutencao_sao_jose_2_av_mario_cavalari__proc_372.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de no sentido de realizar a manutenção de 5 (cinco) postes com lâmpadas queimadas, localizados na avenida Mário Cavalari, no bairro Jardim São José II. Tal medida se faz necessária, pois a entrada do bairro encontra-se escura, o que tem gerado preocupação quanto à segurança da área.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_083_cidao__-_verificar_tampas_de_bueiros_proc_405.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_083_cidao__-_verificar_tampas_de_bueiros_proc_405.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a limpeza e, se necessário, a verificação e substituição das tampas de bueiros danificadas, visto que diversas tampas se encontram quebradas, o que tem aumentado o risco de acidentes, como quedas de pedestres.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_084_rogelma_-_limpeza_das_galerias_de_aguas_pluviais_proc_385.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_084_rogelma_-_limpeza_das_galerias_de_aguas_pluviais_proc_385.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de limpar as galerias de águas pluviais existentes na avenida Joaquim Afonso da Costa, localizada no bairro Centro.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_085_rogelma_-_avenida_secondo_della_rovere_proc_386.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_085_rogelma_-_avenida_secondo_della_rovere_proc_386.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar o conserto do ponto de verificação localizado na avenida Secondo Della Rovere, esquina com a rua José Vieira Nunes, no bairro Jardim São José, tendo em vista o risco de colisão nesse cruzamento.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_086_andre_da_autoescola_-_proc_392.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_086_andre_da_autoescola_-_proc_392.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar, com urgência, a sinalização e pintura das vagas especiais, tendo em vista que a existência de placas visíveis e pinturas bem definidas não apenas facilita o acesso, mas também conscientiza a população sobre a importância de respeitar essas vagas.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_087_andre_da_autoescola_-_proc_404.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_087_andre_da_autoescola_-_proc_404.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a redução da jornada de trabalho dos funcionários públicos nos cargos de escriturários, cuidadores, agentes diversos e agentes escolares, de 8 horas para 6 horas diárias, pois isso trará benefícios tanto para os servidores quanto para a melhoria dos serviços oferecidos à comunidade.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_088_andre_da_autoescola_-_proc_397.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_088_andre_da_autoescola_-_proc_397.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência que entre em entendimento com o setor competente no sentido de implementar o programa “Remédio em Casa”, que visa garantir o acesso mais eficiente aos remédios, especialmente àqueles que enfrentam dificuldades de mobilidade, como acamados, idosos e cadeirantes.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_089_jhon_braga_-_proc_400.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_089_jhon_braga_-_proc_400.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar a revitalização do campo de futebol e da praça "PAULO FRANCISCATTO", localizados entre a avenida dos Manacás e a rua dos Jacarandás, no bairro Jardim Primaveras. A revitalização inclui a substituição das traves de futebol, que se encontram danificadas, a roçagem, a limpeza do local, a remoção de entulhos e a poda das árvores presentes na área, visto que o espaço se encontra em condições inadequadas para o uso da comunidade, comprometendo a qualidade de vida dos moradores da região. Esta intervenção possibilitará a prática esportiva, proporcionando um espaço mais adequado e seguro para atividades físicas e recreativas.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_090_jhon_braga_-_proc_399.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_090_jhon_braga_-_proc_399.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de realizar o recapeamento da rua dos Ipês. Tal medida se faz necessária devido ao precário estado de conservação do pavimento, uma vez que os buracos profundos favorecem o acúmulo de água parada, propiciando, assim, a proliferação de mosquitos, incluindo os transmissores da dengue.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_091_jhon_braga_-_proc_401.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_091_jhon_braga_-_proc_401.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de entrar em entendimento com o setor competente, no sentido de realizar a roçagem, a limpeza e a implementação de mais iluminação na faixa de servidão existente entre a rua Gentil Prudente Correia e a rodovia SP-257, no trecho que liga o bairro Jardim Américo ao bairro Jardim Primaveras, tendo em vista que, devido à ausência de iluminação adequada e ao mato alto, o local permanece excessivamente escuro, dificultando a travessia de pedestres e aumentando os riscos de acidentes e de possíveis ações criminosas.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_092_rogelma_-_formigueiro_nas_pracas_proc_386.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_092_rogelma_-_formigueiro_nas_pracas_proc_386.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de analisar a situação dos formigueiros presentes em diversas praças e áreas pertencentes ao Município estudado um método eficaz para o controle e possível erradicação desses formigueiros, garantindo a proteção das árvores e a manutenção da beleza e integridade ambiental das áreas públicas.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_093_diego_realizacao_do_dia_d_-_proc_407.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_093_diego_realizacao_do_dia_d_-_proc_407.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de estudar a conveniência para que seja realizado em nosso município o Dia D de Combate à Dengue, com ações ordenadas para eliminação de possíveis focos do mosquito Aedes aegypti e de ampla orientação à população acerca das medidas profiláticas necessárias, visando conscientizar e sensibilizar a todos acerca da gravidade do momento que estamos vivenciando devido a proliferação da referida doença.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_094_diego_revitalizar_a_avenida_carlos_lima__-_proc_296.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_094_diego_revitalizar_a_avenida_carlos_lima__-_proc_296.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de revitalizar a Avenida Carlos Lima, especialmente no trecho localizado entre a Rua José Lucci e a Rua José Romania, no bairro Nova Vila Cerqueira, executando obras de recapeamento asfáltico, refazimento de guias e sarjetas e limpeza em todo o entorno da referida via pública.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_095_edson__-_manutencao_da_iluminacao_da_academia__proc_517.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_095_edson__-_manutencao_da_iluminacao_da_academia__proc_517.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a manutenção da iluminação da academia ao ar livre na avenida Santa Catarina, entre os bairros Jardim Santa Rita e Sinhá Prado Guimarães, na altura do número 56.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_096_edson__-_sinalizacao_em_frente_ao_banco_do_brasil__proc_519.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_096_edson__-_sinalizacao_em_frente_ao_banco_do_brasil__proc_519.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a sinalização e a marcação de vagas destinadas a carros-fortes e cadeirantes e, também, o rebaixamento da guia em frente ao Banco do Brasil, na rua Francisco Martimiano de Oliveira, número 416, localizada no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_097_cidao_mineiro_-_pinturas_da_faixa_de_pedestre_proc_520.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_097_cidao_mineiro_-_pinturas_da_faixa_de_pedestre_proc_520.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentindo de requisitar a pintura da sinalização na rua Cotovia, no final da avenida Araraquara, localizado no bairro Jardim Vista Alegre, uma vez que as sinalizações se encontram apagadas, e também que que sejam efetuadas as pinturas das lombadas, faixas de pedestres e sinalizações de 'pare' em todas as vias do município.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_098_jhon_braga_implementar_proibido_estacioanar_-_proc_489.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_098_jhon_braga_implementar_proibido_estacioanar_-_proc_489.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido implantar uma placa de "proibido estacionar" na calçada da avenida Das Palmeiras, no bairro Jardim Primaveras, em frente ao número 80 (supermercado Brizolari), ao lado do ponto de ônibus localizado em frente ao número 121, no lado da via que dá acesso ao bairro (sentido de entrada), tendo em vista que o ponto é utilizado por ônibus de transporte coletivo, inclusive escolares, e é frequentemente obstruído por veículos estacionados irregularmente, impedindo o embarque e desembarque com segurança.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_099_jhon_braga_estudo_completo_de_embarque_e_desembarque-_proc_488.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_099_jhon_braga_estudo_completo_de_embarque_e_desembarque-_proc_488.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um estudo técnico, com mapeamento completo de todos os pontos de embarque e desembarque de estudantes nos bairros do município, com o objetivo de identificar locais que não possuem estrutura adequada, como abrigo coberto, sinalização de parada e segurança mínima, especialmente em calçadas sem a devida proteção contra sol e chuva.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_100_jhon_braga_-_implementacao_de_semaforos_proc_483.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_100_jhon_braga_-_implementacao_de_semaforos_proc_483.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar as seguintes medidas para aumentar a segurança viária, prevenir acidentes e resguardar a vida da população local: 1. Estudo para implantação de semáforos nas rotatórias localizadas entre as vias alameda Aldo Lupo, avenida Sumaré e rua Boa Esperança do Sul; 2. Reposição e reforço da pintura de solo nas rotatórias e nas lombadas da rua Boa Esperança do Sul (quarteirão da praça); 3. Instalação de placas de sinalização vertical em pontos estratégicos; 4. Reposição dos tachões (olhos de gato) nas referidas rotatórias.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_101_silas__implementacao_de_lomaba-_proc_465.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_101_silas__implementacao_de_lomaba-_proc_465.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a implementação de uma lombada (redutor de velocidade) na avenida Das Primaveras, na altura do número 20, no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_102_silas_reparo_no_esgoto_e_buracos_-_proc_437.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_102_silas_reparo_no_esgoto_e_buracos_-_proc_437.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Água, Esgoto e Meio Ambiente – DAEMA, para que sejam feitos o fechamento dos buracos e os reparos nos vazamentos de água no município.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_103_silas_operacao_tapa_buracos-_proc_464.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_103_silas_operacao_tapa_buracos-_proc_464.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de requisitar uma operação tapa-buracos na avenida Descalvado, esquina com a rua Jaú, no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_104_bahia_manutencao_da_estrada_-_proc_513.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_104_bahia_manutencao_da_estrada_-_proc_513.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a manutenção da estrada que liga a rua 12(doze), localizada no bairro Antônio Pavan, até a área industrial.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_105_bahia_-_manutencao_do_playground_proc_458.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_105_bahia_-_manutencao_do_playground_proc_458.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido realizar a manutenção do “playground” do bairro Jardim Luiz Ometto.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_106_bahia_instalacao_do_playground-_proc_457.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_106_bahia_instalacao_do_playground-_proc_457.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a instalação de “playgrounds” na praça Paulo Franciscatto, e em frente ao Centro de Educação e Recreação Sueli de Lima Dias, ambos no bairro Jardim Primaveras e também, que, caso necessário, seja feita a remoção dos brinquedos antigos.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_107_ademir_licitacao_para_saude-_proc_490.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_107_ademir_licitacao_para_saude-_proc_490.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de solicitar a abertura de um pregão/ licitação, voltado para a saúde, para que se possa reduzir ou até eliminar a fila de espera das especialidades neurologista, ortopedista, oftalmologista e cardiologista, garantindo um atendimento mais ágil e eficiente à população, eliminando a lista de espera para atendimento.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_108_ademir_6_horas_das_recreacionistas_-_proc_492.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_108_ademir_6_horas_das_recreacionistas_-_proc_492.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a regularização judicial da jornada de trabalho de 6 (seis) horas diárias, já praticadas pelas recreacionistas do nosso município, garantindo o reconhecimento oficial e valorização da categoria.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1878/indicacao_109_ademir_especialista_odontologico_-_proc_491.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1878/indicacao_109_ademir_especialista_odontologico_-_proc_491.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a contratação de um especialista odontológico pela OS do pronto atendimento, no horário em que a atenção básica estiver fechada (período das 17 às 21h), utilizando o consultório do postinho do centro. Tal medida visa sanar alguns problemas odontológicos no horário que o postinho estiver fechado e, indico também, que a empresa contratada disponibilize profissionais qualificados para esta função.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_110_andre_da_autoescola_chipagem_de_esquinos-_proc_493.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_110_andre_da_autoescola_chipagem_de_esquinos-_proc_493.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja elaborado um projeto de chipagem de todos os equinos do nosso município, bem como a implementação de ações de conscientização junto à comunidade, enfatizando a importância da posse responsável e do cuidado adequado com os animais, de modo a garantir a saúde e o bem-estar tanto dos equinos quanto da população</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/indicacao_111_andre_da_autoescola_arquibancada_lateral_-_proc_473.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/indicacao_111_andre_da_autoescola_arquibancada_lateral_-_proc_473.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a construção de uma arquibancada lateral no campo municipal, do bairro Jardim Ponte Alta.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_112_andre_da_autoescola_tombamento_-_proc_472.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_112_andre_da_autoescola_tombamento_-_proc_472.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de que sejam tomadas as providências necessárias para o reconhecimento e tombamento de patrimônios históricos presentes em nossa cidade, como a Igreja Santuário, Estação de Trem, Coreto e o Barracão do Storani, que são locais que mantem a identidade local de nosso Município.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_113_rogelma_-_tapa-buracos_proc_487.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_113_rogelma_-_tapa-buracos_proc_487.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a realização de operação tapa-buracos e o desentupimento da galeria de água pluvial na alameda central do bairro Jardim Santa Terezinha, no trecho compreendido entre os números 75 e 85.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_114_rogelma_-_colocacao_de_parques_proc_460.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_114_rogelma_-_colocacao_de_parques_proc_460.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a implementação de parques nas praças dos bairros Jardim São José, Residencial Aliança e Jardim Luiz Ometto.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_115_cidao_mineiro_-_recapeamente_proc_521.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_115_cidao_mineiro_-_recapeamente_proc_521.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a realização de recapeamento nas seguintes vias: 1.avenida Miguel de Lourenço, localizada no bairro Jardim Planalto; 2. rua Gentil Prudente Corrêa, 25 metros, do número 191 ao 1445, localizada no bairro Jardim Américo e no bairro Jardim Planalto (problemas de alagamento); 3. rua Antônio Constantino Spinelli, localizada no bairro Jardim Novo Américo.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_116_cidao_mineiro_-_lombada_proc_522.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_116_cidao_mineiro_-_lombada_proc_522.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a construção de redutores de velocidade nas seguintes vias: 1. avenida Primaveras, número 10, localizada no bairro Jardim Planalto; 2. rua Ribeiro de Barros, próximo ao número 61, localizada no bairro Centro. E também que seja feito o rebaixamento das guias para cadeirantes na alameda Doutor Alberto José Eloy Macedo Rollo, número 680, localizada no bairro Jardim Santa Terezinha, com o intuito de dar acesso a quem for até à igreja.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_117_edson__-__tapa_buracos_e_lombadas_proc_523.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_117_edson__-__tapa_buracos_e_lombadas_proc_523.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos nas seguintes vias: 1. rua José Carlesci (rua 01), na altura do número 50, localizada no bairro Jardim Santa Terezinha; 2. rua Eduardo Polo Randes, na entrada da rua, próximo ao número 25, localizada no bairro Jardim Santa Terezinha; 3. rua Augusto Franciscatto, na altura do número 25, localizada no bairro Jardim Santa Terezinha e, ainda, que seja instalado um redutor de velocidade (lombada na rua José Carlesci (rua 01), na altura do número 50.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_118__bruno_-_quadra_poliesportiva-_faixa__proc_444.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_118__bruno_-_quadra_poliesportiva-_faixa__proc_444.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar melhorias na iluminação da quadra poliesportiva, localizada no centro do bairro Jardim Luiz Ometto, visto que, no período noturno, o local carece de iluminação pública, comprometendo a segurança dos munícipes;  que seja realizada a devida sinalização para as práticas esportivas, que seja colocada trave para futsal (pois não possui uma delas), que se arrume o alambrado (que está em péssimas condições, oferecendo riscos de ferimentos, inclusive perfurações no corpo e nos olhos, em caso de contato físico durante as atividades esportivas); e ainda, que, com urgência, seja realizada a revitalização do playground para uso das crianças, pois o local se encontra em péssimas condições de uso pela comunidade.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_119__bruno_-_transito_intenso_-_faixa__proc_435.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_119__bruno_-_transito_intenso_-_faixa__proc_435.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, e requisitar a alteração do sentido do tráfego na avenida Alzira Aparecida Minghini Maduro, localizada no bairro Jardim Maria Luiza, juntamente com a avenida Rubens Spolaor, para que ela passe a ter sentido único, no sentido bairro-centro (subida), a fim de melhorar o escoamento de veículos, visto que a avenida José Carrasco, via anterior à avenida Alzira Aparecida Minghini Maduro, já possui sentido único no sentido oposto (descida), o que justificaria essa reorganização para otimizar o fluxo viário da região.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_120_rogelma_-_praca_ao_ar_livre_proc_469.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_120_rogelma_-_praca_ao_ar_livre_proc_469.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam instalados equipamentos de academia ao ar livre, no espaço ao lado da UBS, na rua Ana pereira de Godoy, no bairro Jardim São José,</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_121_diego__-_cpfl__proc_432.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_121_diego__-_cpfl__proc_432.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal,  solicitando de Sua Excelência entrar em entendimento com os setores competentes no sentido de tomar as providências necessárias e pleitear junto à CPFL (Companhia Paulista de Força e Luz) a possibilidade de que a Prefeitura Municipal local seja contemplada no âmbito do Programa de Eficiência Energética (PEE) 2025, bem como do Programa CPFL nos Hospitais.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_122_bahia_-_manutencao_do_campo_e_quadra__proc_548.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_122_bahia_-_manutencao_do_campo_e_quadra__proc_548.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de solicitar a manutenção das pinturas, a substituição de traves e alambrados, bem como a execução de serviços de iluminação no campo e da quadra poliesportiva localizados no bairro Jardim Maria Luiza, assim como na quadra poliesportiva, localizada no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_123_cidao_mineiro__sinalizar_e_pintar_as_faixas-_proc_577.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_123_cidao_mineiro__sinalizar_e_pintar_as_faixas-_proc_577.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a sinalização, pintura de faixas e estacionamento para idosos e deficientes na avenida Teresa Marsili, localizada no bairro Centro, em frente ao hospital José Nigro._x000D_
 INDICO ainda, que seja feita a demarcação e sinalização de estacionamento para idosos e deficientes na avenida Joaquim Afonso da Costa, localizado no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_124_bahia_-_limpeza_da_praca_proc_539.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_124_bahia_-_limpeza_da_praca_proc_539.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido solicitar a realização da limpeza da praça Jaime Rocha Viana, localizada na avenida João Joaquim, na altura do número 1.200, no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_125_rogelma__-_implantacao_de_iluminacao_publica__proc_540.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_125_rogelma__-_implantacao_de_iluminacao_publica__proc_540.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de solicitar a implantação de iluminação pública na passagem que interliga os bairros Sinhá Prado Guimarães e Jardim Santa Rita.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_126_van_do_gas-_reparos_e_reformas_da_ubs_proc_552.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_126_van_do_gas-_reparos_e_reformas_da_ubs_proc_552.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a realização de reparos e reformas na Unidade Básica de Saúde “Dr. Cássio de Moraes Alves”, localizada no bairro Jardim Vista Alegre, tendo em vista os problemas estruturais presentes no local.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_127_maicon-_plimpeza_das_academias_ao_ar_livre_proc_596.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_127_maicon-_plimpeza_das_academias_ao_ar_livre_proc_596.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de realizar a limpeza da academia ao ar livre, localizada no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_128__rogelma__-_lombada_rua_carlos_borsoli__proc_496.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_128__rogelma__-_lombada_rua_carlos_borsoli__proc_496.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de requisitar a implantação de uma lombada na avenida Carlos Bortolli, na altura no número 51, localizada no bairro Jardim São José.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_130_bruno-_escolhinha_de_futebol_proc_567.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_130_bruno-_escolhinha_de_futebol_proc_567.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de se realizar a pintura e sinalização adequadas das vagas de estacionamento destinadas a idosos e pessoas com deficiência física, nas proximidades de bancos e farmácias do município, em conformidade com as normas estabelecidas pela legislação vigente.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_130_bruno-_escolhinha_de_futebol_proc_567.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_130_bruno-_escolhinha_de_futebol_proc_567.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que seja avaliada a viabilidade da implementação de uma escolinha de futebol em período noturno, com o objetivo de proporcionar melhores condições climáticas para os treinos, ampliar o acesso à atividade esportiva e garantir maior bem-estar e rendimento às crianças e adolescentes participantes.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_131_ademir_-_saude_da_mulher_proc_572.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_131_ademir_-_saude_da_mulher_proc_572.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de requisitar a implantação de um Centro de Saúde da Mulher, com a inclusão de atendimento pediátrico e materno-infantil (crianças e mulheres gestantes), tendo em vista a expressiva demanda por esses serviços em nosso município.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_132_ademir_-_saude_da_familia_proc_573.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_132_ademir_-_saude_da_familia_proc_573.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, para requisitar a contratação de médicos da Saúde da Família, a fim de atender as quatro unidades de saúde do nosso município para contribuir com o fortalecimento da Atenção Básica e, consequentemente, para a redução da demanda de atendimentos na Unidade Hospitalar Dr. José Nigro Neto.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_133_ademir_-_furp__proc_575.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_133_ademir_-_furp__proc_575.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, que interceda junto ao Governo do Estado, no sentido de viabilizar a doação ao município da área pertencente à FURP (Fundação para o Remédio Popular), a qual poderá ser destinada a projetos, como a implantação de um complexo esportivo, unidade hospitalar ou polo empresarial, com vistas à ampliação da infraestrutura urbana e à geração de emprego e renda para a população local.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_134_bahia_-_jiu-jitsu_proc_582.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_134_bahia_-_jiu-jitsu_proc_582.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que se avalie a possibilidade de incluir a modalidade Jiu-Jitsu no planejamento esportivo do Município.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_135_bruno-_rocagem_do_campo_do_sao_judas_proc_591.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_135_bruno-_rocagem_do_campo_do_sao_judas_proc_591.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizada a roçagem e limpeza nos arredores do campo do bairro São Judas Tadeu, bem como nas proximidades do córrego, localizado atrás do campo, em razão do mau cheiro e do acúmulo de resíduos descartados de forma inadequada, os quais vêm causando prejuízos ao meio ambiente e desconforto à comunidade local.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_136_andre-_necessidade_de_substituicao_das_bandeiras_em_frente_a_prefeitura_proc_585.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_136_andre-_necessidade_de_substituicao_das_bandeiras_em_frente_a_prefeitura_proc_585.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de manter a dignidade e o respeito que nossas bandeiras merecem, trocando-as por novas.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_137_silas__proibido_estaciona_e_proibido_parar__av_catanduvas_proc_497.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_137_silas__proibido_estaciona_e_proibido_parar__av_catanduvas_proc_497.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a implementação de uma placa de “proibido parar” e “proibido estacionar”, na avenida Catanduva, entre a rua Boa Esperança e a rua Borborema, localizadas no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_138_edson-_limpeza_de_paletas_e_colchoes_proc_593.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_138_edson-_limpeza_de_paletas_e_colchoes_proc_593.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de que seja realizada a limpeza de paletes e colchões descartados na rua Alfonso Nigro, nas proximidades do balão da “Paineira”, localizado na rotatória do bairro Jardim São José._x000D_
 INDICO ainda, que seja realizada na referida rotatória, a construção de uma calçada e a instalação de postes de iluminação pública, a fim de promover mais segurança, acessibilidade e melhor aspecto urbano ao local.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_139_edson-_ponto_de_onibus_no_sao_jose_2_proc_594.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_139_edson-_ponto_de_onibus_no_sao_jose_2_proc_594.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizada a mudança no lado em que se encontra o ponto de ônibus, localizado na alameda Mário Cavalari, no bairro São José II, tendo em vista que ele ficou na contramão de embarque e desembarque de passageiros.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_140_ademir__piso_dos_motoristas_-_proc_649.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_140_ademir__piso_dos_motoristas_-_proc_649.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de verificar a possibilidade de estabelecer um piso salarial no valor de R$ 2.000,00 (dois mil reais) para os motoristas, considerando a dificuldade recorrente na contratação de profissionais para o cargo, em grande parte devido à baixa remuneração atualmente oferecida.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_141_bahia_-_placas_e_cameras__proc_581.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_141_bahia_-_placas_e_cameras__proc_581.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a instalação de placas com os dizeres “Proibido Jogar Entulho” nos pontos mais críticos de descarte irregular de resíduos no município, e, se possível, requisitar, também, a instalação de câmeras de segurança nesses locais.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_142_bahia_-_tapa-buracos___proc_620.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_142_bahia_-_tapa-buracos___proc_620.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na rua Augusto Franciscatto, situada no bairro Jardim Santa Terezinha, no trecho entre os números 305 e 355.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_143_bahia_-_bolsao_de_descartes__proc_580.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_143_bahia_-_bolsao_de_descartes__proc_580.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a implementação de bolsões de descarte de inservíveis, inserindo caçambas móveis em pontos estratégicos dos bairros de nosso Município.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_144_cidao__cobertura_das_creches_-_proc_631.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_144_cidao__cobertura_das_creches_-_proc_631.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar a construção de coberturas nas entradas das creches que ainda não dispõem dessa estrutura nas áreas de acesso, expondo mães, pais, responsáveis e crianças à chuva e outras intempéries climáticas durante os horários de entrada e saída;</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_145_rogelma__limpeza_de_area_verde_-_proc_629.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_145_rogelma__limpeza_de_area_verde_-_proc_629.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar a limpeza da área verde, a implantação de iluminação adequada e o desenvolvimento de um projeto urbanístico na rua Luíza Delfina da Silva, localizada no bairro Jardim Luiz Ometto II.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_146_rogelma__reposicao_de_equipamentos_-_proc_628.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_146_rogelma__reposicao_de_equipamentos_-_proc_628.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar a reposição dos equipamentos da academia ao ar livre no Espaço de Saúde Dorival Alves Júnior, localizado no bairro São José I.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_147_rogelma__poda_das_arvores_-_proc_627.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_147_rogelma__poda_das_arvores_-_proc_627.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a poda das árvores localizadas na praça de lazer e esporte José Maria de Oliveira, localizada no bairro Cecap.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_148_maicon_rios_implementacao_de_placa_de_homenageado_-_proc_616.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_148_maicon_rios_implementacao_de_placa_de_homenageado_-_proc_616.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a instalação da placa de denominação em homenagem à Dona Ana Piedade Jesus Francisco, no complexo de lazer e saúde, localizado na confluência da avenida dos Manacás com a rua das Grevilhas, no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_149_maicon_rios_pintura_da_faixa_em_frente_da_igreja_quadrangular_-_proc_630.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_149_maicon_rios_pintura_da_faixa_em_frente_da_igreja_quadrangular_-_proc_630.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura da faixa destinada a motos, em frente à Igreja do Evangelho Quadrangular, localizada na avenida Araraquara, na altura do número 349, no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_150_andre_da_autoescola_campanhas_informativas_voltas_a_cnscientizacao_-_proc_633.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_150_andre_da_autoescola_campanhas_informativas_voltas_a_cnscientizacao_-_proc_633.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a implementação de ações educativas, campanhas de conscientização e parcerias com instituições de saúde, visando ampliar o alcance de informações a respeito ao câncer de próstata e incentivar a realização de exames preventivos de forma regular.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_151_andre_da_autoescola_sinalizacao_de_transito_em_frente_a_policia_militar_-_proc_623.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_151_andre_da_autoescola_sinalizacao_de_transito_em_frente_a_policia_militar_-_proc_623.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, para que sejam tomadas providenciadas, com urgência, para a realização das seguintes ações: 1.  Pintura de sinalizações no pavimento, indicando a área de segurança e a necessidade de redução de velocidade; 2. Instalação de placas verticais com as inscrições "ÁREA DE SEGURANÇA" e "DEVAGAR"; 3. Instalação de uma lombada (lombo faixa). Tudo na altura da Igreja Santuário, localizada na rua Ribeiro de Barros, para reforçar a redução de velocidade e garantir maior segurança aos pedestres e fiéis.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_152_andre_da_autoescola_horta_escolar_-_proc_622.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_152_andre_da_autoescola_horta_escolar_-_proc_622.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja implantado um projeto de Horta Escolar em 100% das escolas da rede municipal de ensino do nosso município, visando aos alunos a oportunidade de participar de todas as etapas do processo, plantio, cuidado, colheita e, posteriormente, o consumo dos alimentos produzidos e que isso promove um aprendizado ativo e significativo, estimulando o senso de responsabilidade e o trabalho em equipe, além de despertar o interesse pelas questões relacionadas à sustentabilidade, ao meio ambiente e segurança alimentar;</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_153_jhon_braga-_rua_manoel_jose_pires_-_proc_646.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_153_jhon_braga-_rua_manoel_jose_pires_-_proc_646.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, que determine ao setor competente: • Que seja realizado levantamento técnico em toda a extensão da Rua Manoel José Pires, desde seu início até o final, com o objetivo de identificar quais postes de iluminação do canteiro central apresentam falhas ou necessidade de substituição, e que seja providenciado o reparo ou substituição das unidades comprometidas, restabelecendo integralmente a iluminação pública da via.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_154_jhon_braga-_lombo_faixa_-_proc_645.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_154_jhon_braga-_lombo_faixa_-_proc_645.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de fazer as seguintes determinações em frente ao portão de entrada dos alunos da Escola Municipal de Ensino Fundamental João Batista, localizada na avenida Antônio de Oliveira Carvalho: 1. Executar medida corretiva na depressão existente entre a calçada e a lombofaixa, visando à eliminação da vala, seja por meio de instalação de grade de proteção, preenchimento adequado ou readequação da estrutura, assegurando travessia segura para todos os usuários; 2. Realização de estudo técnico para reposicionamento da lombofaixa, observando sua função como redutor de velocidade, mas avaliando a possibilidade de realocação alguns metros antes do portão de entrada dos alunos, com o objetivo de melhorar o escoamento da água pluvial e evitar alagamentos na área interna da escola; 3. Analisar condições de drenagem do local, com a proposição de soluções que</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_155_jhon_braga-_criancas_com_tea_-_proc_644.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_155_jhon_braga-_criancas_com_tea_-_proc_644.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, setor competente, no sentido de que sejam ofertadas formações específicas aos professores de esportes sobre práticas inclusivas voltadas a crianças com TEA, bem como realização de estudo técnico para possível contratação de profissionais de apoio para atuação nas atividades esportivas desenvolvidas pelo Município.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_156_ademir__parceria_com_o_senai_-_proc_648.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_156_ademir__parceria_com_o_senai_-_proc_648.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de analisar a viabilidade de firmar uma parceria entre a Prefeitura e o Serviço Nacional de Aprendizagem Industrial (SENAI), com o objetivo de realizar a manutenção da frota municipal nas oficinas da instituição, proporcionando aos alunos uma oportunidade de aprendizado prático supervisionado.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_157_ademir__aumento_do_ticket_-_proc_647.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_157_ademir__aumento_do_ticket_-_proc_647.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de analisar a possibilidade de reajuste do valor do ticket alimentação dos servidores públicos municipais, considerando o aumento contínuo dos preços dos alimentos e a defasagem do benefício em relação aos valores praticados por municípios da região.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_158_rogelma_mascarenhas-_realizacao_de_operacao_tapa-buracos_proc_693.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_158_rogelma_mascarenhas-_realizacao_de_operacao_tapa-buracos_proc_693.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, com o objetivo de: 1. Realizar operação tapa-buracos na avenida 9 de julho, no trecho entre a rua Primitiva Giazzi e a rua Benedito Storani, situadas no bairro Silvio Bevilacqua; 2. Realizar operação tapa-buracos na rua José Luci, no trecho entre os números 380, situada no bairro Nova Vila Cerqueira; 3. Realizar a limpeza das calçadas localizadas na rua Manoel Borba, no sentido dos bairros Centro ao Planalto, especificamente no trecho compreendido entre a rua Eugênio Voltarel e a avenida Miguel de Lourenzo.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_159_rogelma_mascarenhas-_colocacao_de_placa_proc_712.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_159_rogelma_mascarenhas-_colocacao_de_placa_proc_712.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que adote as providências necessárias visando à instalação de uma placa de "PARE", bem como à sinalização horizontal no solo, na rotatória localizada em frente à empresa Santim, no Distrito Industrial.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_160_edinan_salgados-_diminuicao_da_altura_da_lombada_proc_690.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_160_edinan_salgados-_diminuicao_da_altura_da_lombada_proc_690.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar vistoria técnica e, se constatada a irregularidade, que sejam tomadas as providências necessárias para adequar a altura da lombada situada na avenida Maria Balbina Dotoli Carlesci, na descida em direção ao bairro Jardim São José, nas proximidades do INSS, aos padrões normativos vigentes, visando à segurança viária e à preservação do patrimônio dos munícipes.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_161_ademir_dos_santos-_viabilizacao_de_murar_o_postinho_do_sao_jose_proc_691.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_161_ademir_dos_santos-_viabilizacao_de_murar_o_postinho_do_sao_jose_proc_691.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja viabilizada a construção de muros no entorno da unidade de saúde, localizada no bairro Jardim São José, considerando o elevado índice de furtos registrados no local.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_162_edinan_salgados-_pintor_os_redutores_de_velocidade_proc_686.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_162_edinan_salgados-_pintor_os_redutores_de_velocidade_proc_686.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar a pintura das lombadas situadas na avenida Sumaré, localizada no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_163_bruno_ribeiro-_reformas_na_sinalizacao_de_transito_proc_687.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_163_bruno_ribeiro-_reformas_na_sinalizacao_de_transito_proc_687.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja realizado com urgência a pintura de todas as lombadas, faixas de pedestres, e demarcações de vagas de estacionamento destinadas a pessoas com deficiência e idosos em todo o município.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_164_bahia_do_corte_-_poda_das_arvores_na_rua_erminio_goncalves_proc_667.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_164_bahia_do_corte_-_poda_das_arvores_na_rua_erminio_goncalves_proc_667.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja realizada a poda das árvores presentes na rua Ermínio Gonçalves, em frente ao número 180, tendo em vista que o tamanho excessivo de suas copas vem gerando medo na população durante o período noturno. INDICAMOS, ainda, que seja providenciado o recapeamento asfáltico da referida via, considerando seu estado de conservação precário, comprometendo a segurança e a mobilidade dos moradores.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_165_bahia_do_corte_-_tirar_taxas_dos_campos_e_quadras_munipipais_proc_670.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_165_bahia_do_corte_-_tirar_taxas_dos_campos_e_quadras_munipipais_proc_670.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de isentar a população do pagamento da taxa de uso dos campos e quadras municipais e revertê-la em bolsa atleta.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_166_andre_da_autoescola-_realizar_uma_comissao_municipal_de_transito_proc_688.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_166_andre_da_autoescola-_realizar_uma_comissao_municipal_de_transito_proc_688.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja instituída com urgência a Comissão Municipal de Trânsito - COMUTRAN, conforme dispõe a Lei Municipal n° 1.906, de 24 de junho de 2013.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_167_bruno_ribeiro-_sinalizacao_da_avenida_nicolau_carneiro_leao_proc_700.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_167_bruno_ribeiro-_sinalizacao_da_avenida_nicolau_carneiro_leao_proc_700.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja realizada a sinalização horizontal (solo) e vertical (placas) da avenida Nicolau Carneiro Leão, localizada na entrada do bairro Jardim Luiz Ometto I.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_168_rogelma_mascarenhas-_recolocar_nome_proc_698.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_168_rogelma_mascarenhas-_recolocar_nome_proc_698.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja realizado o reaproveitamento e a revitalização da pintura do nome da quadra 'Gim Bombarda', localizada no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_169_andre_da_autoescola-_implementacao_de_sinalizacao_proc_704.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_169_andre_da_autoescola-_implementacao_de_sinalizacao_proc_704.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja realizado um estudo técnico no cruzamento entre a rua Francisco Martimiano de Oliveira e a avenida Princesa Isabel, visando ações como a reinstalação do semáforo, colocação de placas de advertência, sinalização horizontal, ou mesmo a implantação de lombadas eletrônicas, conforme estudo técnico a ser realizado.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_170_bruno_ribeiro-_recapeamento_das_ruas_proc_701.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_170_bruno_ribeiro-_recapeamento_das_ruas_proc_701.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para garantir a segurança de todos e uma boa trafegabilidade, que seja feito reparo nas seguintes vias do município: rua Augusto Franciscato (Jardim Santa Terezinha), rua João Bernardo Muniz (Jardim Santa Terezinha), rua Alan Gustavo Brizolari (Jardim Santa Terezinha), rua Amábile Mariane Furlan (Jardim São José), avenida Descalvado (Jardim Vista Alegre), avenida Limeira (Jardim Vista Alegre), rua Aparecida Shwenke (Jardim Planalto), rua Miguel Lourenzo (Jardim Planalto), avenida Ibaté, próximo ao posto de saúde e rua Rouxinol, esquina com a avenida Pintassilgo.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_171_ademir_dos_santos_-_pediatra__proc_703.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_171_ademir_dos_santos_-_pediatra__proc_703.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, visando à implementação de um setor pediátrico separado do setor destinado aos adultos no Hospital Dr. José Nigro Neto, tendo em vista o fato de que a maioria dos hospitais já adotam esse modelo de atendimento diferenciado, o que proporciona um serviço mais adequado e humanizado às crianças e melhor acolhimento aos munícipes de nossa cidade.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_172_cidao_mineiro-_lombada_na_avenida_joao_joaquim_proc_715.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_172_cidao_mineiro-_lombada_na_avenida_joao_joaquim_proc_715.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, com o objetivo de viabilizar a construção de uma lombada na avenida João Joaquim, no trecho compreendido entre a rua Alan Gustavo Brizolari e rua Augusto Aparecido dos Santos Barbieri, na altura do número 315, localizada no bairro Jardim Santa Terezinha, tendo em vista há existência de um ponto de ônibus escolar nas proximidades.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_173_cidao_mineiro-_revitalizacao_da_rotatoria_proc_716.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_173_cidao_mineiro-_revitalizacao_da_rotatoria_proc_716.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, com o objetivo de viabilizar a revitalização da rotatório presente na rua Beraldo dos Santos com a alameda Mário Cavalari, localizada no bairro Jardim Santa Terezinha, tendo em vista o importante acesso a Brado logística proporcionado pela rotatória. INDICO, ainda, que seja realizado um estudo para avaliar a possibilidade da implantação de uma lombada nas proximidades do ponto da CTA.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_174_jhon_braga-_solicitacao_de_implementacao_de_medida_de_seguranca_viaria_proc_710.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_174_jhon_braga-_solicitacao_de_implementacao_de_medida_de_seguranca_viaria_proc_710.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, com o objetivo de que o departamento responsável realize um estudo de viabilidade para a implantação de um redutor de velocidade (lombada) na rua José Bezerra dos Anjos, antes da esquina, e para instalação de sinalização de parada obrigatória ou outra forma de prioridade de passagem bem definida.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_175_andre_da_autoescola-_educacao_do_transito_nas_escolas__proc_711.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_175_andre_da_autoescola-_educacao_do_transito_nas_escolas__proc_711.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja implantado o programa educativo denominado "Educando para o Trânsito", voltado para crianças com idade entre 6 (seis) e 10 (dez) anos.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_177_jhon_braga-_doacao_de_mudas_proc_724.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_177_jhon_braga-_doacao_de_mudas_proc_724.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente com o Departamento de Meio Ambiente, para que seja realizada uma ação de doação de mudas à população em comemoração ao “Dia Mundial do Meio Ambiente”, celebrado no dia 5 de junho.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_178_ademir-_aumento_no_auxilio_alimentacao_proc_719.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_178_ademir-_aumento_no_auxilio_alimentacao_proc_719.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de analisar a viabilidade de implantar uma bonificação no auxílio-alimentação dos servidores públicos municipais que não apresentarem faltas no trabalho durante o mês, no valor de R$ 200,00 (duzentos reais),  como forma de reconhecimento pelo comprometimento e dedicação, além de representar um importante incentivo à assiduidade e valorização do funcionalismo público.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_179_bruno_ribeiro-_quadra_de_beach_tenis_proc_752.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_179_bruno_ribeiro-_quadra_de_beach_tenis_proc_752.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido  de avaliar a viabilidade de utilizar o espaço da quadra de tênis dentro do Ginásio de Esportes “Novênio Pavan Filho”, para a construção de uma quadra de Beach Tênis tendo em vista que esse esporte tem apresentado crescente popularidade em nossa comunidade, contribuindo para a promoção de um estilo de vida mais saudável e incentivando maior participação social.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_180_bruno_ribeiro-_frente_da_escola_virgilio_gomes_proc_751.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_180_bruno_ribeiro-_frente_da_escola_virgilio_gomes_proc_751.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar as seguintes melhorias em frente à EMEF “Virgílio Gomes”, localizada no bairro Jardim Vista Alegre: 1. Poda das árvores; 2. Limpeza nos arredores da calçada da avenida Pitangueiras; 3. Calçada na esquina da avenida Descalvado com a rua Pitangueiras, para garantir a segurança das crianças ao entrarem e saírem da escola; 4. Instalação da iluminação ao redor da academia ao ar livre, para a garantir mais segurança e participação da comunidade.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_181_edinan_salgados_-_troca_das_lampadas__proc_746.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_181_edinan_salgados_-_troca_das_lampadas__proc_746.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam adotadas as providências necessárias para a imediata substituição das lâmpadas queimadas nos bairros Novo Distrito Industrial América I e II, a fim de restabelecer a iluminação pública e garantir maior segurança aos frequentadores.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_182_rogelma_mascarenhas-_limpeza_das_cers_e_emefs_proc_759.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_182_rogelma_mascarenhas-_limpeza_das_cers_e_emefs_proc_759.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a limpeza de toda a área externa das Escolas Municipais de Ensino Fundamental (EMEFs) e dos Centros de Educação e Recreação (CERs) existentes em nosso Município.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_183_andre_da_autoescola-__remocao_do_formigueiro_proc_798.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_183_andre_da_autoescola-__remocao_do_formigueiro_proc_798.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de requisitar que o grande formigueiro presente na praça do bairro jardim Vista Alegre, de frente com a Escola Municipal de Ensino Fundamental “Virgílio Gomes”, seja vistoriado por equipes especializadas, a fim de se avaliar a necessidade de controle ou remoção do formigueiro, garantindo assim a preservação da praça e a segurança da população que utiliza o espaço.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_184_ademir_dos_santos-_seguranca__no_hospital_jose_nigro_neto.__proc_777.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_184_ademir_dos_santos-_seguranca__no_hospital_jose_nigro_neto.__proc_777.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de disponibilizar profissionais de segurança para atuarem no “Hospital Dr. José Nigro Neto”.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_185_ademir_dos_santos-_alimentacao_no_hospital_jose_nigro_neto.__proc_778.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_185_ademir_dos_santos-_alimentacao_no_hospital_jose_nigro_neto.__proc_778.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de disponibilizar alimentação aos funcionários do Hospital “Dr. José Nigro Neto” que atuam sob regime de plantão 12x36.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_186_jhon_braga-_higienizacao_periodica_proc_784.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_186_jhon_braga-_higienizacao_periodica_proc_784.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizada a higienização periódica, com manutenção preventiva e controle sanitário dos reservatórios de água potável do município, garantindo a segurança da água distribuída à população</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_187_bahia_-_instalacao_da_parte_eletrica__proc_434.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_187_bahia_-_instalacao_da_parte_eletrica__proc_434.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido requisitar a instalação da parte elétrica da nova pista de caminhada, localizada no bairro Jardim Luiz Ometto.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_188_edson_do_lanche-_reconstrucao_da_ponte_proc_792.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_188_edson_do_lanche-_reconstrucao_da_ponte_proc_792.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a reconstrução da ponte que interliga as ruas Zenaide Volpe Abi-Jaudi e Maria Inocência Toledo Piza.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2045/retirada_proposicao_189_-_van_do_gas.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2045/retirada_proposicao_189_-_van_do_gas.pdf</t>
   </si>
   <si>
     <t>Proposição retirada pelo autor.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_190_jhon_braga-_rampa_de_acesso__proc_787.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_190_jhon_braga-_rampa_de_acesso__proc_787.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizada a execução dos seguintes serviços essenciais para assegurar acessibilidade e inclusão na unidade dos Correios, localizada na rua Toledo Pizza, 193, Jardim Ponte Alta: 1. Construção de uma rampa de acesso para cadeirantes na unidade dos Correios na rua Toledo Pizza, número 193, no bairro Jardim Ponte Alta; 2. Adequação do espaço conforme as normas de acessibilidade vigentes, garantindo segurança e conforto aos usuários com mobilidade reduzida.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_191_jhon_braga-_servicos_de_limpeza__proc_788.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_191_jhon_braga-_servicos_de_limpeza__proc_788.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que na praça “21 de Março”, localizada no bairro Jardim Planalto, sejam realizados serviços de limpeza, roçagem, varrição e remoção de entulhos, bem como a reforma ou substituição dos brinquedos do parquinho de areia, garantindo segurança e boas condições de uso para as crianças da comunidade do referido local.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_192_cidao_mineiro-__remocao_e_substituicao_das_duas_bocas_proc_796.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_192_cidao_mineiro-__remocao_e_substituicao_das_duas_bocas_proc_796.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar providências para remoção e substituição das duas bocas de lobo na rua Gentil Prudente Corrêa, nas proximidades do número 944, no bairro Jardim Planalto, garantindo a segurança e a integridade física dos munícipes.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_193_cidao_mineiro-__operacao_de_tapa-buracos_proc_795.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_193_cidao_mineiro-__operacao_de_tapa-buracos_proc_795.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar a realização de operação de tapa-buracos na avenida Benedito Florêncio de Almeida, no bairro Centro.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_194_rogelma_mascarenhas-_desentupimento_de_galeria_de_agua_proc_676.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_194_rogelma_mascarenhas-_desentupimento_de_galeria_de_agua_proc_676.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de requisitar o desentupimento da galeria de água pluvial, localizada na rua Manoel Borba, altura do número 776, no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_195_rogelma_mascarenhas-_revitalizacao_de_preca_proc_666.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_195_rogelma_mascarenhas-_revitalizacao_de_preca_proc_666.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a revitalização da praça Maurício Galli, situada em frente ao campo do “Americano Futebol Clube”, no bairro Centro.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_196_diego_viveiros-_recapear_acesso_de_cadeiras_de_rodas_na_pn__proc_764.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_196_diego_viveiros-_recapear_acesso_de_cadeiras_de_rodas_na_pn__proc_764.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de recapear o acesso de cadeira de rodas existente ao lado da passagem em nível da via férrea com a avenida Eugênio Voltarel, no bairro Centro.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_197_edinan_salgados_-_grades_na_lombofaixa_da_rua_borborema__proc_804.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_197_edinan_salgados_-_grades_na_lombofaixa_da_rua_borborema__proc_804.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam adotadas as medidas para a instalação de grades laterais na lombofaixa presente na rua Boa Esperança do Sul , em frente ao restaurante Varanda, com o objetivo de impedir que a água da chuva invada a via de passagem, garantindo assim melhor fluidez no trânsito e segurança aos usuários.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_198_bruno_ribeiro_-_desentupimento_e_recolocada_tampa_de_bueiro_proc_802.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_198_bruno_ribeiro_-_desentupimento_e_recolocada_tampa_de_bueiro_proc_802.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizado o desentupimento e instalação de tampa no bueiro localizado na avenida Zenaide Abijaudi Volpi, bem como a inserção da tampa do bueiro situado na alameda Central, esquina com a rua Augusto Franciscatto.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_199_edinan_salgados_-_providenciar_um_professor_para_aulas_de_zumba_proc_820.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_199_edinan_salgados_-_providenciar_um_professor_para_aulas_de_zumba_proc_820.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Esportes, no sentido de providenciar um professor com disponibilidade para ministrar aulas de zumba na quadra localizada no bairro Antônio Pavan.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_200_edinan_salgados_-_mudanca_de_parada_de_onibus_proc_821.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_200_edinan_salgados_-_mudanca_de_parada_de_onibus_proc_821.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Transporte, no sentido de realocar o ponto de parada do ônibus que estaciona na rua Nicolau Carneiro Leão, em frente ao número 072, com os alunos que estudam nas escolas Américo Ronalli e João Batista, para a quadra de cima, ou seja, na lateral do CER, a fim de aumentar a segurança das crianças e melhorar a fluidez do trânsito na região.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_201_rogelma_mascarenhas-_recapeamento_proc_760.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_201_rogelma_mascarenhas-_recapeamento_proc_760.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar recapeamento na avenida Aparecida Schwencke, localizada no bairro Jardim Planalto.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_202_rogelma_mascarenhas-_limpeza_das_galerias_de_aguas_pluviais_proc_852.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_202_rogelma_mascarenhas-_limpeza_das_galerias_de_aguas_pluviais_proc_852.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, com o objetivo de viabilizar a limpeza das galerias de águas pluviais presentes na avenida Araraquara e na alameda Aldo Lupo, localizadas no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_203_cidao__-_faixa_de_pedestre_e_tampa_de_bueiro___proc_873.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_203_cidao__-_faixa_de_pedestre_e_tampa_de_bueiro___proc_873.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido realizar os seguintes serviços públicos no bairro Jardim Maria Luiza: 1. Pintura de faixa de pedestre em frente ao ponto de ônibus localizado na Rua Achile Bortollo, nas proximidades do número 220, visando garantir maior segurança à travessia de pedestres no local; 2. Substituição de 4 (quatro) tampas de bueiros situadas na mesma via, atualmente cobertas com tampas de madeira, o que representa risco iminente à segurança de pedestres e motoristas.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>ADEMIR DOS SANTOS, BAHIA DO CORTE, CIDÃO MINEIRO, EDSON DO LANCHE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_204_ademir_dos_santos_e_outros_-__aumento_de_muro_proc_872.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_204_ademir_dos_santos_e_outros_-__aumento_de_muro_proc_872.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o aumento da altura dos muros da Escola Municipal de Ensino Fundamental João Batista que estão excessivamente baixos, além da implementação de serpentinas no local.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_205_bruno_ribeiro_-_devida_sinalizacao_proc_861.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_205_bruno_ribeiro_-_devida_sinalizacao_proc_861.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Transporte, com o objetivo de viabilizar a devida sinalização horizontal e vertical na esquina da rua Luiz Embriani com a rua Dom Pedro II, bem como na rua Nicolau Carneiro Leão, esquina com a avenida Santo Antônio.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_206_bahia_do_corte_-_fazer_troca_de_lampada_e_instalar_braco_de_luz_proc_863.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_206_bahia_do_corte_-_fazer_troca_de_lampada_e_instalar_braco_de_luz_proc_863.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Transporte e Trânsito, com o objetivo de viabilizar a troca das lâmpadas e a instalação de braços de luz nos postes presentes no bairro Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_207_bruno_ribeiro_-__margens_do_corrego_sao_jose_i_e_ii_proc_862.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_207_bruno_ribeiro_-__margens_do_corrego_sao_jose_i_e_ii_proc_862.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam adotadas as seguintes providências nas margens do córrego que interliga os bairros Jardim São José I e II: 1- Realização da roçagem nas margens do córrego, visando à limpeza e manutenção do local, proporcionando maior visibilidade e segurança para os pedestres que transitam pela área; 2- Recuperação da calçada e substituição ou reparo das tampas de bueiro, uma vez que o estado atual dessas estruturas representa risco à segurança da população, especialmente dos pedestres; 3- Análise para obstruir o tráfego de veículos automotores nas margens do córrego, considerando o grande número de pedestres, incluindo crianças que se dirigem às escolas, e o risco iminente que a presença de veículos nesta área estreita e inadequada representa para a segurança da comunidade local.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2088/indicacao_208_ademir_dos_santos_-__contratacao_emergencial_de_um_eletricista_proc_867.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2088/indicacao_208_ademir_dos_santos_-__contratacao_emergencial_de_um_eletricista_proc_867.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a contratação emergencial de um eletricista.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2089/indicacao_209_ademir_-_absenteismo_em_consultas_e_exames_na_rede_municipal_de_saude_proc_869.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2089/indicacao_209_ademir_-_absenteismo_em_consultas_e_exames_na_rede_municipal_de_saude_proc_869.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que sejam intensificadas as ações de divulgação e conscientização acerca das consequências do absenteísmo em consultas e exames médicos, com foco especial na Unidade de Saúde da Família (USF) do bairro Jardim São José, pois campanhas educativas, aliadas a uma comunicação mais eficaz com os usuários do sistema de saúde, podem contribuir significativamente para a redução das faltas e, consequentemente, para a otimização dos recursos públicos e melhoria no atendimento da população.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_210_cidao_mineiro_-__construcao_ded_lombada_proc_874.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_210_cidao_mineiro_-__construcao_ded_lombada_proc_874.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a construção de uma lombada na rua Martinho Furlan, localizada no bairro Jardim Santa Terezinha, em frente ao número 385.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao_211_edson_do_lanche_-__limpeza_e_tapa_buracos_na_rua_ana_pereira_de_godoi___proc_875.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao_211_edson_do_lanche_-__limpeza_e_tapa_buracos_na_rua_ana_pereira_de_godoi___proc_875.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, com o objetivo de viabilizar a limpeza e a realização da operação tapa-buracos na rua Ana Pereira de Godoy, na altura do número 210, localizada no bairro Jardim São José, em frente à Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao_212_edson_do_lanche_-_indicacao_de_limpeza_na_calcada_da_rua_mathias_pavao__proc_876.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao_212_edson_do_lanche_-_indicacao_de_limpeza_na_calcada_da_rua_mathias_pavao__proc_876.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a limpeza da calçada localizada na rua Mathias Pavão, localizada no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2093/indicacao_213_jhon_braga_-__intervencao_tecnica_para_correcao_de_vazamento___proc_878.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2093/indicacao_213_jhon_braga_-__intervencao_tecnica_para_correcao_de_vazamento___proc_878.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar uma intervenção técnica para correção do vazamento de esgoto identificado sob o asfalto da esquina entre as ruas Aparecido Adail da Silva Sebastião Simões, em frente ao número 54.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2094/indicacao_214_andre_-_desafio_do_desmaio___proc_859.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2094/indicacao_214_andre_-_desafio_do_desmaio___proc_859.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam realizadas e intensificadas campanhas para prevenir o “Desafio do Desmaio” nas escolas do município, abrangendo as redes municipal, estadual e particular, com foco na conscientização sobre os riscos associados a desafios perigosos que circulam nas redes sociais e colocam em risco a integridade física e mental dos estudantes.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2095/indicacao_215_jhon_-_vagas_de_estacionamento___proc_877.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2095/indicacao_215_jhon_-_vagas_de_estacionamento___proc_877.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um levantamento completo sobre a quantidade de vagas de estacionamento destinadas às pessoas com deficiência existentes em nossa cidade, identificando em quais locais estão localizadas, se estão devidamente sinalizadas e se atendem à demanda atual. INDICO, ainda, a criação de novas vagas em pontos estratégicos do município, especialmente em locais de grande circulação, como postos de saúde, escolas, centros comerciais, órgãos públicos, igrejas e áreas de lazer, garantindo o cumprimento da legislação de acessibilidade e o direito à mobilidade com dignidade.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao_216_jhon_-projeto_da_casa_de_abrigo_para_mulheres___proc_880.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao_216_jhon_-projeto_da_casa_de_abrigo_para_mulheres___proc_880.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor responsável pelo Projeto da Casa de Abrigo para Mulheres a fim de que: 1-Disponibilize um número de telefone exclusivo para orientações; 2- Crie e divulgue um protocolo simples com os passos que a mulher deve seguir em situação de violência (aonde ir, o que levar, como funciona o acolhimento).</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao_217_diego_-_comunidade_terapeutica_libertar__proc_786.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao_217_diego_-_comunidade_terapeutica_libertar__proc_786.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, declarar de utilidade pública municipal a Comunidade Terapêutica Libertar AD de Américo Brasiliense, nos termos da Lei Municipal nº 472, de 26 de maio de 1983.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_218_diego_-empresa_brasileira_de_participacao_nuclear_proc_868.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_218_diego_-empresa_brasileira_de_participacao_nuclear_proc_868.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com os setores competentes no sentido de tomar as providências necessárias e pleitear a possibilidade de que a Prefeitura Municipal local seja contemplada no âmbito da Chamada Pública PROCEL energia zero para prédios públicos.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_219_cidao_mineiro_-_colocar_lixeiras_nos_parquinhos_de_todas_as_pracas_do_municipio___proc_970.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_219_cidao_mineiro_-_colocar_lixeiras_nos_parquinhos_de_todas_as_pracas_do_municipio___proc_970.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de viabilizar a implementação de lixeiras nos parques de todas as praças de nosso Município.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2151/indicacao_220_edinan_salgados_-_campeonato_veterenos_acima_de_40_anos___proc_965.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2151/indicacao_220_edinan_salgados_-_campeonato_veterenos_acima_de_40_anos___proc_965.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de viabilizar a realização de um campeonato de futebol de minicampo para veteranos.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_221_van_do_gas_-__instalacao_de_um_redutor_de_velocidade_na_rua_rouxinol__proc_894.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_221_van_do_gas_-__instalacao_de_um_redutor_de_velocidade_na_rua_rouxinol__proc_894.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a instalação de um redutor de velocidade na rua Rouxinol, na altura do número 175, no bairro Jardim Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_222_cidao_mineiro_-_pintar_faixa_para_estacionamento__proc_969.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_222_cidao_mineiro_-_pintar_faixa_para_estacionamento__proc_969.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para estudar a viabilidade da pintura da faixa para estacionamento de motos e carros na rua Francisco Martimiano de Oliveira, na altura do número 404, localizada no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_223_edinan_salgados_-__iluminacao_da_praca_dorvalino_de_asis__proc_899.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_223_edinan_salgados_-__iluminacao_da_praca_dorvalino_de_asis__proc_899.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a instalação de iluminação pública na praça “Dorvalino de Assis”, localizada no bairro Jardim Santa Terezinha</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_224_diego_viveiros_-_sinalizacao_de_embarque_e_desembarque_proc_967.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_224_diego_viveiros_-_sinalizacao_de_embarque_e_desembarque_proc_967.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de implantar sinalização de trânsito visando restringir exclusivamente a EMBARQUE E DESEMBARQUE DE PASSAGEIROS na Rua Francisco Martimiano de Oliveira, mais precisamente defronte ao número 416, no Centro, localidade em que está situada a agência do Banco do Brasil.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_225_maicon_rios_-_limpeza_na_avenida_luigi_romania__proc_928.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_225_maicon_rios_-_limpeza_na_avenida_luigi_romania__proc_928.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza da avenida Luigi România, na altura do número 415, localizada no bairro Jardim Ponte Alta.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_226_edson_do_lanche_-_melhorias_no_bairro_jardim_maria_luiza__proc_913.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_226_edson_do_lanche_-_melhorias_no_bairro_jardim_maria_luiza__proc_913.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, a adoção de medidas imediatas voltadas à recuperação e manutenção de infraestrutura e saneamento básico no bairro Jardim Maria Luiza, com foco nas seguintes demandas: 1. Execução de limpeza e roçagem na quadra poliesportiva local, pois atualmente está em estado de abandono, com presença de vegetação invasiva e até crescimento de árvore sobre o piso da quadra, inviabilizando o uso adequado do espaço público destinado ao esporte e lazer; 2. Intervenção na área de escoamento sanitário nas proximidades das nascentes d’água, onde há presença de esgoto a céu aberto, configurando risco à saúde pública e comprometimento ambiental, especialmente por se tratar de área de recurso hídrico sensível; 3. Serviços de recuperação asfáltica e reconstrução nas calçadas na rua 14 e na avenida Ana Pinto Santa Maria, vias que se encontram deterioradas por buracos recoberto</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_227_edson_do_lanche_-_melhorias_no_bairro_jardim_primavera__proc_911.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_227_edson_do_lanche_-_melhorias_no_bairro_jardim_primavera__proc_911.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, a realização de melhorias nas ruas das Grevilhas e dos Ipês, localizadas no bairro Jardim Primaveras: 1. Operação tapa-buracos em toda a extensão das ruas do bairro (ou especificar a localidade), tendo em vista que a precariedade do asfalto tem dificultado a circulação de veículos e representa risco iminente a motociclistas, ciclistas e pedestres; 2. Desobstrução dos bueiros, os quais encontram-se visivelmente entupidos, provocando acúmulo de água nas vias, aumentando o risco de alagamentos e a proliferação de insetos e doenças; 3. Roçagem e limpeza das vias públicas, uma vez que o mato alto avança sobre as calçadas e ruas, prejudicando a visibilidade, dificultando o tráfego e podendo esconder animais peçonhentos ou outros perigos à segurança da população.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_228_edinan_salgados_-_limpeza_no_residencial_alianca__proc_938.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_228_edinan_salgados_-_limpeza_no_residencial_alianca__proc_938.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza dos bueiros do bairro Residencial Aliança.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_229_andre_da_autoescola__-_prevencao_de_queimadas__proc_974.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_229_andre_da_autoescola__-_prevencao_de_queimadas__proc_974.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que seja realizada uma campanha de prevenção às queimadas em razão do período de estiagem com as seguintes sugestões e ações a serem adotadas: 1. Campanha de conscientização pública, com produção e distribuição de materiais educativos (folders, faixas, cartazes, vídeos informativos), alertando sobre os riscos das queimadas e as consequências legais; 2. Realização de palestras e ações educativas nas escolas da rede municipal, estadual e particular, voltadas à formação de consciência ambiental desde a infância; 3. Utilização dos canais oficiais da Prefeitura, como redes sociais, site institucional, rádios locais e outros meios de comunicação, para ampla divulgação da campanha e dos riscos associados às queimadas; 4. Parcerias com o Corpo de Bombeiros, Defesa Civil, Polícia Ambiental e entidades do terceiro setor para atuação conjunta em casos de emer</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_230_bruno_ribeiro_-__solicito_que_seja_realizado_limpeza_e_rocagem_da_area_da_prefeitura__proc_885.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_230_bruno_ribeiro_-__solicito_que_seja_realizado_limpeza_e_rocagem_da_area_da_prefeitura__proc_885.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a limpeza e roçagem na rua Edivaldo Fernandes, no bairro Jardim Maria Luiza, nas proximidades do número 220, pois há acúmulo de insetos, animais peçonhentos, mato alto e uma plantação de bambu que vem avançando sobre imóveis vizinhos, comprometendo, inclusive, a estrutura física das residências.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_231_bruno_ribeiro_-__rampa_de_acesso_para_cadeirante_na_rua_antonio_pavan_filho__proc_923.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_231_bruno_ribeiro_-__rampa_de_acesso_para_cadeirante_na_rua_antonio_pavan_filho__proc_923.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, viabilizando a implantação de uma rampa de acesso para cadeirantes na rua Antônio Pavan Filho, na altura do número 400, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_232_bruno_ribeiro_-__reparos_na_escola_virgilio_gomes__proc_897.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_232_bruno_ribeiro_-__reparos_na_escola_virgilio_gomes__proc_897.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, viabilizando os seguintes reparos na Escola Municipal de Ensino Fundamental Virgílio Gomes: 1. Na iluminação da quadra poliesportiva da referida escola, pois encontram-se com 13 (treze) refletores queimados; 2. Na pintura da mesma quadra precisa urgentemente de reparos para melhor realização das atividades e desempenho das crianças; 3. Nos dois exautores em cima do telhado da quadra, pois nos dias de chuvas a quadra fica alagada, impossibilitando as atividades dos alunos; 4. Nas câmeras de monitoramento dos alunos para garantir a segurança e bem-estar dos alunos.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_233_diego_viveiros_-_forma_correta_de_fazer_a_poda_das_arvores__proc_905.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_233_diego_viveiros_-_forma_correta_de_fazer_a_poda_das_arvores__proc_905.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de desenvolver campanha publicitária visando informar e orientar a população acerca da forma correta e legalmente permitida para a execução de serviço de poda de árvores.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_234_maicon_rios_-_instalacao_de_um_container_de_lixo__proc_953.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_234_maicon_rios_-_instalacao_de_um_container_de_lixo__proc_953.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a instalação de containers de lixo na praça localizada no bairro Jardim Vista Alegre, em frente à Escola Municipal de Ensino Fundamental Virgílio Gomes.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2166/indicacao_235_andre_da_autoescola_-_mini_campo__proc_945.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2166/indicacao_235_andre_da_autoescola_-_mini_campo__proc_945.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam realizados estudos técnicos e urbanísticos para a escolha de um local adequado entre os bairros Jardim Novo Américo e Jardim Recanto dos Pássaros, com o objetivo de implantar um minicampo de futebol destinado ao uso de crianças, adolescentes e jovens da região.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2167/indicacao_236_andre_da_autoescola_-_reativacao_da_comissao_municipal_de_esporte_proc_961.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2167/indicacao_236_andre_da_autoescola_-_reativacao_da_comissao_municipal_de_esporte_proc_961.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência que entre em entendimento com o setor competente para estudar a viabilidade de reativar a Comissão Municipal de Esportes – CME, bem como as categorias de base do Américo Esporte Clube, além da criação de uma escolinha de futsal, resgatando iniciativas que já demonstraram, no passado, grande eficácia na formação de atletas e na valorização do esporte como ferramenta de inclusão e transformação social.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2168/indicacao_237_ademir_dos_santos_-_ortopedista_para_o_hospital_jose_nigro_neto_proc_975.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2168/indicacao_237_ademir_dos_santos_-_ortopedista_para_o_hospital_jose_nigro_neto_proc_975.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de contratar um médico ortopedista para atendimento na Unidade Hospitalar “Dr. José Nigro Neto”, a fim de oferecer maior comodidade à população e reduzir a necessidade de deslocamentos para outros municípios.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2169/indicacao_238_jhon_braga_-_limpeza_completa_de_area_verde___proc_978.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2169/indicacao_238_jhon_braga_-_limpeza_completa_de_area_verde___proc_978.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a limpeza da área verde localizada ao lado da rua Cotovia, esquina com a rua Antônio Constantino Spinelli, entre os bairros Jardim Novo Américo e Jardim Recanto dos Pássaros, encontra-se com vegetação densa e presença de cerca viva, o que tem favorecido a permanência de usuários de drogas e causado sensação de insegurança aos moradores da região.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_239_jhon_braga_-_area_de_recreacao_infantil___proc_979.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_239_jhon_braga_-_area_de_recreacao_infantil___proc_979.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a realização de um estudo técnico e urbanístico visando à implementação de uma área de recreação infantil no Centro de Educação e Recreação Infantil – C.E.R. “Ceres Carreira dos Santos”, situado na rua José Carlesci, no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2171/indicacao_240_jhon_braga_-_implementacao_de_uma_canaleta_proc_977.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2171/indicacao_240_jhon_braga_-_implementacao_de_uma_canaleta_proc_977.pdf</t>
   </si>
   <si>
     <t>seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a implantação de uma canaleta de escoamento na esquina entre as ruas Aparecido Adail da Silva e Sebastião Simões, na altura do número 54, a fim de conduzir adequadamente a água superficial até o ponto de captação existente próximo à esquina; INDICO ainda, que seja feita intervenção na área verde, onde a água da via está se acumulando em grande volume, formando poças e lamaçal, implementando um canal de continuidade que permita o direcionamento da água até a rede de drenagem existente em nível inferior.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_241_diego_viveiros_-_disponibilizar_crachas__proc_947.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_241_diego_viveiros_-_disponibilizar_crachas__proc_947.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de disponibilizar crachás de identificação funcional aos servidores públicos municipais, especialmente aos lotados em funções de atendimento direto à população.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_242_silas_da_sadia_-_limpeza_na_avenida_odilson_gomes__proc_989.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_242_silas_da_sadia_-_limpeza_na_avenida_odilson_gomes__proc_989.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza da avenida Odilson Gomes Figueira, localizada no bairro Jardim Santa Rita.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_243_maicon_rios_-_tapa_buraco_na_avenida_aparecida_schwenke_proc_990.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_243_maicon_rios_-_tapa_buraco_na_avenida_aparecida_schwenke_proc_990.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a execução de operação tapa-buracos na avenida Aparecida Schwenke, altura do número 315, no bairro Jardim Planalto.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2177/indicacao_244_maicon_rios_-_reparos_na_av._erenita_goncalvez_proc_997.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2177/indicacao_244_maicon_rios_-_reparos_na_av._erenita_goncalvez_proc_997.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido se realizar as seguintes melhorias na avenida Erenita Gonçalves de Azevedo, no cruzamento com a rua José Bezerra dos Anjos, no bairro Residencial Aliança, próxima à distribuidora e mercearia “Palasio”</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2178/indicacao_246_andre_da_autoescola_-_parada_obrigatoria___proc_995.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2178/indicacao_246_andre_da_autoescola_-_parada_obrigatoria___proc_995.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de promover, neste segundo semestre, a realização do Campeonato Interescolar, envolvendo as escolas municipais e estaduais do município; INDICO, ainda, que sejam convidadas, também, as escolas particulares municipais para integrarem a competição.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao_246_andre_da_autoescola_-_parada_obrigatoria___proc_995.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao_246_andre_da_autoescola_-_parada_obrigatoria___proc_995.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que sejam realizados estudos técnicos para a instalação de sinalização horizontal e vertical de "PARADA OBRIGATÓRIA" para os condutores que sobem a avenida Joaquim Afonso da Costa, no cruzamento com a rua Manoel José Pires.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_247_bruno_ribeiro_-__passarela_proximo_ao_endreco_av_manoel_borba_proc_1005.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_247_bruno_ribeiro_-__passarela_proximo_ao_endreco_av_manoel_borba_proc_1005.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, a fim de viabilizar a construção de uma passarela para a travessia da linha férrea, nas proximidades da avenida Manoel Borba, altura do número 786, no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_248_rogelma_mascarenhas_-__limpeza_em_varias_areas_do_municipio_proc_1009.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_248_rogelma_mascarenhas_-__limpeza_em_varias_areas_do_municipio_proc_1009.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a limpeza das seguintes vias: 1.	Avenida Araras, no bairro Jardim Vista Alegre, encontra-se com muito mato e acúmulo de terra nas guias, além de lixo em alguns pontos. 2. Avenida Sumaré, também no bairro Jardim Vista Alegre, apresenta grande quantidade de inservíveis ao longo de toda a sua extensão, comprometendo o aspecto urbanístico da via. 3.	Avenida Henrique dos Santos, no bairro Jardim Maria Luiza, está com acúmulo de sujeira, dificultando a passagem de pedestres pelas calçadas.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2182/indicacao_249_diego_viveiros_-__limpeza_da_rua_joao_bernardo_muniz_proc_1006.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2182/indicacao_249_diego_viveiros_-__limpeza_da_rua_joao_bernardo_muniz_proc_1006.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de no sentido de executar a limpeza do trecho final da rua João Bernardo Muniz, localizada no bairro Jardim São José.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2183/indicacao_250_cidao_-_lombada_proc_1015.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2183/indicacao_250_cidao_-_lombada_proc_1015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar dispositivos redutores de velocidade, como lombo-faixa ou lombadas, na rua dos Jacarandás, em frente à Escola Objetivo, no bairro Jardim Primaveras, visando à segurança de estudantes e pedestres.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_251_bruno_ribeiro_-_troca_das_lampadas_na_bifurcacao_proc_1018.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_251_bruno_ribeiro_-_troca_das_lampadas_na_bifurcacao_proc_1018.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a troca das lâmpadas dos postes na bifurcação que dá acesso ao bairro Jardim Luiz Ometto, entre a avenida Santo Antônio e a rua Luzia Delfino da Silva.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_252_bruno_ribeiro_-__a_continuidade_da_calcada_na_av._maria_madalena_godoy__proc_898.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_252_bruno_ribeiro_-__a_continuidade_da_calcada_na_av._maria_madalena_godoy__proc_898.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, viabilizando a complementação da calçada na avenida Maria Madalena de Godoi dos Anjos, próximo ao Reservatório de água, localizado no bairro Jardim Luiz Ometto, bem como, a sequência da calçada no entorno do recinto de eventos “Basilio Quadrado”.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_253_cidao_-_ampliacao_da_equipe_de_vigilancia_proc_1016.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_253_cidao_-_ampliacao_da_equipe_de_vigilancia_proc_1016.pdf</t>
   </si>
   <si>
     <t>seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de fortalecer a segurança da Unidade Hospitalar “Dr. José Nigro Neto”, por meio da ampliação da equipe de vigilância, garantindo presença permanente no local.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_254_ademir_e_bahia_do_corte_-_projeto_de_educacao_financeira_proc_1021.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_254_ademir_e_bahia_do_corte_-_projeto_de_educacao_financeira_proc_1021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar um projeto de Educação Financeira nas escolas da rede municipal de ensino, voltado aos alunos do 1º ao 5º ano do Ensino Fundamental.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2188/indicacao_255_maicon_rios_-_cronograma_de_retirada_de_inserviveis_proc_996.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2188/indicacao_255_maicon_rios_-_cronograma_de_retirada_de_inserviveis_proc_996.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de adotar as providências necessárias para a implementação dessa medida.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2189/indicacao_256_jhon_braga_-__semaforo_na_rua_ribeiro_de_barros__proc_1026.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2189/indicacao_256_jhon_braga_-__semaforo_na_rua_ribeiro_de_barros__proc_1026.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a realização de um estudo técnico visando à implantação de um semáforo na rua Ribeiro de Barros, na altura do número 233, no bairro Centro, nas proximidades do cruzamento com a linha férrea e vias de grande fluxo.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_257_maicon_-_instalacao_de_canaleta_no_cruzamento___proc_1052.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_257_maicon_-_instalacao_de_canaleta_no_cruzamento___proc_1052.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a instalação de canaleta no cruzamento das ruas Rouxinol e Pintassilgo, localizadas no bairro Jardim Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_258_diego__-_iluminacao_publica____proc_1053.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_258_diego__-_iluminacao_publica____proc_1053.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de estender a rede de iluminação pública até o final da rua José Lucci, localizada no bairro Nova Vila Cerqueira.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_259_rogelma__-_limpeza_em_toda_extensao_da_avenida_genoveva_embriani__proc_1063.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_259_rogelma__-_limpeza_em_toda_extensao_da_avenida_genoveva_embriani__proc_1063.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza, lavagem e podas das árvores de toda extensão da avenida Genoveva Embriani, localizada no bairro Centro.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2239/indicacao_260_rogelma__-_loperacao_tapa-buraco__proc_1064.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2239/indicacao_260_rogelma__-_loperacao_tapa-buraco__proc_1064.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos, rua Nestor Fernandes, nas proximidades do número 139, no bairro Jardim Luiz Ometto I.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_261_rogelma__-_limpeza_de_toda_extensao_da_rua_henrique_dos_santos_proc_1065.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_261_rogelma__-_limpeza_de_toda_extensao_da_rua_henrique_dos_santos_proc_1065.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza das guias e a substituição das lâmpadas queimadas ao longo da avenida Henrique dos Santos, localizada no bairro Jardim Maria Luiza.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2241/indicacao_262_edson_do_lanche__-_limpeza_e_controle_de_escorpioes_proc_1090.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2241/indicacao_262_edson_do_lanche__-_limpeza_e_controle_de_escorpioes_proc_1090.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam realizadas ações de limpeza e controle de escorpiões na  avenida Luigi România, nas proximidades do número 415, localizada no bairro São Judas Tadeu; INDICAMOS ainda, que a Prefeitura realize vistoria no local e tome as devidas providências para dedetização e manutenção da área garantindo mais segurança e tranquilidade à população.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2242/indicacao_263_diego__-_sarjeta_na_rua_dom_pedro_ii_proc_1083.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2242/indicacao_263_diego__-_sarjeta_na_rua_dom_pedro_ii_proc_1083.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a construção de um sarjetão na rua Dom Pedro II, no cruzamento com a avenida Luiz Embriani, localizado no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_264_cidao_mineiro__-_tapa_buraco_na_alameda_dr._alberto_jose_eloy____proc_1100.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_264_cidao_mineiro__-_tapa_buraco_na_alameda_dr._alberto_jose_eloy____proc_1100.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o recapeamento e tapa-buraco de toda extensão da alameda Doutor Alberto José Eloy Macedo Rollo, no bairro Jardim Santa Terezinha, em ambos os sentidos da via.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2244/indicacao_265_cidao_mineiro__-_implementacao_de_lombada_na_rua_bem_te_vi__proc_1097.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2244/indicacao_265_cidao_mineiro__-_implementacao_de_lombada_na_rua_bem_te_vi__proc_1097.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a implementação de uma lombada ou lombofaixa na rua Bem-Te-Vi, no bairro Jardim Recanto dos Pássaros, nas proximidades do número 100, em frente à Igreja Santa Luzia.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_266_maicon_rios__-_reparo_na_rua_rosalina_dos_santos____proc_1085.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_266_maicon_rios__-_reparo_na_rua_rosalina_dos_santos____proc_1085.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o reparo do asfalto na avenida Rosalina dos Santos Strozi, nas proximidades do número 451, localizada no bairro Jardim Luiz Ometto II.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_267_edson_do_lanche__-_proibido_estacionar_na_rua_rouxinol_proc_1089.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_267_edson_do_lanche__-_proibido_estacionar_na_rua_rouxinol_proc_1089.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a instalação de placa de "Proibido Estacionar" da rua Rouxinol, localizada no bairro Jardim Recanto dos Pássaros, com o objetivo de melhorar o fluxo de veículos.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_268_cidao_mineiro__-_poda_das_arvores_proc_1099.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_268_cidao_mineiro__-_poda_das_arvores_proc_1099.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizada a poda ou retirada de duas árvores na Avenida Maria Balbino Dótoli Carlesci, na altura do número 386, no bairro Vila Cerqueira, garantindo maior segurança e fluidez no trânsito local.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_269_maicon_-_realizar_a_pintura_de_faixa_de_pedestre__proc_1051.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_269_maicon_-_realizar_a_pintura_de_faixa_de_pedestre__proc_1051.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura de faixa de pedestre e a instalação de sinalização adequada (placa ou pintura no solo), indicando “Perímetro Escolar”, em frente ao Centro de Educação e Recreação “Sueli de Lima Dias”, localizado na avenida Araraquara.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2249/indicacao_270_andre-_iluminacao_da_pm_proc_1105.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2249/indicacao_270_andre-_iluminacao_da_pm_proc_1105.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja verificada a possibilidade de melhorar a iluminação ao redor da base do Pelotão da Polícia Militar deste município, tendo em vista que a iluminação no local se encontra precária.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_271_jhon_braga_-_daema__proc_1113.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_271_jhon_braga_-_daema__proc_1113.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente com o Departamento de Água e Esgoto do Município – DAEMA, no sentido de emitir um comunicado oficial à população, contendo as seguintes informações: 1. A data de início da nova sistemática de cortes por inadimplência; 2. O prazo de inadimplência que acarretará o corte; 3. Os meios de notificação que serão utilizados para aviso prévio ao consumidor; 4. As possibilidades de negociação de débitos, incluindo os canais de atendimento; 5. Os critérios de priorização ou exceções, se houver; 6. As ações sociais ou educativas previstas para orientar os consumidores e evitar cortes abusivos.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_272_jhon_-_reuniao_entre_setores_proc_1114.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_272_jhon_-_reuniao_entre_setores_proc_1114.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente os Departamentos de Água, Esgoto e Meio Ambiente – (DAEMA), Serviços Urbanos, Transporte e Trânsito e Controle de Zoonoses, no sentido de realizar um estudo de viabilidade e promoção de reuniões entre os setores envolvidos para criação de um programa de mutirões integrados nos bairros do município.  INDICAMOS, ainda, que os mutirões poderiam ocorrer de forma periódica, em bairros previamente definidos, com ações conjuntas de: 1. Limpeza e roçagem de áreas públicas; 2. Pintura de guias e sinalização viária; 3. Vistoria e desobstrução de bueiros; 4. Cuidados com a drenagem urbana e pequenos reparos; 5. Ações educativas e inspeções do Controle de Zoonoses, especialmente no combate à dengue, escorpiões, roedores e demais vetores.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_273_van_do_gas_-__calcada_rua_rouxinol_proc_1111.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_273_van_do_gas_-__calcada_rua_rouxinol_proc_1111.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a construção da continuidade da calçada da rua Rouxinol até a esquina com a avenida Beija-Flor, no bairro Jardim Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_274_bruno_ribeiro-_melhorias_e_seguranca_na_escola_vrgilio_gosmes__proc_1109.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_274_bruno_ribeiro-_melhorias_e_seguranca_na_escola_vrgilio_gosmes__proc_1109.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido que sejam realizados: 1. Reparos urgentes nos banheiros da EMEF “Virgílio Gomes”, garantindo dignidade e segurança para os alunos; 2. Reforço na segurança das imediações da unidade escolar, com o apoio da Polícia Militar, especialmente por meio de rondas nos horários de entrada e saída dos alunos, a fim de coibir práticas perigosas de trânsito e preservar a integridade das crianças.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2254/indicacao_275_bruno_ribeiro-_rampa_de_acesso_para_cadeirantes___proc_1110.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2254/indicacao_275_bruno_ribeiro-_rampa_de_acesso_para_cadeirantes___proc_1110.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido que seja implantada uma rampa de acesso para cadeirantes na avenida Araraquara na altura do número 373, no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_276_ademir-_reativacao_do_centro_cirurgico___proc_1112.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_276_ademir-_reativacao_do_centro_cirurgico___proc_1112.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de avaliar a possibilidade de reativação do centro cirúrgico da Unidade Hospital “Doutor José Nigro Neto”, possibilitando a realização de pequenas cirurgias eletivas no município.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2256/indicacao_277_bruno_ribeiro_-_mas_condicoes_da_avenida_ibate__proc_1079.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2256/indicacao_277_bruno_ribeiro_-_mas_condicoes_da_avenida_ibate__proc_1079.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos e refazer três canaletas de passagem de água na avenida Ibaté, entre as ruas Santa Ernestina e Luiz Gonzaga Maia, localizadas no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2257/indicacao_278_jhon_braga_-_realizar_os_servicos__proc_1033.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2257/indicacao_278_jhon_braga_-_realizar_os_servicos__proc_1033.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar os serviços de poda de árvores, roçagem, limpeza geral, retirada de entulhos e inservíveis e melhoria da iluminação pública em dois pontos localizados no bairro Jardim Planalto:  1. Praça Calixto Bergamin, localizada em frente à avenida Manoel Vieira Júnior, entre as ruas Vitor Barbieri e Sebastião Simões; 2. Áreas verde situada na extensão da rua Sebastião Simões, entre a própria rua Sebastião Simões e a avenida Henrique Polizelli.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2258/indicacao_279_andre__-_treinamento_proc_1104.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2258/indicacao_279_andre__-_treinamento_proc_1104.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido  tomar as providências necessárias para que sejam realizados treinamentos específicos para os servidores das unidades escolares, com foco no uso correto de extintores de incêndio, na identificação das saídas de emergência e na retirada segura e organizada de alunos e demais pessoas em situação de emergência.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2259/indicacao_280_andre__-_escolhinha_de_futebol__proc_1095.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2259/indicacao_280_andre__-_escolhinha_de_futebol__proc_1095.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizado um estudo para que a escolinha de futebol em nosso município volte a funcionar com treinamentos três vezes por semana.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2263/indicacao_281_bruno_ribeiro_-_realize_a_pintura_das_sinalizacoes__proc_1161.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2263/indicacao_281_bruno_ribeiro_-_realize_a_pintura_das_sinalizacoes__proc_1161.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura e a sinalização de lombadas, lombo-faixas e faixas de sinalização, nas proximidades de todas as Escolas Municipais de Ensino Fundamental do Município, a fim de garantir a segurança e a integridade física das crianças.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2264/indicacao_282_bahia_do_corte_-_instalar_bracos_de_luz__proc_1166.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2264/indicacao_282_bahia_do_corte_-_instalar_bracos_de_luz__proc_1166.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a instalação de braços de luz em três postes localizados na rua Maria Mendes, no bairro Vila Cerqueira.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2265/indicacao_283_cidao_mineiro__-_implementacao_de_lombada_na_rua_joao_bombo__proc_1179.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2265/indicacao_283_cidao_mineiro__-_implementacao_de_lombada_na_rua_joao_bombo__proc_1179.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a implementação de uma lombada na rua João Bombo, nas proximidades do número 178, no bairro Jardim Novo Américo.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2266/indicacao_284_rogelma__-_cobertura_nos_parquinhos_dos_cers_proc_1180.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2266/indicacao_284_rogelma__-_cobertura_nos_parquinhos_dos_cers_proc_1180.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar coberturas nos Centros de Educação e Recreação (CER’s) de nosso Município.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2267/indicacao_285_bruno_ribeiro_-_limpeza_do_trecho_da_linha_ferrea_proc_1019.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2267/indicacao_285_bruno_ribeiro_-_limpeza_do_trecho_da_linha_ferrea_proc_1019.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza da linha férrea, bem como a poda das árvores ao longo de toda a extensão da rua Toledo Pizza.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2268/indicacao_286_bruno_ribeiro_-_melhorar_o_fluxo_do_transito__proc_1156.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2268/indicacao_286_bruno_ribeiro_-_melhorar_o_fluxo_do_transito__proc_1156.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um estudo visando melhorar o fluxo do trânsito e garantir a segurança aos pedestres, analisando a viabilidade de implantação de estacionamento em ângulo de 45º na rua Toledo Pizza, na altura do nº 331, localizada no bairro Jardim Ponte Alta.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_287_bahia_do_corte_e_ademir_-_dar_continuidade_na_pintura_das_feixas_da_rua_manoel_jose_pires_proc_1159.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_287_bahia_do_corte_e_ademir_-_dar_continuidade_na_pintura_das_feixas_da_rua_manoel_jose_pires_proc_1159.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de dar continuidade à pintura das faixas de estacionamento presentes na rua Manoel José Pires, localizada no bairro Jardim Irajá.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2270/indicacao_288_edson_do_lanche_-_onibus_para_realizar_o_transporte___proc_1165.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2270/indicacao_288_edson_do_lanche_-_onibus_para_realizar_o_transporte___proc_1165.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a disponibilização de um ônibus para realizar o transporte das crianças residentes nos bairros São Judas Tadeu, Residencial Aliança, Jardim Santa Rita e “Chaparral”, com destino à escolinha de futebol do Município.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2271/indicacao_289_cidao_mineiro__-_supressao_de_arvores_na_alameda_proc_1201.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2271/indicacao_289_cidao_mineiro__-_supressao_de_arvores_na_alameda_proc_1201.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a supressão das árvores localizadas na alameda Doutor Alberto José Eloy Macedo Rollo, no bairro Jardim Santa Terezinha, nas proximidades dos números 740, 845, 895, 935 e 995, a fim de prevenir acidentes e garantir a segurança da população.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_290_jhon_braga_-_revitalizacao_das_pracas_proc_1200.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_290_jhon_braga_-_revitalizacao_das_pracas_proc_1200.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com os setores competentes, no sentido de estudar a criação de um programa municipal de conscientização e fortalecimento do senso de pertencimento da população em relação ao patrimônio público, integrando escolas, cultura, esporte e educação, por meio de campanhas educativas, ações comunitárias e uso das redes sociais, visando à preservação e valorização dos bens coletivos.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_291_rogelma__-_operacao_tapa-buraco_proc_1183.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_291_rogelma__-_operacao_tapa-buraco_proc_1183.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na avenida Catanduva, nas proximidades do número 495, no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2274/indicacao_292_rogelma__-_tampa_na_caixa_de_registro_proc_1185.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2274/indicacao_292_rogelma__-_tampa_na_caixa_de_registro_proc_1185.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a instalação de uma tampa adequada na caixa de registro destampada na rua Sebastião Simões, nas proximidades do número 321, no bairro Jardim Planalto, a fim de garantir a segurança dos munícipes e evitar possíveis acidentes.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_293_jhon_braga_-_iluminacao_e_poda_atemaro__proc_1199.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_293_jhon_braga_-_iluminacao_e_poda_atemaro__proc_1199.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Serviços Urbanos, no sentido de realizar o reparo, substituição e melhoria da iluminação pública, bem como a conclusão da poda das árvores em toda a quadra que envolve a Escola de Ensino Fundamental - EMEF “Atemaro Rodrigues de Souza”, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_294_ademir_-solicitacao_de_equipamentos_proc_1190.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_294_ademir_-solicitacao_de_equipamentos_proc_1190.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de que sejam adotadas as providências necessárias para viabilizar a aquisição de aparelhos de Monitorização Ambulatorial da Pressão Arterial (MAPA) para a rede municipal de saúde.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_295_jhon_braga_-programa_empresa_acessivel_proc_1117.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_295_jhon_braga_-programa_empresa_acessivel_proc_1117.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Desenvolvimento Econômico e o Departamento de Planejamento e Obras, no sentindo de criar o programa “Empresa Acessível”, voltado a identificar, orientar, incentivar e reconhecer os estabelecimentos comerciais do Município que promovam acessibilidade física, visual, auditiva ou comunicacional, por meio da entrega de um selo oficial de reconhecimento público.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_296_silas_da_sadia__-_lombada_manoel_jose_pires__proc_1173.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_296_silas_da_sadia__-_lombada_manoel_jose_pires__proc_1173.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar uma lombada na rua Manoel José Pires, altura do número 280, localizada no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2305/indicacao_297_edinan_salgados_-_tapa-buraco_na_rua_joao_joaquim__proc_1222.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2305/indicacao_297_edinan_salgados_-_tapa-buraco_na_rua_joao_joaquim__proc_1222.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na rua João Joaquim, na altura do número 1130, no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2306/indicacao_298_edinan_salgados_-_placa_na_rua_nicolau_carneiro_proc_1219.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2306/indicacao_298_edinan_salgados_-_placa_na_rua_nicolau_carneiro_proc_1219.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar uma placa de sentido obrigatório na rua Doutor Nicolau Carneiro Leão, esquina com a avenida Josefina Dosualdo, em frente ao Estádio Municipal “Joaquim Justo”.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_299_andre_da_autoescola_-_implementacao_de_uma_quadra_poli-esportiva_proc_1224.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_299_andre_da_autoescola_-_implementacao_de_uma_quadra_poli-esportiva_proc_1224.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um estudo visando à implantação de uma quadra poliesportiva no bairro Residencial Aliança, especificamente na praça “Eduardo Estevam”.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2308/indicacao_300_maicon_rios_-_tapa_buraco_no_final_da_avenida_catanduva_proc_1231.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2308/indicacao_300_maicon_rios_-_tapa_buraco_no_final_da_avenida_catanduva_proc_1231.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o recapeamento da avenida Catanduva, na altura do número 495, no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2309/indicacao_301_bruno_ribeiro_-_implementacao_de_bracos_e_lampadas_nos_postes_proc_1232.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2309/indicacao_301_bruno_ribeiro_-_implementacao_de_bracos_e_lampadas_nos_postes_proc_1232.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam implementados braços e lâmpadas nos postes da rua Álvaro Guimarães, no bairro Jardim Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2310/indicacao_302_maicon_rios_-_limpeza_na_rua_caetano_treve_proc_1229.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2310/indicacao_302_maicon_rios_-_limpeza_na_rua_caetano_treve_proc_1229.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza dos entulhos presentes na rua Caetano Treve, na altura do número 144, no bairro Jardim Paraíso e, se cabível, autuar o proprietário.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_303_bruno_ribeiro_-_rampa_de_acesso_no_ginasio_de_esportes_proc_1211.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_303_bruno_ribeiro_-_rampa_de_acesso_no_ginasio_de_esportes_proc_1211.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar uma rampa de acesso na quadra interna do Ginásio Municipal “Novênio Pavan Filho”.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_305_jhon_braga_-_atualizacao_do_mapa_oficial_do_municipio_proc_1210.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_305_jhon_braga_-_atualizacao_do_mapa_oficial_do_municipio_proc_1210.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de atualizar o mapa oficial do Município, contemplando ruas, bairros, praças e logradouros, e disponibilizar a versão atualizada para conhecimento e utilização da população.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2313/indicacao_306_maicon_rios_-_instalacao_da_placa_de_denominacao_proc_1213.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2313/indicacao_306_maicon_rios_-_instalacao_da_placa_de_denominacao_proc_1213.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar a instalação da placa de denominação “PAULO CÉSAR EZIDRO FERREIRA (FIO)” no espaço de saúde, esporte e lazer localizado entre as avenidas Santa Catarina e Djalma Salvino, no bairro Jardim Santa Rita.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2314/indicacao_307_andre_da_autoescola_-_obras_de_calcamento__proc_1228.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2314/indicacao_307_andre_da_autoescola_-_obras_de_calcamento__proc_1228.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de se realizar obras de calçamento com a devida instalação de iluminação pública no trecho que cruza a Rodovia SP-257 com a avenida das Primaveras, no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2315/indicacao_308_rogelma_-_limpeza_da_area_verde__proc_1239.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2315/indicacao_308_rogelma_-_limpeza_da_area_verde__proc_1239.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizada a limpeza em toda a extensão da área verde localizada no bairro Jardim Irajá, com a devida roçagem e retirada de inservíveis.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_309_rogelma_-_limpeza_das_vias_publicas___proc_1240.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_309_rogelma_-_limpeza_das_vias_publicas___proc_1240.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizada a limpeza das vias públicas do bairro Jardim Santa Terezinha, visto que as vias do referido bairro se encontram em péssimo estado de conservação urbana.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_310_jhon_braga_-_campo_de_futebol_da_praca_dorvalino_de_assis___proc_1242.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_310_jhon_braga_-_campo_de_futebol_da_praca_dorvalino_de_assis___proc_1242.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente: 1. Viabilizar a reimplantação da grama no campo de futebol da Praça “Dorvalino de Assis”, localizada na confluência da alameda Alberto José Eloy Macedo Rollo com as ruas José Carlesci e João Joaquim Moreira Filho, no bairro Jardim Santa Terezinha; 2. Incluir o referido campo no cronograma oficial de manutenção dos campos esportivos do município, garantindo irrigação, roçagem e demais cuidados regulares.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_311_edson_do_lanche_-_continuacao_da_calcada___proc_1243.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_311_edson_do_lanche_-_continuacao_da_calcada___proc_1243.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de se realizar continuação da calçada localizada entre a avenida das Primaveras e o trecho que interliga à rodovia SP-257, no bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2319/indicacao_312_edson_do_lanche_-_cadunico__proc_1244.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2319/indicacao_312_edson_do_lanche_-_cadunico__proc_1244.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de aumentar o valor da Bolsa Transporte destinada aos munícipes que estão regularmente cadastrados no “CadÚnico”, de forma a proporcionar melhores condições de deslocamento e contribuir para a inclusão social e o acesso à educação e ao trabalho.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2320/indicacao_313_cidao_mineiro_-_placa_de_proibido_estacionar__proc_1245.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2320/indicacao_313_cidao_mineiro_-_placa_de_proibido_estacionar__proc_1245.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, seja instalada placa de “PROIBIDO ESTACIONAR” na rua Martinho Furlan, na altura do número 385, no bairro Jardim Santa Terezinha, tendo em vista que o estacionamento de veículos no local oferece riscos de acidentes e atropelamentos, além de prejudicar o ponto de visão dos motoristas e pedestres.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2321/indicacao_314_ademir_-_estacionamento_em_45_graus__proc_1235.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2321/indicacao_314_ademir_-_estacionamento_em_45_graus__proc_1235.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam estudadas mudanças no estacionamento da rua Padre Francisco Culturato, localizada no bairro Jardim Bela Vista, com a possibilidade de implantação de estacionamento em 45 graus, ampliando assim a quantidade de veículos que podem ser acomodados no local e garantindo melhor fluxo e segurança viária.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_315_jhon_braga_-_mapeamento_oficial_dos_pontos_inacessiveis___proc_1247.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_315_jhon_braga_-_mapeamento_oficial_dos_pontos_inacessiveis___proc_1247.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Obras e Planejamento, no sentido de realizar um mapeamento oficial dos pontos inacessíveis do município, envolvendo equipe técnica e a participação dos próprios PCDs, para construção de um banco de dados atualizado que oriente as ações de acessibilidade urbana e arquitetônica.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2323/indicacao_316_bruno_ribeiro_-_operacao_tapa-buraco__proc_1248.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2323/indicacao_316_bruno_ribeiro_-_operacao_tapa-buraco__proc_1248.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos, bem como a construção de canaleta de água, visando o melhor escoamento das águas pluviais, na rua Rouxinol, esquina com a avenida Pintassilgo, no bairro Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2324/indicacao_317_rogelma__-_limpeza_rua_primitiva_giazi__proc_1241.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2324/indicacao_317_rogelma__-_limpeza_rua_primitiva_giazi__proc_1241.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza, na parte localizada atrás das residências, em toda a extensão da rua Primitiva Giazi, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar calçadas e sarjetas na rua Ibaté, no trecho compreendido entre as ruas Santa Lúcia e Tabatinga. INDICO, ainda, que seja instalada iluminação pública no referido local.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_319_andre_da_autoescola_-_representacao_esportiva_proc_1285.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_319_andre_da_autoescola_-_representacao_esportiva_proc_1285.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que atletas residentes em nosso Município, formados nas escolinhas esportivas municipais, possam representar oficialmente a cidade em torneios e campeonatos, permitindo-se, no máximo, 20% (vinte por cento) de atletas oriundos de municípios vizinhos, garantindo-se, assim, a valorização e o incentivo aos talentos locais em todas as modalidades esportivas.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_320_bruno_ribeiro_-_reparo_e_tampa_da_galeria_de_agua_pluvial__proc_1273.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_320_bruno_ribeiro_-_reparo_e_tampa_da_galeria_de_agua_pluvial__proc_1273.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o reparo e a instalação de tampas na galeria de água pluvial localizada na alameda Alberto José Eloy Macedo Rollo, na altura do número 680.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_321_andre_da_autoescola_-_pintura_das_faixas_na_rua_ribeiro_de_barros_proc_1281.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_321_andre_da_autoescola_-_pintura_das_faixas_na_rua_ribeiro_de_barros_proc_1281.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja providenciada a pintura das faixas de divisão de fluxo de veículos em toda a extensão da rua Ribeiro de Barros, localizada no bairro Centro.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_322_ednan_salgados_-_reparo_de_bueiro__proc_1259.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_322_ednan_salgados_-_reparo_de_bueiro__proc_1259.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o imediato reparo do bueiro presente em frente ao Velório Municipal, a fim de garantir a segurança dos pedestres.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_323_andre_da_autoescola_-_localizacao_dos_pontes_de_onibus_proc_1271.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_323_andre_da_autoescola_-_localizacao_dos_pontes_de_onibus_proc_1271.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um mapeamento completo de todos os pontos de ônibus do Município, com o objetivo de identificar quais necessitam de reforma, substituição ou recolocação, bem como a instalação de novas estruturas em locais que atualmente não contam com pontos visíveis e cobertos. INDICO, ainda, que todos os pontos de ônibus sejam identificados com placas ou painéis contendo os horários atualizados das linhas de ônibus que circulam por aquele local.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_324_rogelma_mascarenhas_-_redutor_de_velocidade__proc_1303.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_324_rogelma_mascarenhas_-_redutor_de_velocidade__proc_1303.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar lombada na avenida Lia Della Rovere Furkin, próximo ao número 208, no bairro Jardim São José</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_325_bahia_do_corte_-_limpeza_urbana__proc_1305.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_325_bahia_do_corte_-_limpeza_urbana__proc_1305.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de efetuar a limpeza na área final da avenida Carlos Zamó, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_326_bahia_do_corte_-_operacao_de_melhoria__proc_1307.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_326_bahia_do_corte_-_operacao_de_melhoria__proc_1307.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de instalar concertina e aumentar a altura do muro da Unidade Básica de Saúde do bairro Jardim Luiz Ometto, a fim de evitar furtos.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_327_cidao_mineiro_-_limpeza_urbana__proc_1309.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_327_cidao_mineiro_-_limpeza_urbana__proc_1309.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar um braço de energia na rua José Antônio Laurindo. INDICO, ainda, que nesta mesma rua, seja realizada a verificação das tampas dos bueiros ali presentes.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_328_rogelma_mascarenhas_-_conserto_na_rede_de_esgostos__proc_1312.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_328_rogelma_mascarenhas_-_conserto_na_rede_de_esgostos__proc_1312.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o reparo da rede de esgoto localizada atrás das residências que fazem fundo com a rua Primitiva Giazzi.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_329_cidao_mineiro_-_lombo-faixa_em_frente_a_igreja_santuario__proc_1310.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_329_cidao_mineiro_-_lombo-faixa_em_frente_a_igreja_santuario__proc_1310.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um estudo para averiguar a viabilidade da instalação de uma lombofaixa em frente à igreja “Santuário”, localizada na rua Manoel Borba, com a finalidade de evitar acidentes.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_330_maicon_rios_-_recolhimento_de_entulho__proc_1316.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_330_maicon_rios_-_recolhimento_de_entulho__proc_1316.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de recolher os entulhos presentes na avenida Catanduva, localizada no bairro Jardim Vista Alegre, nas proximidades da rotatória com a avenida Araraquara.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_331_rogelma_mascarenhas_-_limpeza_e_conserto_das_galerias__proc_1311.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_331_rogelma_mascarenhas_-_limpeza_e_conserto_das_galerias__proc_1311.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza e conserto da galeria de água pluvial, localizada na alameda Central, no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_332_edinan_salgados_-_placa_de_proibido_estacionar__proc_1319.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_332_edinan_salgados_-_placa_de_proibido_estacionar__proc_1319.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar uma placa de “Proibido Estacionar” na avenida Sumaré, na altura do número 516, no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_333_maicon_rios_-_repintura_da_lombada_avenida_araraquara_proc_1308.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_333_maicon_rios_-_repintura_da_lombada_avenida_araraquara_proc_1308.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura da lombada localizada na avenida Araraquara, no bairro Jardim Vista Alegre, na altura do número 105, visando melhoria da visibilidade e segurança dos motoristas.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2361/indicacao_334_jhon_braga_-_dimunuir_a_mureta_proc_1321.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2361/indicacao_334_jhon_braga_-_dimunuir_a_mureta_proc_1321.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente a área de engenharia da educação, no sentido de analisar e providenciar o rebaixamento da mureta em frente à Escola Municipal “Atemaro Rodrigues de Souza”, no bairro Jardim Santa Terezinha, na confluência da rua João Joaquim com a rua Sebastião Ferreira da Silva para altura adequada ao escoamento da água, retirando o excesso de estrutura, a fim de garantir maior segurança e prevenir situações de risco.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2362/indicacao_335_maicon_rios_-_retirada_de_arbusto_e_adequacao_de_canaleta_proc_1088.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2362/indicacao_335_maicon_rios_-_retirada_de_arbusto_e_adequacao_de_canaleta_proc_1088.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a retirada de arbustos da avenida Araraquara com a rua João de Souza Palma, localizada no bairro Jardim Novo Américo, uma vez que o local faz parte de perímetro escolar e que prejudica a visibilidade dos motoristas, sendo necessário atenção e segurança redobrados.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2363/indicacao_336_bruno_ribeiro_-_reparo_de_lampadas_proc_1324.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2363/indicacao_336_bruno_ribeiro_-_reparo_de_lampadas_proc_1324.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, no sentido de realizar a manutenção das lâmpadas localizadas na pista de caminhada da Alameda Doutor Aldo Lupo, via que interliga os bairros Jardim Vista Alegre e Centro.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2364/indicacao_337_jhon_braga_-_lombo-faixa_na_alameda_alberto_jose_proc_1325.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2364/indicacao_337_jhon_braga_-_lombo-faixa_na_alameda_alberto_jose_proc_1325.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Trânsito e Transportes, no sentido de realizar estudo de viabilidade para implantação de lombofaixa nos dois lados da alameda Alberto José Eloy Macedo Rolo, altura do número 160, no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2365/indicacao_338_ademir_-_devida_manutencao_do_daae__proc_1320.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2365/indicacao_338_ademir_-_devida_manutencao_do_daae__proc_1320.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar o trabalho do DAEMA, para a utilização do asfalto frio ensacado, tendo em vista a facilidade de aplicação do referido material e levando, também, em consideração a necessidade da abertura de buracos no asfalto durante os serviços do referido departamento, e a grande dificuldade encontrada pela Prefeitura para realizar o fechamento imediato dessas aberturas.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2366/indicacao_339_jhon_braga_-_comdef__proc_1326.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2366/indicacao_339_jhon_braga_-_comdef__proc_1326.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente com o Departamento de Assistência Social, no sentido de dar continuidade e reativar o Conselho Municipal dos Direitos da Pessoa com Deficiência (COMDEF), garantindo seu pleno funcionamento e assegurando a participação da sociedade civil organizada.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_340_diego_viveiros_-_aulas_de_ballet__proc_1317.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_340_diego_viveiros_-_aulas_de_ballet__proc_1317.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar aulas de ballet no âmbito do Departamento Municipal de Cultura, Turismo e Lazer, visando oferecer esse gênero de dança às crianças, adolescentes e jovens de nossa comunidade.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2368/indicacao_341_diego_viveiros_-_implementar_bancos_no_ginasio__proc_1274.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2368/indicacao_341_diego_viveiros_-_implementar_bancos_no_ginasio__proc_1274.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de estudar a possibilidade de que sejam instaladas cadeiras/assentos esportivos na arquibancada do Ginásio Municipal de Esportes "Novênio Pavan Filho".</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_342_diego_viveiros_-_donatarios_proc_1130.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_342_diego_viveiros_-_donatarios_proc_1130.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de notificar aos compromissários (donatários) de terrenos localizados nos Distritos Industriais acerca da vigência da Lei Municipal nº 2654, de 30 de julho de 2025, que dispõe sobre a prorrogação de prazo para regularização de terrenos doados pelo Município de Américo Brasiliense, localizados nos Distritos Industriais e dá outras providências.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_343_bruno_ribeiro_-_passarela_proximo_ao_endereco_avenida_manoel_borba_proc_1322.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_343_bruno_ribeiro_-_passarela_proximo_ao_endereco_avenida_manoel_borba_proc_1322.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar uma passarela na avenida Manoel Borba, na altura do número 786, no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_344__bruno_ribeiro_-_instalacao_de_pontos_de_onibus_proc_1352.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_344__bruno_ribeiro_-_instalacao_de_pontos_de_onibus_proc_1352.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de viabilizar a instalação de pontos de ônibus na rua Nestor Fernandes, altura do número 303 e a rua Nicolau Carneiro Leão, esquina com a rua Maria Madalena Godoy dos Anjos.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_345__bruno_ribeiro_-_tapa-buraco_proc_1351.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_345__bruno_ribeiro_-_tapa-buraco_proc_1351.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido tampar o buraco na avenida Joaquim Vieira Nunes, na altura do número 519, no bairro Jardim Luiz Ometto.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_346__maicon_rios_-_pintura_de_lombada_proc_1348.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_346__maicon_rios_-_pintura_de_lombada_proc_1348.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura de lombada na avenida Secondo Della Rovere, na altura do número 776, no bairro Jardim São José.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_347__andre_da_autoescola_-_reconstrucao_de_calcada_proc_1365.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_347__andre_da_autoescola_-_reconstrucao_de_calcada_proc_1365.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de efetuar a necessária manutenção da calçada localizada no bairro Jardim Vista Alegre, na rua Boa Esperança do Sul de esquina com a avenida Barretos, assim trazendo conforto e segurança para os munícipes.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_348__jhon_braga_-_fotalecimento_das_comunidades_escolares_proc_1370.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_348__jhon_braga_-_fotalecimento_das_comunidades_escolares_proc_1370.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de estudar a criação e implementação de ações de integração e conscientização junto às famílias (tais como palestras, rodas de conversa, encontros formativos e atividades comunitárias), visando fortalecer a relação entre pais, alunos, servidores e a comunidade escolar, com especial atenção as unidades que mais necessitam desse apoio.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_349__jhon_braga_-_criacao_de_mais_vagas_de_estacionamento_na_unidade_hospitalar__proc_1371.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_349__jhon_braga_-_criacao_de_mais_vagas_de_estacionamento_na_unidade_hospitalar__proc_1371.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Transporte e Trânsito, no sentido de viabilizar a criação de mais vagas exclusivas para pessoas com deficiência em frente a Unidade Hospitalar “Dr. José Nigro Neto”, bem como realizar estudo de viabilidade para definição do número adequado de vagas a serem implantadas no local.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_350__jhon_braga_-_readequacao_das_vagas_proc_1373.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_350__jhon_braga_-_readequacao_das_vagas_proc_1373.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de: 1. Realizar estudo de viabilidade técnica para readequação das vagas em 45° localizadas em frente e ao lado do cemitério, visando melhorar a mobilidade viária e o acesso de veículos de maior porte; 2. Executar a pintura amarela de proibição de estacionamento em frente aos portões de residências, em todo o quarteirão da rua Primitiva Giazzi compreendido entre a avenida Teresa Marsilli e a avenida Matias Pavão, no bairro Centro, a fim de garantir a entrada e saída de moradores, especialmente em dias de grande fluxo no cemitério.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>SILAS DA SADIA, JHON BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_351__silas_da_sadia_-_adequacoes_estruturais_no_setor_de_vigilancia_em_saude_proc_1369.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_351__silas_da_sadia_-_adequacoes_estruturais_no_setor_de_vigilancia_em_saude_proc_1369.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Saúde, no sentido de realizar estudo de viabilidade para promover as adequações necessárias na infraestrutura do Setor de Vigilância em Saúde, contemplando adequação da sala de insumos, instalação de cortinas em todas as salas, reparo da iluminação do pátio, autonomia da rede elétrica e de água, retirada de inservíveis, pintura das paredes e estudo para disponibilização de guarda noturno no local.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_352__silas_da_sadia_-_tapa-buraco_proc_1387.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_352__silas_da_sadia_-_tapa-buraco_proc_1387.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a manutenção de buraco na rua Helena Damazio Pinto, na altura do número 250, no bairro Jardim Irajá.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_353__maicon_rios_-_reparo_do_asfalto_proc_1092.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_353__maicon_rios_-_reparo_do_asfalto_proc_1092.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o reparo na rede de abastecimento na rua Benedito Storani, na altura do número 63, no bairro Centro (também conhecido como Jardim Bela Vista).</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_354_edson_do_lanche_-_limpeza_das_vias_publicas_proc_1385.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_354_edson_do_lanche_-_limpeza_das_vias_publicas_proc_1385.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza das vias públicas que foram recapeadas.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_355__ademir_dos_santos_-_centro_de_especialidades_medicas_proc_1396.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_355__ademir_dos_santos_-_centro_de_especialidades_medicas_proc_1396.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar um centro de especialidades médicas, como cardiologista, oftalmologista, otorrinolaringologista e neurologista.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_356__edinan_salgados_-_implementar_ventiladores_nas_salas_que_nao_tem_ubs_proc_1392.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_356__edinan_salgados_-_implementar_ventiladores_nas_salas_que_nao_tem_ubs_proc_1392.pdf</t>
   </si>
   <si>
     <t>seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar ventiladores nas salas da Unidade Básica de Saúde do bairro Jardim Luiz Ometto.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_357__cidao_mineiro_-_pintura_nas_faixas_de_pedestre_na_rua_manoel_borba_proc_1393.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_357__cidao_mineiro_-_pintura_nas_faixas_de_pedestre_na_rua_manoel_borba_proc_1393.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar novas faixas de pedestres, bem como instalar placas de “PARE” nas vias recentemente recapeadas em todo o município.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_358__ademir_dos_santos_-_centro_de_saude_da_mulher_proc_1397.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_358__ademir_dos_santos_-_centro_de_saude_da_mulher_proc_1397.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de viabilizar a construção de um Centro de Saúde da Mulher com devida urgência, utilizando-se do imóvel de posse da Prefeitura ao lado da Escola Municipal de Ensino Fundamental “Professor Virgílio Gomes”.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_359__andre_da_autoescola_-_descarte_irregular_proc_1400.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_359__andre_da_autoescola_-_descarte_irregular_proc_1400.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de elaborar e publicar uma Portaria nomeando um ou dois servidores de cada setor que já atue externamente no Município (tais como Vigilância Sanitária, Obras, Urbanismo, Meio Ambiente, Transporte, entre outros) para que, além de suas atribuições rotineiras, exerçam também a função de fiscais ambientais auxiliares, com competência para identificar, notificar ou comunicar infrações relativas ao descarte irregular de lixo, entulhos e inservíveis em vias públicas e demais espaços não apropriados.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_360_rogelma_mascarenhas_-_pintura_de_muro_proc_1388.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_360_rogelma_mascarenhas_-_pintura_de_muro_proc_1388.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura do muro do Centro de Educação e Recreação “Leila Lúcia Dias de Toledo Piza Durante”.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2448/indicacao_361_bahia_do_corte_e_ademir_dos_santos_-_limpeza_de_rua_proc_1413.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2448/indicacao_361_bahia_do_corte_e_ademir_dos_santos_-_limpeza_de_rua_proc_1413.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a manutenção da limpeza necessária da rua 10, no bairro Jardim Maria Luiza.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacao_362_andre_da_autoescola_-_manutencao_no_campo_do_sao_judas_proc_1422.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacao_362_andre_da_autoescola_-_manutencao_no_campo_do_sao_judas_proc_1422.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a poda consciente das árvores e a melhoria da iluminação pública no campo municipal localizado no bairro Jardim Ponte Alta.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_363_cidao_mineiro_-_iluminacao_da_praca_jaime_rocha_proc_1433.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_363_cidao_mineiro_-_iluminacao_da_praca_jaime_rocha_proc_1433.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar a devida iluminação na praça “Jaime Rocha Viana”.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_364_bruno_ribeiro_-_tapa-buraco_na_rua_grauna_proc_1439.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_364_bruno_ribeiro_-_tapa-buraco_na_rua_grauna_proc_1439.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar uma operação tapa buraco na rua Graúna, esquina com a avenida Sábia, localizada no bairro Jardim Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_365_silas_da_sadia_-_tapa-buraco_proc_1441.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_365_silas_da_sadia_-_tapa-buraco_proc_1441.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar, com a máxima brevidade possível, o reparo de um buraco localizado na rua Matheus Anelo com a avenida Aparecida Schwenke, no bairro Jardim Planalto, restabelecendo assim a segurança e a trafegabilidade do local.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao_366_bruno_ribeiro_-_tapa-buraco_proc_1440.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao_366_bruno_ribeiro_-_tapa-buraco_proc_1440.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a realização de uma operação tapa-buraco na avenida Limeira, localizada no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2455/indicacao_367_maicon_rios_-_cobertura_praca_paulo_abi_jaudi_1438.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2455/indicacao_367_maicon_rios_-_cobertura_praca_paulo_abi_jaudi_1438.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a troca da cobertura do terminal central da praça Paulo Abi Jaudi, a fim de proteger os munícipes diante do aumento das intempéries apresentadas.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_368_jhon-braga_-_recapeamentos_recentes_proc_1447.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_368_jhon-braga_-_recapeamentos_recentes_proc_1447.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Urbanismo, no sentido de: 1. Realizar um mapeamento completo das ruas contempladas com o recapeamento recente, em todos os bairros do município; 2. Providenciar a retirada dos montes de terra, pedras e demais resíduos deixados pela empresa responsável durante o processo de limpeza e preparação das vias, garantindo a correta limpeza e conservação das áreas.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_369_jhon-braga_-_unidade_hospitalar_proc_1448.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_369_jhon-braga_-_unidade_hospitalar_proc_1448.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Urbanismo e o Departamento de Saúde, no sentido de: 1. Executar melhorias estruturais e de segurança como o fechamento dos buracos existentes na base do muro da Unidade Básica de Saúde “Maria Aparecida Alves (Dona Tita)”, localizada na avenida Rafael Hervias Rodrigues, número 216; o aumento da altura do muro perimetral; e a instalação ou reforço da serpentina elétrica em todo o entorno; 2. Retirar as telas mosquiteiras danificadas atualmente presas a serpentina elétrica e reinstalar novas telas nas janelas da unidade; 3. Avaliar a possibilidade de instalação de iluminação e câmeras de monitoramento na área externa, visando aumentar a segurança dos servidores e usuários e proteger o patrimônio público.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2458/indicacao_370_diego_viveiros_-_desenvolver_campanha__proc_1432.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2458/indicacao_370_diego_viveiros_-_desenvolver_campanha__proc_1432.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de desenvolver campanhas para conscientização no trânsito, especialmente para que os condutores respeitem as faixas de pedestres e as travessias elevadas para pedestres.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_371_diego_viveiros_-_construcao_de_galerias_de_aguas_pluviais__proc_1430.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_371_diego_viveiros_-_construcao_de_galerias_de_aguas_pluviais__proc_1430.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de construir galerias de águas pluviais na rua Gentil Prudente Corrêa, no cruzamento com a avenida Manoel Vieira Júnior.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_372_jhon_braga_-_instalacao_de_videomonitoramento__proc_1451.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_372_jhon_braga_-_instalacao_de_videomonitoramento__proc_1451.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com os setores competentes sejam eles, Segurança, Tecnologia da Informação, Obras e Infraestrutura no sentido de: 1. Realizar diagnóstico e mapeamento dos locais mais vulneráveis do Município (vias de entrada/ saída, praças, unidades de saúde, escolas, áreas de risco) para identificar pontos estratégicos para instalação de câmeras; 2.  Estudar a viabilidade técnica e orçamentária para implementação de sistema de videomonitoramento municipal, mesmo que inicialmente de caráter passivo (registro de imagens sem monitoramento ativo), com armazenamento seguro e acesso controlado; 3. Elaborar projeto piloto para instalar câmaras em alguns pontos estratégicos previamente mapeados com recursos municipais ou parcerias (estaduais, federais ou parcerias públicas- privadas); 4. Garantir segurança legal e privacidade no uso de imagens, com regulamentação municipal; 5. Prever expansão grad</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_373_ademir_da_saude_-_acumulo_de_cargos_proc_1449.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_373_ademir_da_saude_-_acumulo_de_cargos_proc_1449.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de solicitar um estudo sobre: 1. Quantos são os servidores que atuam com acúmulo de cargos no Município; 2. Há possibilidade de viabilizar a concessão proporcional ou cumulativa do vale alimentação aos servidores na referida situação?</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_374_andre_da_autoescola_-_metanol_proc_1415.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_374_andre_da_autoescola_-_metanol_proc_1415.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que promova campanhas de conscientização junto à população e aos comerciantes locais, orientando sobre os riscos do consumo de bebidas sem procedência e sobre a importância de adquirir produtos apenas de fornecedores regularizados.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_375_maicon_rios_-__reparo_na_iluminacao_publica_proc_1468.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_375_maicon_rios_-__reparo_na_iluminacao_publica_proc_1468.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar os reparos na iluminação pública dos postes situados na rua José Vieira Nunes, na altura do número 348 localizado no bairro Jardim São José.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_376_silas_da_sadia_-__suprimir_deuas_arvores_proc_1461.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_376_silas_da_sadia_-__suprimir_deuas_arvores_proc_1461.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Serviços Urbanos, no sentido de suprimir duas árvores na Alameda Aldo Lupo sentido FURP.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_378_edson_do_lanche_-__imoveis_abandonados__proc_1479.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_378_edson_do_lanche_-__imoveis_abandonados__proc_1479.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de estabelecer a política de combate a imóveis abandonados que causam a degradação urbana no âmbito municipal.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_379_rogelma_mascarenhas-__galerias_de_aguas_pluviais.__proc_1560.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_379_rogelma_mascarenhas-__galerias_de_aguas_pluviais.__proc_1560.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a implantação de galerias pluviais para o escoamento de água na rua João Joaquim localizada no Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_380_edson_do_lanche_-__tapa_buracos.__proc_1483.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_380_edson_do_lanche_-__tapa_buracos.__proc_1483.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de efetuar a operação de tapa-buracos na rua Alfonso Nigro, localizada no Jardim São José II.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2530/indicacao_381_rogelma_mascarenhas_-_limpeza_da_pista__proc_1484.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2530/indicacao_381_rogelma_mascarenhas_-_limpeza_da_pista__proc_1484.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de efetuar a devida limpeza em toda extensão da pista de caminhada na rua Manoel José Pires, localizada no bairro Jardim Luiz Ometto e Jardim Irajá.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_382_andre_da_autoescola_-__priorizacao_de_vagas_de_emprego_proc_1485.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_382_andre_da_autoescola_-__priorizacao_de_vagas_de_emprego_proc_1485.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar a priorização de vagas de emprego, no âmbito dos programas públicos de desenvolvimento econômico e comercial, destinadas a adolescentes e adultos atendidos por entidades mantidas pelo Poder Público, tais como Fundação Reviver, Associação de Pais e Amigos Excepcionais, e outras.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_383_bruno_ribeiro_-__pintura_da_faixa_de_pedestres_proc_1491.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_383_bruno_ribeiro_-__pintura_da_faixa_de_pedestres_proc_1491.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura da faixa de pedestres da Alameda Mário Cavalari, na altura do número 140.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_384_rogelma_mascarenhas-__sinalizacao_e_faixas.__proc_1558.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_384_rogelma_mascarenhas-__sinalizacao_e_faixas.__proc_1558.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, em especial com o Departamento de Trânsito, no sentido de implantar a sinalização de faixas e placas na esquina da rua João Joaquim com a alameda Mário Cavalari, no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2502/indicacao_385_andre_da_autoescola_-__tapa-buraco_proc_1502.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2502/indicacao_385_andre_da_autoescola_-__tapa-buraco_proc_1502.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o reparo urgente do buraco do cruzamento da avenida Antônio Oliveira Carvalho com a rua José Nigro.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_386_jhon_braga_-__pontos_de_coleta_de_agua._proc_1499.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_386_jhon_braga_-__pontos_de_coleta_de_agua._proc_1499.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Água Esgoto e Meio Ambiente, no sentido de estabelecer pontos fixos e públicos para a coleta de amostras de água, preferencialmente em Unidades Básicas de Saúde, escolas e creches, de modo a garantir maior transparência, rastreabilidade e segurança nas análises realizadas pela empresa contratada.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_387_bruno_ribeiro_-__solicitacao_a_defesa_civil_proc_1493.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_387_bruno_ribeiro_-__solicitacao_a_defesa_civil_proc_1493.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de reivindicar à Defesa Civil Municipal que interceda junto ao Governador do Estado, ou à Defesa Civil Estadual, quanto à viabilidade de obtenção de recursos destinados à recuperação da ponte que interliga os bairros Jardim São José I e Jardim São José II, localizada na rua Amábile Mariane Furlan, bem como à manutenção da ponte situada na rua Maria Balbino Dotoli Carlesci.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_388_cidao_mineiro_-__poste_de_iluminacao__proc_1498.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_388_cidao_mineiro_-__poste_de_iluminacao__proc_1498.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Serviços Urbanos, no sentido de realizar a implementação de um poste de iluminação na altura do número 300, na praça localizada na rua Alfonso Nigro com a alameda Mário Cavalari no Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_389_cidao_mineiro_-_realizar_calcamento__proc_1497.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_389_cidao_mineiro_-_realizar_calcamento__proc_1497.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Serviços Urbanos, no sentido de viabilizar a implantação de calçada na alameda Mário Cavalari a partir da rotatória do Jardim São José I até a rua Carlos Bortoli no Jardim São José II.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_390_jhon_braga_-__organizacao_no_cronograma._proc_1490.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_390_jhon_braga_-__organizacao_no_cronograma._proc_1490.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Trânsito e o Setor de Urbanismo, no sentido de implantar um cronograma de serviços de tapa-buracos por bairros, iniciando preferencialmente por aquele onde já exista mapeamento prévio das vias, e prosseguindo de forma organizada pelos demais bairros do município.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_391_diego_viveiros_-__programa_muralha_paulista._proc_1469.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_391_diego_viveiros_-__programa_muralha_paulista._proc_1469.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a aderência do Programa Muralha Paulista visando o aumento significativo da segurança pública no Município.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_392_jhon_braga_-__plano_de_contingencia._proc_1510.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_392_jhon_braga_-__plano_de_contingencia._proc_1510.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com os setor competentes, especialmente a Secretaria de Saúde e o Departamento de Água, Esgoto e Meio Ambiente, no sentido de viabilizar a criação de, um protocolo oficial de comunicação pública e intersetorial, garantindo ampla divulgação de informações em situações que envolvam saúde e abastecimento de água; Implantar um painel físico informativo nos respectivos departamentos com os resultados atualizados das análises de qualidade da água e viabilizar a elaboração de um plano de contingência municipal integrado entre saúde e meio ambiente, voltado à prevenção, investigação e resposta rápida em casos de surtos, suspeitas de contaminação ou incidentes ambientais.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_393_silas_da_sadia_-__tapa_buracos.__proc_1516.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_393_silas_da_sadia_-__tapa_buracos.__proc_1516.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de efetuar a operação de tapa-buracos na rua Cândido Rodrigues, na altura do número 294, localizada no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_394_bruno_ribeiro_-_pintura_de_faixas_para_motocicletas__proc_1536.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_394_bruno_ribeiro_-_pintura_de_faixas_para_motocicletas__proc_1536.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a devida pintura e sinalização das faixas para motocicletas nos cruzamentos com semáforos, a fim de garantir melhor organização e segurança no trânsito.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_395_jhon_braga_-__nivel_de_cloro.__proc_1565.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_395_jhon_braga_-__nivel_de_cloro.__proc_1565.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o DAEMA, no sentido de implantar sistema de monitoramento contínuo e remoto dos níveis de cloro residual livre nos principais reservatórios do município, garantindo transparência e eficiência no controle da qualidade da água.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_396_jhon_braga_-__revisar_o_sistema_de_dosagem_de_cloro.__proc_1563.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_396_jhon_braga_-__revisar_o_sistema_de_dosagem_de_cloro.__proc_1563.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, - Departamento de Água, Esgoto e Meio Ambiente (DAEMA) —, no sentido de realizar ações técnicas imediatas para: 1. Revisar o sistema de dosagem de cloro nos reservatórios e pontos de distribuição; 2. Executar testes de monitoramento contínuo para aferir a uniformidade dos níveis de cloro em diferentes setores da cidade; 3. Adotar medidas corretivas nos locais onde forem detectados níveis abaixo do mínimo exigido; 4. Elaborar relatório técnico atualizado, contendo as ações executadas e os resultados obtidos, a fim de garantir transparência e segurança à população.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_397_bruno_ribeiro_-__manutencao_na_rua_maria_madalena_godoy.__proc_1555.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_397_bruno_ribeiro_-__manutencao_na_rua_maria_madalena_godoy.__proc_1555.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar, com a máxima brevidade possível, o reparo do buraco na rua Maria Madalena Godoy dos Anjos, na altura do número 549, no bairro Jardim Luiz Ometto, restabelecendo assim a segurança e a trafegabilidade do local.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_398_ademir_dos_santos_-__pre-consulta_no_setor_de_pediatria.__proc_1562.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_398_ademir_dos_santos_-__pre-consulta_no_setor_de_pediatria.__proc_1562.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a possibilidade de os munícipes possam fazer uma pré-consulta no setor de pediatria, tendo em vista, que hoje a triagem é feita a partir do setor da pré-consulta dos adultos.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_399_andre_da_autoescola_-__operacao_tapa-buraco.__proc_1567.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_399_andre_da_autoescola_-__operacao_tapa-buraco.__proc_1567.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a operação tapa-buracos no trecho entre os números 83 e 130, na avenida São Carlos, localizada no Distrito Industrial I.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2539/indicacao_400_maicon_rios_-__lixeira_em_frente_ao_americo_roncalli.__proc_1571.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2539/indicacao_400_maicon_rios_-__lixeira_em_frente_ao_americo_roncalli.__proc_1571.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implementar uma lixeira em frente à Escola Municipal de Ensino Fundamental “Américo Roncalli”, no bairro Jardim São José.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_401_maicon_rios_-__retirada_de_entulhos._proc_1572.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_401_maicon_rios_-__retirada_de_entulhos._proc_1572.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de retirar entulhos na rua João Bernardo Muniz, na altura do número 485, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_402_edson_do_lanche_-__tapa_buracos.__proc_1585.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_402_edson_do_lanche_-__tapa_buracos.__proc_1585.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na avenida Luiz Embriani, na altura do número 326, esquina com a rua Paulo Abi Jaudi, localizada no bairro Vila Cerqueira.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2563/indicacao_403_edson_do_lanche_-__limpeza_de_bueiros.__proc_1587.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2563/indicacao_403_edson_do_lanche_-__limpeza_de_bueiros.__proc_1587.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de efetuar a devida limpeza dos bueiros de calçada na avenida Lia Della Rovere Furkin localizada no bairro Jardim São José, e ainda, na rua Augusto Franciscato até a rua João Bernardo Muniz, ambas localizadas no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_404_diego_viveiros_-__instalacao_de_dispositivos_de_seguranca.__proc_1523.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_404_diego_viveiros_-__instalacao_de_dispositivos_de_seguranca.__proc_1523.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a instalação de dispositivos de segurança na Escola Municipal de Ensino Fundamental “Dona Elvira Barbieri Pano”, localizada no bairro Jardim Luis Ometto.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_405_diego_viveiros_-_aumento_de_captacao_de_aguas_pluviais.__proc_1526.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_405_diego_viveiros_-_aumento_de_captacao_de_aguas_pluviais.__proc_1526.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a ampliação das redes de captação de águas pluviais no início da avenida Araraquara, localizada no bairro Jardim Vista Alegre, visando reduzir o grande volume de águas pluviais que atingem a Alameda Aldo Lupo.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_406_bahia_do_corte_-__tapa_buracos.__proc_1604.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_406_bahia_do_corte_-__tapa_buracos.__proc_1604.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a operação de tapa-buracos na avenida Júlio Correia de Arruda, localizada no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_407_bruno_ribeiro_-__placa_de_pare.__proc_1600.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_407_bruno_ribeiro_-__placa_de_pare.__proc_1600.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a instalação da sinalização vertical e horizontal de ‘PARE’ no cruzamento da rua Alfonso Nigro com a avenida Lia Della Rovere Furkin.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_408_jhon_braga_-__raparo_em_cruzamento__proc_1615.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_408_jhon_braga_-__raparo_em_cruzamento__proc_1615.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar os devidos reparos no cruzamento da rua José Nigro e a avenida Antônio de Oliveira Carvalho, localizadas no bairro Vila Cerqueira.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2569/indicacao_409_cidao_mineiro_-__tapa_buracos.__proc_1612.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2569/indicacao_409_cidao_mineiro_-__tapa_buracos.__proc_1612.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de recapear a rua das Grevilhas no bairro Jardim Primaveras, na altura dos números 684, 704, 705, 714 e 715.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_410_ademir_dos_santos_-__ticket.__proc_1613.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_410_ademir_dos_santos_-__ticket.__proc_1613.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de estudar a viabilidade de conceder um ticket a mais para os servidores públicos do nosso Município no mês de dezembro.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2571/indicacao_411_silas_da_sadia_-__proibido_estacionar.__proc_1610.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2571/indicacao_411_silas_da_sadia_-__proibido_estacionar.__proc_1610.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de instalar placa de ‘Proibido Estacionar’ na rua Sebastião Ferreira da Silva (Rua 21), localizada no bairro Jardim Santa Terezinha, nas proximidades da Escola Municipal de Ensino Fundamental – EMEF “Atemaro Rodrigues de Souza”.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2572/indicacao_412_rogelma_mascarenhas_-__limpeza_a_limpeza_do_recinto_de_eventos_proc_1592_ok.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2572/indicacao_412_rogelma_mascarenhas_-__limpeza_a_limpeza_do_recinto_de_eventos_proc_1592_ok.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a devida limpeza do “Recinto de Eventos Basílio Quadrado”, bem como lavar a quadra existente.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_413_bruno_ribeiro_-__placa_de_pare.__proc_1601.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_413_bruno_ribeiro_-__placa_de_pare.__proc_1601.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a instalação da sinalização vertical e horizontal de ‘PARE’ no cruzamento da rua Nova Europa com a avenida Ibaté.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_414_bruno_ribeiro_-__tapa_buracos.__proc_1608.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_414_bruno_ribeiro_-__tapa_buracos.__proc_1608.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos nas seguintes vias do bairro São Judas Tadeu: • Avenida Luigi Romania, mais precisamente na altura do número 264; e • Avenida Luigi Romania, mais precisamente no cruzamento com a rua Vicente Rizzo.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>MAICON RIOS, EDSON DO LANCHE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao_415_maicon_rios_-__conselho_municipal__proc_1605.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao_415_maicon_rios_-__conselho_municipal__proc_1605.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a implementação de um Conselho Municipal de Combate à Descriminação e ao Racismo, órgão de caráter consultivo, deliberativo e propositivo, com a finalidade de formular, propor, acompanhar e avaliar políticas públicas voltadas ao enfrentamento do racismo e à promoção da igualdade racial no município.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao_416_rogelma_mascarenhas_-__poda_de_todas_as_arvores_presentes_nas_escolas_proc_1593_ok.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao_416_rogelma_mascarenhas_-__poda_de_todas_as_arvores_presentes_nas_escolas_proc_1593_ok.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a poda de todas as árvores dos Centros de Educação e Recreação – CER e nas Escolas Municipais de Ensino Fundamental – EMEF de nosso Município.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2577/indicacao_417_rogelma_mascarenhas_-__recapeamento_proc_1595_ok.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2577/indicacao_417_rogelma_mascarenhas_-__recapeamento_proc_1595_ok.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de recapear as seguintes vias do Município: • Avenida Antônio Gouveia, na altura do número 410; e • Avenida Guimarães Pinheiro de Freitas, na altura do número 564.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_418_jhon_braga_-__limpeza_praca_21_de_marco__proc_1611.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_418_jhon_braga_-__limpeza_praca_21_de_marco__proc_1611.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Urbanismo, no sentido de realizar roçagem, limpeza e manutenção nas seguintes praças localizadas no bairro Jardim Planalto: 21 de março, Julio César Alves de Oliveira e Calixto Bergamin.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_419_rogelma_mascarenhas_-__limpeza_da_praca_dorival_barbieri_proc_1559.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_419_rogelma_mascarenhas_-__limpeza_da_praca_dorival_barbieri_proc_1559.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza da praça “Dorival Barbieri”, localizada no bairro Sinhá Prado Guimarães, em razão do playground existente no local.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2603/indicacao_420_rogelma_mascarenhas_-_limpeza_e_conserto_das_galerias__proc_1480.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2603/indicacao_420_rogelma_mascarenhas_-_limpeza_e_conserto_das_galerias__proc_1480.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza das galerias de águas pluviais, localizadas na avenida Antônio Gouveia, no bairro Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2604/indicacao_421_bruno_ribeiro_-_operacao_tapa_buraco__proc_1644.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2604/indicacao_421_bruno_ribeiro_-_operacao_tapa_buraco__proc_1644.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação de tapa buraco, na rua Martinho Furlan, nas proximidades do número 465, localizada no bairro Jardim Santa Terezinha, visto que toda sua extensão se encontra danificada.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_422_cidao_mineiro_-_lombada_e_lombo-faixa_.proc_1646.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_422_cidao_mineiro_-_lombada_e_lombo-faixa_.proc_1646.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar uma lombada na avenida Luis Embriani, na altura do número 326, localizada no bairro Vila Cerqueira. Indico ainda, a implantação de lombo-faixa na rua José Paulo Abi Jaudi, na altura do número 650, em frente ao Ginásio de Esportes “José Galli”, visto que o local é de entrada e saída de crianças, adolescentes e idosos que praticam atividades no local.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_423_ademir_dos_santos_e_bahia_do_corte-_manutencao_de_ar_condicionado_.proc_1647.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_423_ademir_dos_santos_e_bahia_do_corte-_manutencao_de_ar_condicionado_.proc_1647.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de priorizar a manutenção de alguns aparelhos de ar-condicionado das Unidades Básicas de Saúde do Município, tendo em vista a forte onda de calor.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2607/indicacao_424__andre_da_autoescola-_limpeza_de_terreno_abandonado_.proc_1648.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2607/indicacao_424__andre_da_autoescola-_limpeza_de_terreno_abandonado_.proc_1648.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar limpeza urgente da calçada e do terreno situado na avenida Francisco Justo, n° 195, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_425_diego_viveiros-_implantacao_de_sarjetao_.proc_1629.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_425_diego_viveiros-_implantacao_de_sarjetao_.proc_1629.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a implantação de um sarjetão no cruzamento da rua Santa Lúcia com a avenida Rincão, localizadas no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_426_silas_da_sadia-_conserto_de_calcada_.proc_1631.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_426_silas_da_sadia-_conserto_de_calcada_.proc_1631.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o conserto da calçada localizada na avenida Joaquim Afonso da Costa, mais precisamente em frente à Honda Motos, tendo em vista o risco de queda dos pedestres e a impossibilidade de passagem de cadeirantes.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_427_silas_da_sadia-_poda_de_arvore_.proc_1632.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_427_silas_da_sadia-_poda_de_arvore_.proc_1632.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a poda ou o corte de duas árvores de grande porte situadas no início da rua Emília Galli, visto que apresentam risco de queda durante chuvas e vendavais, e ainda, existem estabelecimentos em ambos os lados da via. INDICO ainda, que a empresa de Companhia Paulista de Força e Luz – CPFL, seja comunicada do dia e horário em que o serviço acima mencionado será realizado, visando assegurar a integridade física dos servidores municipais responsáveis por realizar os trabalhos no local, visto que existem fios de alta tensão entre as árvores.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_428_andre_da_autoescola-_limpeza_boca_de_lobo_.proc_1636.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_428_andre_da_autoescola-_limpeza_boca_de_lobo_.proc_1636.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza completa de todas as bocas de lobo e galerias de águas pluviais em toda a extensão da avenida Joaquim Afonso da Costa, localizada no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_430_rogelma_mascarenhas-_recapeamento_e_limpeza_.proc_1633.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_430_rogelma_mascarenhas-_recapeamento_e_limpeza_.proc_1633.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza e o recapeamento da rua Alagoas, localizada no bairro Sinhá Prado Guimarães, mais precisamente no trecho que compreende as ruas Pará e Bahia.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_431_jhon_braga-_rocagem_e_limpeza_cemiterio_.proc_xxxx.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_431_jhon_braga-_rocagem_e_limpeza_cemiterio_.proc_xxxx.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a roçagem, retirada do mato alto e limpeza geral do Cemitério Municipal.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_432_jhon_braga-_sinalizacao_viaria._proc_xxxx.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_432_jhon_braga-_sinalizacao_viaria._proc_xxxx.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar as seguintes melhorias: • Jardim Planalto: rua Matheus Anello • Refazer a pintura de PARE nos trechos da rua Matheus Anello onde a sinalização foi apagada em decorrência do recapeamento, incluindo o cruzamento com a avenida Henrique Polizelli; •	Implantar faixa de pedestres na praça, na altura do nº 592, devido ao ponto de ônibus utilizado por crianças; • CENTRO: avenida Amélia Colombo Dias • Refazer a pintura do estacionamento de motos na altura do número 287; • Refazer a pintura da área destinada ao acesso de cadeirantes, garantindo a proibição de estacionamento no local.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_433_jhon_braga-_rocagem_e_limpeza_da_area_verde._proc_xxxx.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_433_jhon_braga-_rocagem_e_limpeza_da_area_verde._proc_xxxx.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar roçagem e a limpeza de toda a área verde situada em frente ao perímetro que abrange o número 720 da rua Gentil Prudente Corrêa, localizada no bairro Jardim Planalto.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/mocao_001_-_proc_034.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/mocao_001_-_proc_034.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO EXCELENTÍSSIMO DEPUTADO FEDERAL CARLOS ZARATTINI, por ter destinado uma verba no valor de R$ 300.000,00 (trezentos mil reais), destinada à iluminação e reforma no Campo Municipal, que beneficiará grandemente nossos munícipes.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS À JÚLIA ISABEL DE LIMA pela conquista do 2º lugar mundial kids jiu-jitsu, bem como ao seu professor, treinador e pai BENEDITO AUGUSTO DE LIMA.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/mocao_003_-_proc_087.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/mocao_003_-_proc_087.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS À ARTHUR AUGUSTO LIMA pela conquista do 3º lugar mundial kids jiu-jitsu, bem como ao seu professor, treinador e pai BENEDITO AUGUSTO DE LIMA.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/mocao_004_-_proc_141.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/mocao_004_-_proc_141.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO “GRUPO DE CORRIDA EAGLES” DE AMÉRICO BRASILIENSE, expressando os sinceros agradecimentos à equipe organizadora e a todos os atletas “Grupo Eagles”, que com muitos pódios conquistados, estão levando o nome de Américo Brasiliense com muito orgulho!</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>BAHIA DO CORTE, ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO SENHOR JOSCIMAR LIMA, por seu esforço e dedicação que o levaram ao 3º lugar na Maratona Oficial de Ribeirão Preto SP, realizada na data de 26/01/2025.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/mocao_006_-_proc_159.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/mocao_006_-_proc_159.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS À EXCELENTÍSSIMA SRA. TEREZINHA VIVEIROS (PREFEITA MUNICIPAL) E AO EXCELENTÍSSIMO SR. LEANDRO MANCHA (VICE-PREFEITO MUNICIPAL) pela vitória nas eleições municipais que ocorreram em 06 (seis) de outubro de 2024.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>VAN DO GÁS, DIEGO VIVEIROS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/mocao_007_-_proc_099.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/mocao_007_-_proc_099.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA ERMELINDA FRAGNAN PEREIRA SEVERINO</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1721/mocao_008_-_proc_023.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1721/mocao_008_-_proc_023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR LAUDELINO ALVALÁ.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/mocao_009_-_proc_029.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/mocao_009_-_proc_029.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MALVINA BERTI GARDINASSI.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/mocao_010_-_proc_026.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/mocao_010_-_proc_026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA DE LOURDES MOREIRA DE SOUZA</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/mocao_011_-_proc_148.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/mocao_011_-_proc_148.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA NARIAN LORIANA ANTÔNIO.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/mocao_012_-_proc_030.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/mocao_012_-_proc_030.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MILTON AMÂNCIO DA SILVA.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/mocao_013_-_proc_075.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/mocao_013_-_proc_075.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR WILSON SILVEIRA LUIZ.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, ADEMIR DOS SANTOS, BAHIA DO CORTE, CIDÃO MINEIRO, MAICON RIOS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/mocao_014_-_proc_025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/mocao_014_-_proc_025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA ALICE BRAZ DOS REIS MORALLES.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1728/mocao_015_-_proc_022.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1728/mocao_015_-_proc_022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ALICIO ORLANDO.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/mocao_016_-_proc_021.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/mocao_016_-_proc_021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA CLARISSE FIRMANO PALAVISINI.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, ANDRÉ DA AUTOESCOLA, CIDÃO MINEIRO, JHON BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/mocao_017_-_proc_024.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/mocao_017_-_proc_024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA CLELIA APARECIDA JOAQUIM GERMANO</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/mocao_018_-_proc_076.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/mocao_018_-_proc_076.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MERCEDES DIONIZIO BORTOLACI.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/mocao_019_-_proc_031.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/mocao_019_-_proc_031.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOÃO BONFIM.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>MAICON RIOS, CIDÃO MINEIRO, ROGELMA MASCARENHAS DE ALMEIDA</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/mocao_020_-_proc_194.pdf</t>
+    <t>MAICON RIOS, CIDÃO MINEIRO, ROGELMA MASCARENHAS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/mocao_020_-_proc_194.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ALFREDO MOREIRA RIOS.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/mocao_021_-_proc_195.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/mocao_021_-_proc_195.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA BISPA KEILA CAMPOS COSTA FERREIRA.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/mocao_022_-_proc_245.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/mocao_022_-_proc_245.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL TEREZINHA APARECIDA VIVEIROS DE SOUZA, por aceitar e autorizar a realização das Finais Estaduais Sub-11, em nosso município, nos dias 12 a 21 de dezembro de 2025.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/mocao_023_-_proc_239.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/mocao_023_-_proc_239.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS À ARTERIS VIAPAULISTA, pela construção de divisões no trecho da Rodovia SP – 255 (km 74 a 77).</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/mocao_024_diego_pesar_-_irene_moura_de_oliveira-__proc._305_2.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/mocao_024_diego_pesar_-_irene_moura_de_oliveira-__proc._305_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA IRENE MOURA DE OLIVEIRA, ocorrido no dia 19/02/2025</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/mocao_025_bruno_-_mocao_de_congratulacao_e_aplausos_ao_padre_valdemir_araujo__proc._349.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/mocao_025_bruno_-_mocao_de_congratulacao_e_aplausos_ao_padre_valdemir_araujo__proc._349.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO PADRE VALDEMIR ARAÚJO, pároco da paróquia Nossa Senhora Aparecida e diretor espiritual da Renovação Carismática Católica de Américo Brasiliense, pelo brilhante trabalho à frente do 24º Retiro de Carnaval. O evento, realizado de 1º a 4 de março de 2025, reuniu mais de 200 jovens em um profundo encontro de fé, oração e louvor.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/mocao_026_bruno__-_mocao_de_congratulacao_e_aplausos_ao_sr._sergio_belinelli_willian_marques__proc._351.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/mocao_026_bruno__-_mocao_de_congratulacao_e_aplausos_ao_sr._sergio_belinelli_willian_marques__proc._351.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO SR. SÉRGIO BELINELLI, DA PARÓQUIA NOSSA SENHORA APARECIDA, E AO SR. WILLIAN MARQUES, DA PARÓQUIA SÃO FRANCISCO, ambos líderes da Renovação Carismática Católica de Américo Brasiliense, pelo brilhante trabalho à frente do 24º Retiro de Carnaval. O evento, realizado de 1º a 4 de março de 2025, reuniu mais de 200 jovens em um profundo encontro de fé, oração e louvor, fortalecendo a espiritualidade e a vivência cristã em nossa comunidade.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/mocao_028_edson-_mocao_de_congratulacao_e_aplausos_a_excelentissima_deputada_estadual_thainara_faria.__-_proc_360.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/mocao_028_edson-_mocao_de_congratulacao_e_aplausos_a_excelentissima_deputada_estadual_thainara_faria.__-_proc_360.pdf</t>
   </si>
   <si>
     <t>EDSON DO LANCHE: MOÇÃO DE CONGRATULAÇÃO E APLAUSOS À EXCELENTÍSSIMA DEPUTADA ESTADUAL THAINARA FARIA, pelo envio de tão importante verba no valor de R$ 200.000,00 (duzentos mil reais), destinada à saúde Municipal;</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/mocao_029_cidao_pesar_-_maria_rozani_marques-__proc._398.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/mocao_029_cidao_pesar_-_maria_rozani_marques-__proc._398.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA ROZANI MARQUES, ocorrido no dia 26/02/2025</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/mocao_030_andre_pesar_-_andre_luiz_gomes_de_lima-__proc._408.docx</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/mocao_030_andre_pesar_-_andre_luiz_gomes_de_lima-__proc._408.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ANDRÉ LUIZ GOMES DE LIMA.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/mocao_031_andre_pesar_-_aparecido_edson_urbano_-__proc._409.docx</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/mocao_031_andre_pesar_-_aparecido_edson_urbano_-__proc._409.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR APARECIDO EDSON URBANO.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/mocao_032_andre_pesar_-_erivelton_santos_anunciacao_-__proc._418.docx</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/mocao_032_andre_pesar_-_erivelton_santos_anunciacao_-__proc._418.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ERIVELTON SANTOS ANUNCIAÇÃO.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1859/mocao_033_edinan_pesar_-_andre_orlando_-__proc._424.docx</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1859/mocao_033_edinan_pesar_-_andre_orlando_-__proc._424.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ANDRÉ ORLANDO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/mocao_034_bruno_ribeiro_-_congratulacao_60_anos_-__proc._454.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/mocao_034_bruno_ribeiro_-_congratulacao_60_anos_-__proc._454.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À EXCELENTÍSSIMA SENHORA, TEREZINHA APARECIDA VIVEIROS DE SOUZA, DD. PREFEITA MUNICIPAL, AO EXCELENTÍSSIMO SENHOR, LEANDRO HENRIQUE MORALLES, DD. VICE-PREFEITO MUNICIPAL, E A TODA A EQUIPE ENVOLVIDA NA ORGANIZAÇÃO DAS FESTIVIDADES DO 60º ANIVERSÁRIO DO MUNICÍPIO DE AMÉRICO BRASILIENSE.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/mocao_035_diego_viveiros_-_congratulacao_premio_excelencia_educacional_-__proc._499.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/mocao_035_diego_viveiros_-_congratulacao_premio_excelencia_educacional_-__proc._499.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ÀS ESCOLAS MUNICIPAIS EMEF "Atemaro Rodrigues de Souza", EMEF "Dona Lúcia Mariana Romania Berti" e EMEF "Dr. João Baptista Pereira de Almeida, pela conquista do Prêmio "Excelência Educacional".</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/mocao_036_van_do_gas_-_jose_roberto_ventrilho_-__proc._436.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/mocao_036_van_do_gas_-_jose_roberto_ventrilho_-__proc._436.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOSÉ ROBERTO VENTRILHO.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/mocao_037_bahia_do_corte_-_jorge_luis_dos_santos_-__proc._506.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/mocao_037_bahia_do_corte_-_jorge_luis_dos_santos_-__proc._506.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JORGE LUIS DOS SANTOS.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/mocao_038_diego_viveiros_-_manoel_pedro_da_silva_-__proc._511.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/mocao_038_diego_viveiros_-_manoel_pedro_da_silva_-__proc._511.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MONOEL PEDRO DA SILVA</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/mocao_no_039_bruno-_sebastiana_de_godoy_cristovam._pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/mocao_no_039_bruno-_sebastiana_de_godoy_cristovam._pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA SEBASTIANA DE GODOY CRISTÓVAM</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/mocao_040_diego_viveiros_-_maria_da_luz_de_lima_grigorio_-__proc._512.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/mocao_040_diego_viveiros_-_maria_da_luz_de_lima_grigorio_-__proc._512.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA DA LUZ DE LIMA GRIGÓRIO</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/mocao_no_041_rogelma_pesar_sandra_maria_proc_538.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/mocao_no_041_rogelma_pesar_sandra_maria_proc_538.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA SANDRA MARIA HERNANDES</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1945/mocao_042_diego_-_maria_estela_spinosa_silva_-__proc._549.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1945/mocao_042_diego_-_maria_estela_spinosa_silva_-__proc._549.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA ESTELA SPINOSA SILVA</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1946/mocao_043_diego_-_afonso_paulo_de_almeida_processo_566_1-.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1946/mocao_043_diego_-_afonso_paulo_de_almeida_processo_566_1-.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR AFONSO PAULO DE ALMEIDA</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1947/mocao_044_ademir_-_congratulacao_denilson_lopes_-__proc._571.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1947/mocao_044_ademir_-_congratulacao_denilson_lopes_-__proc._571.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO JORNALISTA, REPÓRTER E FOTOGRÁFO DENILSON LOPES.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1948/mocao_045_andre_da_autoescola_-_congratulacao_evento_grau_e_arte_-__proc._587.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1948/mocao_045_andre_da_autoescola_-_congratulacao_evento_grau_e_arte_-__proc._587.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À EXCELENTÍSSIMA SENHORA, TEREZINHA APARECIDA VIVEIROS DE SOUZA, DD. PREFEITA MUNICIPAL, AO EXCELENTÍSSIMO SENHOR, LEANDRO HENRIQUE MORALLES, DD. VICE-PREFEITO MUNICIPAL E TODOS OS ENVOLVIDOS NA REALIZAÇÃO DO EVENTO “GRAU É ARTE”.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1949/mocao_046_ademir_-_congratulacao_capitao_telhada__-__proc._570.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1949/mocao_046_ademir_-_congratulacao_capitao_telhada__-__proc._570.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO DEPUTADO ESTADUAL, CAPITÃO TELHADA, AO GOVERNADOR TARCÍSIO DE FREITAS, À PREFEITA MUNICIPAL E AO VICE-PREFEITO.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1950/mocao_047_jhon-_papa_-__proc._602.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1950/mocao_047_jhon-_papa_-__proc._602.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À COMUNIDADE CATÓLICA DE AMÉRICO BRASILIENSE PERTENCENTE À DIOCESE DE SÃO CARLOS – MDSC.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1951/mocao_048_cidao_-__lacerda_siqueira_-__proc._604.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1951/mocao_048_cidao_-__lacerda_siqueira_-__proc._604.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR LACERDA SIQUEIRA.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1952/mocao_049_bahia_-_airsoft_-__proc._579.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1952/mocao_049_bahia_-_airsoft_-__proc._579.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES A TODOS OS ORGANIZADORES, PARTICIPANTES E APOIADORES DO EVENTO DE AIRSOF REALIZADO NO DIA 13 DE ABRIL EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>DIEGO VIVEIROS, ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, BAHIA DO CORTE, BRUNO RIBEIRO, CIDÃO MINEIRO, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, ROGELMA MASCARENHAS DE ALMEIDA, SILAS DA SADIA, VAN DO GÁS</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1954/mocao_no_050_proc_659_pesar_diego__jean_carlos.pdf</t>
+    <t>DIEGO VIVEIROS, ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, BAHIA DO CORTE, BRUNO RIBEIRO, CIDÃO MINEIRO, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, ROGELMA MASCARENHAS, SILAS DA SADIA, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1954/mocao_no_050_proc_659_pesar_diego__jean_carlos.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JEAN CARLOS BASTOS, ocorrido no dia 02/05/2025.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1955/mocao_no_051_proc_660_pesar_rogelma__minelvina.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1955/mocao_no_051_proc_660_pesar_rogelma__minelvina.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MINELVINA ALEXANDRINA DOS SANTOS RIOS, ocorrido no dia 03/05/2025.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1956/mocao_no_052_proc_661_pesar_van__regina_celia.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1956/mocao_no_052_proc_661_pesar_van__regina_celia.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora REGINA CÉLIA SANTANA RAMOS, ocorrido no dia 05/05/2025.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2010/mocao_053_cidao_mineiro_-_tiago_dos_santos_brandao_-__proc._692.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2010/mocao_053_cidao_mineiro_-_tiago_dos_santos_brandao_-__proc._692.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor TIAGO DOS SANTOS BRANDÃO, ocorrido no dia 07/05/2025.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>EDINAN SALGADOS, ADEMIR DOS SANTOS, CIDÃO MINEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2011/mocao_054_edinan_-___congratulacao_e_aplausos_para_o_doutor_ezequiel___-_proc_668.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2011/mocao_054_edinan_-___congratulacao_e_aplausos_para_o_doutor_ezequiel___-_proc_668.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, Moção de Congratulações ao Diretor-Chefe, Doutor Ezequiel Rios Ariza, médicos, enfermeiros e técnicos do hospital “Doutor José Nigro Neto”.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2012/mocao_055_diego_viveiros_-_edilene_rozendo_da_silva_-__proc._699.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2012/mocao_055_diego_viveiros_-_edilene_rozendo_da_silva_-__proc._699.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora EDILENE ROZENDO DA SILVA, ocorrido no dia 11/05/2025.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2013/mocao_056_andre_da_autoescola_-___congratulacao__valdeci-_proc_702.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2013/mocao_056_andre_da_autoescola_-___congratulacao__valdeci-_proc_702.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, Moção de Congratulações ao Senhor Valdeci Lourenço pano pelo brilhante trabalho e imensurável contribuição aos serviços prestados nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>DIEGO VIVEIROS, ADEMIR DOS SANTOS, BAHIA DO CORTE, CIDÃO MINEIRO, MAICON RIOS, ROGELMA MASCARENHAS DE ALMEIDA</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2014/mocao_057_diego_viveiros_-_noemi_de_araujo_abreu_-__proc._713.pdf</t>
+    <t>DIEGO VIVEIROS, ADEMIR DOS SANTOS, BAHIA DO CORTE, CIDÃO MINEIRO, MAICON RIOS, ROGELMA MASCARENHAS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2014/mocao_057_diego_viveiros_-_noemi_de_araujo_abreu_-__proc._713.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora NOEMIA DE ARAÚJO ABREU ocorrido no dia 12/05/2025.</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2025/mocao_058_diego_viveiros_-_romildo_silverio_-__proc._714.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2025/mocao_058_diego_viveiros_-_romildo_silverio_-__proc._714.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor ROMILDO SILVÉRIO, ocorrido no dia 11/05/2025.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2026/mocao_059_cidao_-___congratulacao_e_aplausos_para_o_deputado_carlos_zarattini-_proc_718.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2026/mocao_059_cidao_-___congratulacao_e_aplausos_para_o_deputado_carlos_zarattini-_proc_718.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, Moção de Congratulações ao Excelentíssimo Deputado Federal, Carlos Zarattini, por ser um dos responsáveis pelo envio de recursos (pelo PAC), para a construção da UBS do bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2027/mocao_060_cidao_-___congratulacao_e_aplausos_para_o_deputado_arlindo_chinaglia-_proc_717.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2027/mocao_060_cidao_-___congratulacao_e_aplausos_para_o_deputado_arlindo_chinaglia-_proc_717.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, Moção de Congratulações ao Excelentíssimo Deputado Federal, Arlindo Chinaglia, por ser um dos responsáveis pelo envio de recursos (pelo PAC), para a construção da UBS do bairro Jardim Primaveras.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2028/mocao_061_cidao_mineiro_-_gustavo_henrique_nunes_fernandes_-__proc._737.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2028/mocao_061_cidao_mineiro_-_gustavo_henrique_nunes_fernandes_-__proc._737.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor GUSTAVO HENRIQUE NUNES FERNANDES, ocorrido no dia 15/05/2025.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>ANDRÉ DA AUTOESCOLA, DIEGO VIVEIROS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2029/mocao_062_andre_da_autoescola_-_alfredo_machado_-__proc..pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2029/mocao_062_andre_da_autoescola_-_alfredo_machado_-__proc..pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor ALFREDO MACHADO "ALFREDÃO", ocorrido no dia 18/05/2025.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2053/mocao_063_diego_-_maria_jose_da_silva_scarpa_-__proc._749.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2053/mocao_063_diego_-_maria_jose_da_silva_scarpa_-__proc._749.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MARIA JOSÉ DA SILVA SCARPA, ocorrido no dia 19/05/2025.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2054/mocao_064_bruno_ribeiro_-_maria_americo_francisco_luiz_-__proc._765.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2054/mocao_064_bruno_ribeiro_-_maria_americo_francisco_luiz_-__proc._765.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MARIA AMÉRICO FRANCISCO LUIZ, ocorrido no dia 22/05/2025.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2055/mocao_065_diego_-_marcos_roberto_de_araujo_-__proc._763.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2055/mocao_065_diego_-_marcos_roberto_de_araujo_-__proc._763.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor MARCOS ROBERTO DE ARAÚJO, ocorrido no dia 20/05/2025.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2056/mocao_066_andre_da_autoescola_-_carlos_motta_-__proc._776.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2056/mocao_066_andre_da_autoescola_-_carlos_motta_-__proc._776.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor CARLOS MOTTA, ocorrido no dia 24/05/2025.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, ANDRÉ DA AUTOESCOLA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2057/mocao_067_diego_viveiros_-_joao_domingos_santolia_-__proc._774.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2057/mocao_067_diego_viveiros_-_joao_domingos_santolia_-__proc._774.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOÃO DOMINGOS SANTOLIA, ocorrido no dia 21/05/2025.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2058/mocao_068_edinan_-___congratulacao_para_o_doutor_carlos___-_proc_775.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2058/mocao_068_edinan_-___congratulacao_para_o_doutor_carlos___-_proc_775.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, moção de congratulações ao médico pediatra, Doutor Carlos Alberto de Mattos, do Hospital “Doutor José Nigro Neto”.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2059/mocao_069_diego_-_congratulacoes_jomi_-__proc._755.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2059/mocao_069_diego_-_congratulacoes_jomi_-__proc._755.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, Moção de Congratulações à delegação que representou Américo Brasiliense nos Jogos da Melhor Idade (JOMI) 2025.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2060/mocao_070_diego_-_congratulacoes_a_artistas_amerilienses_pela_participacao_relevante_-__proc._745.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2060/mocao_070_diego_-_congratulacoes_a_artistas_amerilienses_pela_participacao_relevante_-__proc._745.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, Moção de Congratulações aos artesãos amerilienses, Jesuel Lourenço Fernandes e Luiza Fernandes, por representarem Américo Brasiliense com muito talento e brilhantismo no Revelando São Paulo 2025.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2061/mocao_071_diego_-_congratulacoes_a_sra_eloisa_pela_retomada_dos_cursos_no_fundo_social_-__proc._744.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2061/mocao_071_diego_-_congratulacoes_a_sra_eloisa_pela_retomada_dos_cursos_no_fundo_social_-__proc._744.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, moção de congratulações ao Fundo Social de Solidariedade de Américo Brasiliense pela retomada das atividades em prol da comunidade ameriliense.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2062/mocao_072_andre_da_autoescola_-_pesar_pedro_gomes-__proc._808.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2062/mocao_072_andre_da_autoescola_-_pesar_pedro_gomes-__proc._808.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor PEDRO GOMES FIGUEIRA, ocorrido no dia 26/05/2025.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2108/mocao_073_cidao_mineiro-_devanir_lopes__-_proc_871.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2108/mocao_073_cidao_mineiro-_devanir_lopes__-_proc_871.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor DEVANIR LOPES ocorrido no dia 08/06/2025.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2109/mocao_074_edinan_-_roque_pedro_nascimento_-__proc._823.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2109/mocao_074_edinan_-_roque_pedro_nascimento_-__proc._823.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor ROQUE PEDRO NASCIMENTO, ocorrido no dia 03/06/2025.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2110/mocao_075_edinan_-_ivanir_goncalves_de_azevedo_-__proc._824.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2110/mocao_075_edinan_-_ivanir_goncalves_de_azevedo_-__proc._824.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora IVANIR GOLÇALVES DE AZEVEDO, ocorrido no dia 31/05/2025.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2111/mocao_076_andre_da_autoescola_aline_gibelli_e_a_equipe_mirim_feminina_de_volei_-__proc._811.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2111/mocao_076_andre_da_autoescola_aline_gibelli_e_a_equipe_mirim_feminina_de_volei_-__proc._811.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, Moção de Congratulações à professora Aline Gibelli e à equipe mirim feminina de vôlei de Américo Brasiliense, que, dia 31 de maio, sagrou-se campeã do Festival Mirim, promovido pela Associação Pró Voleibol (APV), realizado na cidade de Porto Ferreira.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2112/mocao_077_andre_da_autoescola_-_carlos_alberto_balbino_-__proc._829.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2112/mocao_077_andre_da_autoescola_-_carlos_alberto_balbino_-__proc._829.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor CARLOS ALBERTO BALBINO (REBECA), ocorrido no dia 03/06/2025.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2113/mocao_078_andre_da_autoescola_-antonia_encarnacao_gomes_figueira_-__proc._856.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2113/mocao_078_andre_da_autoescola_-antonia_encarnacao_gomes_figueira_-__proc._856.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora ANTÔNIA ENCARNAÇÃO GOMES FIGUEIRA (TIA TONHA), ocorrido no dia 04/06/2025.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2114/mocao_079_rogelma-_mocao_de_congratulacao_e_aplausos_deputado_estadual_valdomiro_lopes__-_proc_855.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2114/mocao_079_rogelma-_mocao_de_congratulacao_e_aplausos_deputado_estadual_valdomiro_lopes__-_proc_855.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, Moção de Congratulação ao Excelentíssimo Deputado Estadual, Valdomiro Lopes, pela liberação de recursos para serem investidos na saúde de nosso município.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2115/mocao_080_andre_da_autoescola_-_neusa_maria_de_barros_em__-__proc._886.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2115/mocao_080_andre_da_autoescola_-_neusa_maria_de_barros_em__-__proc._886.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora NEUSA MARIA DE BARROS, ocorrido no dia 11/06/2025.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2116/mocao_081_cidao_mineiro_-_enertisna_ferreira_martins__-__proc._891.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2116/mocao_081_cidao_mineiro_-_enertisna_ferreira_martins__-__proc._891.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora ERNESTINA FERREIRA MARTINS, ocorrido no dia 11/06/2025.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2117/mocao_082_silas_da_sadia_-_maria_irene_de_carvalho_pavao__-__proc._896.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2117/mocao_082_silas_da_sadia_-_maria_irene_de_carvalho_pavao__-__proc._896.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MARIA IRENE DE CARVALHO PAVÃO (DONA LENA), ocorrido no dia 05/06/2025.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2133/mocao_083_maicon_rios_-_jose_benedito_nunes_-__proc._910.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2133/mocao_083_maicon_rios_-_jose_benedito_nunes_-__proc._910.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOSÉ BENEDITO NUNES, ocorrido no dia 16/06/2025.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2134/mocao_084_diego_viveiros_-_mocao_de_congratulacoes_dep._jefferson_campos_e_conselheira_tutelar._-__proc._904.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2134/mocao_084_diego_viveiros_-_mocao_de_congratulacoes_dep._jefferson_campos_e_conselheira_tutelar._-__proc._904.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES para com o Deputado Federal JEFFERSON CAMPOS, num gesto de agradecimento pela especial atenção dispensada com as demandas da comunidade ameriliense. Requeiro, outrossim, que tal gesto de agradecimento seja estendido à Ilma. Sra. JOSELMA MARIA ROMANO DD. Conselheira Tutelar de Américo Brasiliense e ao Ilmo. Sr. JOSÉ APARECIDO ROMANO DD. Superintendente Regional da Igreja do Evangelho Quadrangular, pela importante intermediação na conquista de tal recurso</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2135/mocao_085_diego_viveiros_-_fabio_baptista_de_oliveira-__proc._946.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2135/mocao_085_diego_viveiros_-_fabio_baptista_de_oliveira-__proc._946.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR FABIO BAPTISTA DE OLIVEIRA, ocorrido no dia 20/06/2025.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, JHON BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2136/mocao_086_-_diego_viveiros_-_pesar_senhor_joao_morandini_0001.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2136/mocao_086_-_diego_viveiros_-_pesar_senhor_joao_morandini_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOÃO MORANDINI, ocorrido no dia 20/06/2025.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>CIDÃO MINEIRO, ANDRÉ DA AUTOESCOLA, DIEGO VIVEIROS, ROGELMA MASCARENHAS DE ALMEIDA, SILAS DA SADIA</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2137/mocao_087_-_cidao_mineiro_-_pesar_senhor_roque_carneiro_de_oliveira_dr._raiz_0001.pdf</t>
+    <t>CIDÃO MINEIRO, ANDRÉ DA AUTOESCOLA, DIEGO VIVEIROS, ROGELMA MASCARENHAS, SILAS DA SADIA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2137/mocao_087_-_cidao_mineiro_-_pesar_senhor_roque_carneiro_de_oliveira_dr._raiz_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ROQUE CARNEIRO DE OLI-VEIRA (DR. RAIZ), ocorrido no dia 21/06/2025.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2138/mocao_088_-_diego_viveiros_-_pesar_senhora_adelia_mastrangelo_pedroso_0001.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2138/mocao_088_-_diego_viveiros_-_pesar_senhora_adelia_mastrangelo_pedroso_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA ADELIA MASTRANGELO PEDROSO, ocorrido no dia 20/06/2025.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>DIEGO VIVEIROS, BRUNO RIBEIRO, JHON BRAGA, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2139/mocao_089_diego_viveiros_-_gleiciane_da_silva_rodrigues_-__proc._955.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2139/mocao_089_diego_viveiros_-_gleiciane_da_silva_rodrigues_-__proc._955.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA GLEICIANE SILVA RODRIGUES, ocorrido no dia 24/06/2025.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2140/mocao_090_diego_viveiros_-_jose_carlos_de_oliveira_-__proc._958.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2140/mocao_090_diego_viveiros_-_jose_carlos_de_oliveira_-__proc._958.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOSÉ CARLOS DE OLIVEIRA (GATO), ocorrido no dia 26/06/2025.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2141/mocao_091_cidao_mineiro_-_pedagio._-__proc._892.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2141/mocao_091_cidao_mineiro_-_pedagio._-__proc._892.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO EXCELEN-TÍSSIMO SENHOR DEPUTADO ESTADUAL SIMÃO PEDRO pela Representação junto ao Tribunal de Contas do Estado de São Paulo contra a ampliação e o reajuste das tarifas de pedágio nas rodovias paulistas, bem como pela atitude firme e responsável diante da ampliação indiscriminada e dos reajustes abusivos praticados pelas concessionárias.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>EDINAN SALGADOS, ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, BRUNO RIBEIRO, CIDÃO MINEIRO, EDSON DO LANCHE, ROGELMA MASCARENHAS DE ALMEIDA, SILAS DA SADIA, VAN DO GÁS</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2142/mocao_092_-_edinan_salgados-_congratulacao_a_tatiana_soares_dos_santos_0001.pdf</t>
+    <t>EDINAN SALGADOS, ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, BRUNO RIBEIRO, CIDÃO MINEIRO, EDSON DO LANCHE, ROGELMA MASCARENHAS, SILAS DA SADIA, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2142/mocao_092_-_edinan_salgados-_congratulacao_a_tatiana_soares_dos_santos_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À COORDENADORA DA REGULAÇÃO DA UNIDADE HOSPITALAR “DR. JOSÉ NIGRO NETO” TATIANA SOARES DOS SANTOS pelo bom atendimento prestado a todos munícipes.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2143/mocao_093_andre_da_autoescola_-_aparecida_benta_-__proc._971.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2143/mocao_093_andre_da_autoescola_-_aparecida_benta_-__proc._971.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA APARECIDA BENTA DANCONA MOLLINA, ocorrido no dia 30/06/2025.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2144/mocao_094_diego_viveiros_-_jose_luiz_parella_-__proc._966.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2144/mocao_094_diego_viveiros_-_jose_luiz_parella_-__proc._966.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOSÉ LUIZ PARELLA, ocorrido no dia 28/06/2025.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2145/mocao_095_edinan_salgados_-_mocao_de_congratulacoes_a_atleta_julia_isabel_de_lima_-__proc._968.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2145/mocao_095_edinan_salgados_-_mocao_de_congratulacoes_a_atleta_julia_isabel_de_lima_-__proc._968.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À ATLETA JÚLIA ISABEL DE LIMA E AO SEU PROFESSOR, TREINADOR E PAI, BENEDITO AUGUSTO DE LIMA, pela conquista do 2º lugar na categoria juvenil faixa azul no Campeonato Brasileiro de Jiu-Jitsu Esportivo, promovido pela Confederação Brasileira de Jiu-Jitsu Esportivo, realizado no dia 28 de junho, no Ginásio do Ibirapuera, em São Paulo.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>ANDRÉ DA AUTOESCOLA, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2146/mocao_096_andre_da_autoescola_-_mocao_de_congratulacao_ao_excelentissimo_senhor_deputado_estadual_rafa_zimbaldi.__-__proc._973.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2146/mocao_096_andre_da_autoescola_-_mocao_de_congratulacao_ao_excelentissimo_senhor_deputado_estadual_rafa_zimbaldi.__-__proc._973.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL RAFA ZIMBALDI, em reconhecimento pela valiosa emenda parlamentar no valor de R$ 100.000,00 (cem mil reais) destinada ao Departamento Municipal de Saúde</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>ADEMIR DOS SANTOS, BAHIA DO CORTE, BRUNO RIBEIRO, ROGELMA MASCARENHAS DE ALMEIDA</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2147/mocao_097_-_ademir-__fundo_social_0001.pdf</t>
+    <t>ADEMIR DOS SANTOS, BAHIA DO CORTE, BRUNO RIBEIRO, ROGELMA MASCARENHAS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2147/mocao_097_-_ademir-__fundo_social_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO FUNDO SOCIAL, À PREFEITA TEREZINHA VIVEIROS, AO VICE-PREFEITO LEANDRO MANCHA; À PRESIDENTE DO FUNDO SOCIAL DE SOLIDARIEDADE ELOÍZA MORALLES, À GESTORA DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, ALEDY ALMEIDA ZANONI, AO MESTRE DE OBRAS JESUS, AOS SENHORES LUIZ E OSVALDO (MA) DA PARTE ELÉTRICA, À EQUIPE DO DEPARTAMENTO DE SERVIÇOS URBANOS, À DIRETORA DO DEPARTAMENTO DE EDUCAÇÃO, ELIZANDRA MARQUES DE ASSUMPÇÃO, pela realização da reforma da sede do Fundo Social de Solidariedade, com destaque para a adoção de materiais recicláveis, contribuindo com a sustentabilidade e com a melhoria da infraestrutura de atendimento à população.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2148/mocao_098_bruno_-_mocao_de_congratulacao_ao_excelentissimo_senhor_deputado_estadual_rogerio_santos.-__proc._980.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2148/mocao_098_bruno_-_mocao_de_congratulacao_ao_excelentissimo_senhor_deputado_estadual_rogerio_santos.-__proc._980.pdf</t>
   </si>
   <si>
     <t>a MOÇÃO DE CONGRATULAÇÃO AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL ROGÉRIO SANTOS, pelo envio de emenda parlamentar no valor de R$ 150.000,00 (cento e cinquenta mil reais) destinada ao Departamento Municipal de Saúde de nosso Município.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2149/mocao_099_diego_viveiros_-_angelina_da_silva_pereira_-__proc._971.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2149/mocao_099_diego_viveiros_-_angelina_da_silva_pereira_-__proc._971.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA ANGELINA DA SILVA PEREIRA, ocorrido no dia 07/07/2025.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2198/mocao_100_diego_viveiros_-_nelson_macatelli_-__proc._999.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2198/mocao_100_diego_viveiros_-_nelson_macatelli_-__proc._999.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor NELSON MAÇATELLI, ocorrido no dia 10/07/2025.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2199/mocao_101_diego_viveiros_-_elsa_gouvea_generoso_joaquim_-__proc._1008.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2199/mocao_101_diego_viveiros_-_elsa_gouvea_generoso_joaquim_-__proc._1008.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora ELSA GOUVEA GENEROSO JOAQUIM, ocorrido no dia 13/07/2025.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2200/mocao_102_diego_viveiros_-_jose_aparecido_dias_-__proc._1007.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2200/mocao_102_diego_viveiros_-_jose_aparecido_dias_-__proc._1007.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOSÉ APARECIDO DIAS, ocorrido no dia 13/07/2025.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2201/mocao_103_diego_viveiros_-joao_batista_de_oliveira-__proc._1017.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2201/mocao_103_diego_viveiros_-joao_batista_de_oliveira-__proc._1017.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOÃO BATISTA DE OLIVEIRA, ocorrido no dia 15/07/2025.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2202/mocao_104_maicon_rios_-_mocao_de_congratulacao_a_equipe_de_natacao_de_americo_brasiliense_-__proc._1011.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2202/mocao_104_maicon_rios_-_mocao_de_congratulacao_a_equipe_de_natacao_de_americo_brasiliense_-__proc._1011.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES À EQUIPE DE NATAÇÃO DE AMÉRICO BRASILIENSE, pela brilhante participação na competição organizada pela Federação Aquática Paulista – FAP, que teve como destaque o desempenho do atleta Matheus Brás Pelegrino Arroteia, que conquistou a medalha de prata na prova de 100 (cem) metros – modalidade Peito Masculino – categoria Júnior I, demonstrando talento, disciplina e dedicação.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>MAICON RIOS, ADEMIR DOS SANTOS, BRUNO RIBEIRO, CIDÃO MINEIRO, ROGELMA MASCARENHAS DE ALMEIDA, SILAS DA SADIA</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2203/mocao_105_maicon_rios_-_mocao_de_congratulacao_aos_profissionais_do_hospital_doutor_jose_nigro_neto_-_proc._1023.pdf</t>
+    <t>MAICON RIOS, ADEMIR DOS SANTOS, BRUNO RIBEIRO, CIDÃO MINEIRO, ROGELMA MASCARENHAS, SILAS DA SADIA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2203/mocao_105_maicon_rios_-_mocao_de_congratulacao_aos_profissionais_do_hospital_doutor_jose_nigro_neto_-_proc._1023.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO aos profissionais da Unidade Hospitalar “Dr. José Nigro Neto”, pelo excelente trabalho desempenhado em benefício da saúde da população, estendendo-se esta homenagem à direção e a todos os colaboradores da instituição.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>BRUNO RIBEIRO, ANDRÉ DA AUTOESCOLA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2204/mocao_106_bruno_ribeiro_-_mocao_de_congratulacao_ao_departamento_de_transportes_e_transito__-__proc._1003.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2204/mocao_106_bruno_ribeiro_-_mocao_de_congratulacao_ao_departamento_de_transportes_e_transito__-__proc._1003.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AO DEPARTAMENTO DE TRANSPORTES E TRÂNSITO, estendendo nossos cumprimentos aos servidores José Etevaldo Cardoso, José Carlos Marques de Lima, João Henrique de Souza Filho, Odirlei Aparecido Joaquim, Matheus Máximo, Samuel Fernando dos Santos, Alexandra Silva e Carlos Pereira, pelo exemplar atuação e pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2205/mocao_107_ademir_dos_santos_-_mocao_de_congratulacao_as_ser-vidoras_municipais_luzia_apare-cida_pelegrine_boenno_e_luciana_lopes_hilario-__pr.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2205/mocao_107_ademir_dos_santos_-_mocao_de_congratulacao_as_ser-vidoras_municipais_luzia_apare-cida_pelegrine_boenno_e_luciana_lopes_hilario-__pr.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO ÀS SERVIDORAS MUNICIPAIS LUZIA APARECIDA PELEGRINE BOENNO E LUCIANA LOPES HILÁRIO, pelos serviços prestados para nossa população, nas orientações, nas visitas às casas, buscando foco de dengue, principalmente nessa epidemia foram essenciais no combate à dengue.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2206/mocao_108_jhon_braga_-_mocao_de_congratulacao_aos_moradores_do_bairro_planalto-__proc._1028.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2206/mocao_108_jhon_braga_-_mocao_de_congratulacao_aos_moradores_do_bairro_planalto-__proc._1028.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AOS MORADORES DO BAIRRO JARDIM PLANALTO, pelo exemplar engajamento na revitalização da “Praça 21 de Março”.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2207/mocao_109_jhon_braga_-_mocao_de_congratulacao_aos_departamentos_da_prefeitura_-__proc._1031.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2207/mocao_109_jhon_braga_-_mocao_de_congratulacao_aos_departamentos_da_prefeitura_-__proc._1031.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AOS DEPARTAMENTOS E SERVIDORES DA PREFEITURA MUNICIPAL, pelo exemplar engajamento na revitalização da Praça “21 de Março”.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2208/mocao_110_jhon_braga_-_mocao_de_congratulacao_ao_setor_privado_-__proc._1030.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2208/mocao_110_jhon_braga_-_mocao_de_congratulacao_ao_setor_privado_-__proc._1030.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AOS EMPRESÁRIOS E REPRESENTANTES DA INICIATIVA PRIVADA, em reconhecimento à colaboração prestada na revitalização da Praça “21 de Março”.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2209/mocao_112_bruno_ribeiro_-_mocao_de_congratulacao_ao_deputado_federal_ribamar_silva.___-__proc._1036.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2209/mocao_112_bruno_ribeiro_-_mocao_de_congratulacao_ao_deputado_federal_ribamar_silva.___-__proc._1036.pdf</t>
   </si>
   <si>
     <t>Seja consignada na ata dos trabalhos de hoje MOÇÃO DE CONGRATULAÇÃO AO DEPUTADO FEDERAL RIBAMAR SILVA, pela destinação de emenda parlamentar no valor de R$ 100.000,00 (cem mil reais) à área da Saúde de nosso município.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2210/mocao_113_rogelma_mascarenhas_-_mocao_de_pesar_ao_senhor_celino_paulo_de_almeida___-__proc._1047.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2210/mocao_113_rogelma_mascarenhas_-_mocao_de_pesar_ao_senhor_celino_paulo_de_almeida___-__proc._1047.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor CELINO PAULO DE ALMEIDA, ocorrido no dia 18/07/2025</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2226/mocao_114_maicon_rios_-_mocao_de_apoio_pelo_fim_do_confisco_de_aposentados_e_pensionistas_-__proc._1068.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2226/mocao_114_maicon_rios_-_mocao_de_apoio_pelo_fim_do_confisco_de_aposentados_e_pensionistas_-__proc._1068.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE APOIO PELO FIM DO CONFISCO DE APOSENTADOS E PENSIONISTAS, a ser dirigida ao Supremo Tribunal Federal, objetivando a célere decisão final sobre a Ação Direta de Inconstitucionalidade (ADI) 6.255, que inclui o julgamento conjunto de outras ações semelhantes relacionadas à Reforma da Previdência (EC103/2019).</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2227/mocao_115_diego_viveiros_-_marcia_helena_sanchez_-__proc._1081.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2227/mocao_115_diego_viveiros_-_marcia_helena_sanchez_-__proc._1081.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MÁRCIA HELENA SANCHEZ BRASILEIRO, ocorrido no dia 25/07/2025.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2228/mocao_116_andre_da_autoescola_-_paschoaliana_aparecida_-__proc._1080.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2228/mocao_116_andre_da_autoescola_-_paschoaliana_aparecida_-__proc._1080.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora PASCHOALIANA APARECIDA MORANDIM FIGUEIRA, ocorrido no dia 12/07/2025.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>ROGELMA MASCARENHAS DE ALMEIDA, ADEMIR DOS SANTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2229/mocao_117_rogelma_-_mocao_de_congratulacao_a_delegacao_de_futebol_de_americo_brasiliense_sub_-_20_-__proc._1084.pdf</t>
+    <t>ROGELMA MASCARENHAS, ADEMIR DOS SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2229/mocao_117_rogelma_-_mocao_de_congratulacao_a_delegacao_de_futebol_de_americo_brasiliense_sub_-_20_-__proc._1084.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, a MOÇÃO DE CONGRATULAÇÃO À DELEGAÇÃO DE FUTEBOL SUB-20 DE AMÉRICO BRASILIENSE, pela brilhante vitória obtida nos Jogos Regionais de Ribeirão Preto. REQUEREMOS, outrossim, que cópia da presente Moção seja encaminhada aos homenageados, como forma de reconhecimento público pelo excelente desempenho e pela representação honrosa do nosso município.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2230/mocao_118_andre_da_autoescola_-_maria_carolina_-__proc._1091.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2230/mocao_118_andre_da_autoescola_-_maria_carolina_-__proc._1091.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MARIA CAROLINA DE REZENDE FIGUEIRA, ocorrido no dia 28/07/2025.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2231/mocao_119_andre_da_autoescola_-_joao_jose_figueira_-__proc._1096.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2231/mocao_119_andre_da_autoescola_-_joao_jose_figueira_-__proc._1096.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOÃO JOSÉ FIGUEIRA, ocorrido no dia 29/07/2025.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2232/mocao_120_andre_da_autoescola_-_mocao_de_congratulacoes_e_aplausos_a_equipe_de_futsal_feminina_de_americo_brasiliense_-__proc._1054.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2232/mocao_120_andre_da_autoescola_-_mocao_de_congratulacoes_e_aplausos_a_equipe_de_futsal_feminina_de_americo_brasiliense_-__proc._1054.pdf</t>
   </si>
   <si>
     <t>Seja consignada na ata dos trabalhos de hoje MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Equipe de Futsal Feminina, pela brilhante conquista do título de campeã nos Jogos Regionais de Ribeirão Preto, representando com excelência, determinação e orgulho o município de Américo Brasiliense, bem como ao Departamento Municipal de Esportes, pelo incentivo prestado ao esporte no Município.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2233/mocao_121_ademir__-_mocao_de_congratulacao_a_servidora_publica___proc._1122.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2233/mocao_121_ademir__-_mocao_de_congratulacao_a_servidora_publica___proc._1122.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, Moção de Congratulação à Servidora Pública Lusia Mendes Cândido, Técnica de Enfermagem, pelos mais de 50 anos de serviços prestados à saúde do Município, pela brilhante trajetória profissional e inestimável contribuição à saúde pública municipal.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2234/mocao_122_andre_da_autoescola_-_joao_augusto_charaba_-__proc._1128.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2234/mocao_122_andre_da_autoescola_-_joao_augusto_charaba_-__proc._1128.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOSÉ AUGUSTO CHARABA, ocorrido no dia 01/08/2025.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2279/mocao_123_diego_viveiros_-_jose_marcelino_bueno_-__proc._1146.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2279/mocao_123_diego_viveiros_-_jose_marcelino_bueno_-__proc._1146.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOSÉ MARCELINO BUENO, ocorrido no dia 07/08/2025.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2280/mocao_124_edinan_salgados_-_mocao_de_congratulacao_a_equi-pe_juventude_campea_da_copa_americo_de_futebol__serie_ouro_-__proc._1158.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2280/mocao_124_edinan_salgados_-_mocao_de_congratulacao_a_equi-pe_juventude_campea_da_copa_americo_de_futebol__serie_ouro_-__proc._1158.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO à Equipe Juventude, pela brilhante conquista do título de campeã da Copa Américo de Futebol – Série Ouro.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2281/mocao_125_edinan_salgados_-_mocao_de_congratulacao_a_equi-pe_vila_fundao_campea_da_copa_americo_de_futebol__serie_prata__serie_ouro_-__proc._1157.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2281/mocao_125_edinan_salgados_-_mocao_de_congratulacao_a_equi-pe_vila_fundao_campea_da_copa_americo_de_futebol__serie_prata__serie_ouro_-__proc._1157.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, a MOÇÃO DE CONGRATULAÇÃO à Equipe Vila Fundão, pela brilhante conquista do título de campeã da Copa Américo de Futebol – Série Prata.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2282/mocao_126_cidao_mineiro_-_lucio_aparecidos_domingos_fernandes_-__proc._1160.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2282/mocao_126_cidao_mineiro_-_lucio_aparecidos_domingos_fernandes_-__proc._1160.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor LÚCIO APARECIDOS DOMINGOS FERNANDES, ocorrido no dia 07/08/2025.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2283/mocao_127_diego_viveiros_-_iva_tessitore_-__proc._1178.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2283/mocao_127_diego_viveiros_-_iva_tessitore_-__proc._1178.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor IVÃ TESSITORE, ocorrido no dia 14/08/2025.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2325/mocao_128_edson_do_lanche__-_mocao_de_congratulacao_a_servidora_daniele_proc._1181.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2325/mocao_128_edson_do_lanche__-_mocao_de_congratulacao_a_servidora_daniele_proc._1181.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO À SERVIDORA PÚBLICA DO SETOR DE TRANSPORTE E EDUCAÇÃO DANIELE DOS SANTOS SILVA, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2284/mocao_129_diego_viveiros_-_aos_profissionais_da_saude_da_re-de_publica_municipal__-__proc._1171.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2284/mocao_129_diego_viveiros_-_aos_profissionais_da_saude_da_re-de_publica_municipal__-__proc._1171.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE APOIO aos profissionais de saúde da rede pública municipal de Américo Brasiliense, num gesto singelo de reconhecimento e valorização à importância do trabalho incansável de enfermeiros, enfermeiras, técnicos e técnicas em enfermagem e demais profissionais da saúde que, com dedicação e resiliência, enfrentam diariamente desafios e riscos para garantir o atendimento à saúde de todos.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2285/mocao_130_andre_da_autoescola_-_lineu_bombo_-__proc._1215.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2285/mocao_130_andre_da_autoescola_-_lineu_bombo_-__proc._1215.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor LINEU BOMBO, ocorrido no dia 20/08/2025.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>ROGELMA MASCARENHAS DE ALMEIDA, DIEGO VIVEIROS, EDINAN SALGADOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2326/mocao_131_rogelma_mascarenhas__-_pesar_lazaro_aparecido_de_freitas_proc._1226.pdf</t>
+    <t>ROGELMA MASCARENHAS, DIEGO VIVEIROS, EDINAN SALGADOS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2326/mocao_131_rogelma_mascarenhas__-_pesar_lazaro_aparecido_de_freitas_proc._1226.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor LÁZARO APARECIDO DE FREITAS, ocorrido no dia 23/08/2025.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>DIEGO VIVEIROS, ROGELMA MASCARENHAS DE ALMEIDA, SILAS DA SADIA</t>
-[...2 lines deleted...]
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2327/mocao_132_diego_viveiros__-_pesar_jaime_ginato_proc._1255.pdf</t>
+    <t>DIEGO VIVEIROS, ROGELMA MASCARENHAS, SILAS DA SADIA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2327/mocao_132_diego_viveiros__-_pesar_jaime_ginato_proc._1255.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JAIME GINATO, ocorrido no dia 29/08/2025.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2328/mocao_133_cidao_mineiro__-_pesar_maria_conceicao_fernandes_da_costa_proc._1253.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2328/mocao_133_cidao_mineiro__-_pesar_maria_conceicao_fernandes_da_costa_proc._1253.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MARIA CONCEIÇÃO FERNANDES DA COSTA, ocorrido no dia 28/08/2025.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2329/mocao_134_cidao_mineiro__-_pesar_jesse_cosmo_do_nascimento_proc._1254.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2329/mocao_134_cidao_mineiro__-_pesar_jesse_cosmo_do_nascimento_proc._1254.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JESSE COSMO DO NASCIMENTO, ocorrido no dia 28/08/2025.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2330/mocao_135_van_do_gas__-_pesar_maria_de_lima_batista_proc._1264.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2330/mocao_135_van_do_gas__-_pesar_maria_de_lima_batista_proc._1264.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MARIA DE LIMA BATISTA, ocorrido no dia 30/08/2025.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2381/mocao_136_andre_da_autoescola__-_jose_barbosa_proc._1272.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2381/mocao_136_andre_da_autoescola__-_jose_barbosa_proc._1272.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOSÉ BARBOSA ocorrido no dia 01/09/2025.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2382/mocao_137_cidao_mineiro__-_mocao_de_congratulacao_a_deputada_estadual_marcia_lia._proc.1246.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2382/mocao_137_cidao_mineiro__-_mocao_de_congratulacao_a_deputada_estadual_marcia_lia._proc.1246.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO Á DEPUTADA ESTADUAL, MÁRCIA LIA.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>BRUNO RIBEIRO, DIEGO VIVEIROS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2383/mocao_138_bruno_ribeiro_e_diego_viveiros__-_mocao_de_congratulacao_a_comunidade_escolar_virgilio_gomes._proc.1323.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2383/mocao_138_bruno_ribeiro_e_diego_viveiros__-_mocao_de_congratulacao_a_comunidade_escolar_virgilio_gomes._proc.1323.pdf</t>
   </si>
   <si>
     <t>Que seja consignada na ata dos trabalhos desta sessão MOÇÃO DE CONGRATULAÇÃO à comunidade escolar da Escola Municipal de Ensino Fundamental “Professor Virgílio Gomes”, pela iniciativa voluntária de promover a pintura do prédio escolar.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2384/mocao_139_diego_viveiros_e_maicon_rios_-_mocao_de_congratulacao_a_academia_mundo_da_danca._proc.1295.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2384/mocao_139_diego_viveiros_e_maicon_rios_-_mocao_de_congratulacao_a_academia_mundo_da_danca._proc.1295.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES à ACADEMIA MUNDO DA DANÇA pelo espetáculo cultural oferecido à comunidade ameriliense.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2385/mocao_140_silas_da_sadia__-_mocao_de_congratulacao_ao_sr_carlos_alberto_pereira._proc.1334.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2385/mocao_140_silas_da_sadia__-_mocao_de_congratulacao_ao_sr_carlos_alberto_pereira._proc.1334.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES ao Sr.  Carlos Alberto Pereira pelos trabalhos executados em Américo Brasiliense enquanto diretor de transporte e trânsito.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2386/mocao_141_maicon_rios__-_mocao_de_repudio_ao_episodio_no_vestiario_masculino_da_piscina_municipal._proc.1338.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2386/mocao_141_maicon_rios__-_mocao_de_repudio_ao_episodio_no_vestiario_masculino_da_piscina_municipal._proc.1338.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE REPÚDIO AO EPISÓDIO OCORRIDO NO VESTIÁRIO MASCULINO DA PISCINA MUNICIPAL.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2387/mocao_142_134_bruno_ribeiro__-_pesar_iraci_trenrim_proc._1276.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2387/mocao_142_134_bruno_ribeiro__-_pesar_iraci_trenrim_proc._1276.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora IRACI TRENTIM MORANDINI, ocorrido no dia 02/09/2025.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2388/mocao_143_diego_viveiros__-_pesar_olavio_silva_carneiro_proc._1275.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2388/mocao_143_diego_viveiros__-_pesar_olavio_silva_carneiro_proc._1275.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor OLAVIO SILVA CARNEIRO, ocorrido no dia 02/09/2025.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2425/mocao_144_bahia_do_corte_e_ademir_dos_santos_-_vice-prefeito_proc._1354.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2425/mocao_144_bahia_do_corte_e_ademir_dos_santos_-_vice-prefeito_proc._1354.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES ao Senhor Leandro Henrique Moralles, dd. Vice-prefeito Municipal, pelos serviços prestados, desejando que continue desempenhando sua função com o mesmo zelo, dedicação e espírito de servir que têm pautado sua trajetória até aqui.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2426/mocao_145_bahia_do_corte_e_ademir_dos_santos_-_comandos_airsoft_proc._1353.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2426/mocao_145_bahia_do_corte_e_ademir_dos_santos_-_comandos_airsoft_proc._1353.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES à Equipe de Airsoft Comando-Araraquara, pela realização do evento no Município.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2427/mocao_146_maicon_rios__-_conceicao_ap._c._telles_de_souza_proc._1355.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2427/mocao_146_maicon_rios__-_conceicao_ap._c._telles_de_souza_proc._1355.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora CONCEIÇÃO AP. C. TELLES DE SOUZA ocorrido no dia 19/09/2025.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2428/mocao_147_maicon_rios__-_congratulacao_ao_projeto_de_saude_bucal_proc._1332.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2428/mocao_147_maicon_rios__-_congratulacao_ao_projeto_de_saude_bucal_proc._1332.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AO PROJETO DE SAÚDE BUCAL, à Coordenadora do Projeto Saúde na Escola, Eliana Marsilli, pelo trabalho exemplar na organização e condução das atividades, à Diretoria de Saúde e Educação e à toda a equipe de saúde bucal, em especial a Doutora Katia Cardoso e a assistente Maria Syleide, que acompanhamos de perto, reconhecendo o empenho, a dedicação e a importância desse trabalho para a promoção da saúde e bem-estar das crianças e alunos atendidos.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2429/mocao_148_andre_da_autoescola__-_congratulacao_ao_americano_futebol_clube_proc._1349.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2429/mocao_148_andre_da_autoescola__-_congratulacao_ao_americano_futebol_clube_proc._1349.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AO AMERICANO FUTEBOL CLUBE que simboliza a paixão, tradição e resistência do Município.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2430/mocao_149_diego_viveiros__-pesar_marcelo_luis_tidei__proc._1362.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2430/mocao_149_diego_viveiros__-pesar_marcelo_luis_tidei__proc._1362.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor MARCELO LUIS TIDEI, ocorrido no dia 22/09/2025.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2431/mocao_150_diego_viveiros__-pesar_baltazar_jose_laurindo_proc._1367.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2431/mocao_150_diego_viveiros__-pesar_baltazar_jose_laurindo_proc._1367.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor BALTAZAR JOSÉ LAURINDO, ocorrido no dia 24/09/2025.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>ANDRÉ DA AUTOESCOLA, JHON BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2432/mocao_151_andre_da_autoescola_e_jhon_braga__-_congratulacoes_a_1_corrida_solidaria_belinelli_proc._1356.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2432/mocao_151_andre_da_autoescola_e_jhon_braga__-_congratulacoes_a_1_corrida_solidaria_belinelli_proc._1356.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES à Rede de Supermercados Belinelli, pela comemoração de seus 26 anos de história no município, expandindo suas atividades para outros municípios, gerando empregos, fortalecendo a economia local e promovendo o bem-estar da comunidade.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2433/mocao_152_diego_viveiros__-pesar_jose_rubens_dos_santos__proc._1379.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2433/mocao_152_diego_viveiros__-pesar_jose_rubens_dos_santos__proc._1379.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOSÉ RUBENS DOS SANTOS ocorrido no dia 26/09/2025.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2434/mocao_153_diego_viveiros__-pesar_airton_garcia_ferreira__proc._1380.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2434/mocao_153_diego_viveiros__-pesar_airton_garcia_ferreira__proc._1380.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor AIRTON GARCIA FERREIRA ocorrido no dia 28/09/2025.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2435/mocao_154_diego_viveiros__-pesar_eliza_redondo_ferreira_proc._1381.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2435/mocao_154_diego_viveiros__-pesar_eliza_redondo_ferreira_proc._1381.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora ELIZA REDONDO FERREIRA ocorrido no dia 28/09/2025.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2436/mocao_155_bruno_ribeiro_-_congratulacoes_ao_professor_cleber_rodrigo_proc._1382.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2436/mocao_155_bruno_ribeiro_-_congratulacoes_ao_professor_cleber_rodrigo_proc._1382.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AO PROFESSOR CLEBER RODRIGO CENTURION DO NASCIMENTO - DIA NACIONAL DOS SURDOS pela sua orientação e compromisso com a comunidade surda que inspiram a todos nós pois o seu trabalho é exemplo de humanidade, empatia e esperança em uma sociedade verdadeiramente inclusiva e que essa data seja lembrada não apenas como um marco, mas como um convite para todos nós seguirmos o caminho que você trilha: o da valorização, do respeito e da acessibilidade.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2437/mocao_156_ademir_dos_santos__-pesar_edmundo_candindo_de_miranda_proc._1398.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2437/mocao_156_ademir_dos_santos__-pesar_edmundo_candindo_de_miranda_proc._1398.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor EDMUNDO CANDINDO DE MIRANDA ocorrido no dia 20/09/2025.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2438/mocao_157_jhon_braga__-_mocao_de_congratulacoes__proc._1395.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2438/mocao_157_jhon_braga__-_mocao_de_congratulacoes__proc._1395.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AOS MORADORES, EMPRESAS, SERVIDORES PÚBLICOS, À ADMINISTRAÇÃO MUNICIPAL E AO PODER LEGISLATIVO, PELA REALIZAÇÃO DO MUTIRÃO COMUNITÁRIO DE REVITALIZAÇÃO DA PRAÇA DA ESCOLA ATEMARO RODRIGUES DE SOUZA, NO BAIRRO JARDIM SANTA TEREZINHA, OCORRIDO EM 17 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2470/mocao_158_andre_da_autoescola__-_congratulacao_a_igreja_chama_viva_proc._1391.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2470/mocao_158_andre_da_autoescola__-_congratulacao_a_igreja_chama_viva_proc._1391.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES à Igreja Comunidade chama viva, presidida pelo Pastor Willian Estivalle, e aos Pastores Igor e Dominique, bem como os integrantes Arielli, Bianca, Viviane, Mariana, Estefany, João e todos os envolvidos, pelo brilhante trabalho desenvolvido em favor da sociedade através do Torneio de Futsal solidário, com o objetivo de ajudar os mais necessitados.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2439/mocao_159_ademir_dos_santos__-_mocao_de_congratulacoes_agentes_de_endemias__proc._1399.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2439/mocao_159_ademir_dos_santos__-_mocao_de_congratulacoes_agentes_de_endemias__proc._1399.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AOS SERVIDORES AGENTES DE ENDÊMIAS, em especial aos servidores Andreia R. S. Leandro, Maria Cristina dos Santos, Adalgisa Ap. de Paula, Aparecida de Fátima Longo, Cristina da S. Guedes, Silvia P. M. Pereira, Maria Raquel S. Souza, Adriana Cristina Didone e João Lucas Ribeiro dos Santos, pelo brilhante e incansável trabalho desenvolvido não combate à epidemia da dengue e nas ações permanentes de vigilância em saúde.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2440/mocao_160__maicon_rios_e_jhon_braga_-_mocao_de_congratulacoes_a_equipe_de_natacao__proc._1384.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2440/mocao_160__maicon_rios_e_jhon_braga_-_mocao_de_congratulacoes_a_equipe_de_natacao__proc._1384.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO À EQUIPE DE NATAÇÃO pela destacada participação na Seletiva do Troféu “Kim Mollo” e Torneio Regional em Mococa.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2441/mocao_161_maicon_rios-_congratulacao_1_circuito_de_saude_da_mulher_proc._1403.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2441/mocao_161_maicon_rios-_congratulacao_1_circuito_de_saude_da_mulher_proc._1403.pdf</t>
   </si>
   <si>
     <t>Seja consignada na ata dos trabalhos de hoje MOÇÃO DE CONGRATULAÇÕES AO DEPARTAMENTO MUNICIPAL DE SAÚDE E A TODOS OS SEUS SETORES, UNIDADES E PROFISSIONAIS PELA EXCELÊNCIA NA PRESTAÇÃO DE SERVIÇOS E PELA EXEMPLAR ORGANIZAÇÃO DO 1º CIRCUITO DA SAÚDE DA MULHER, REALIZADO NO ÚLTIMO FIM DE SEMANA, DIAS 04 E 05 DE OUTUBRO DE 2025, reconhecendo e parabenizando todos os profissionais, colaboradores e parceiros envolvidos na execução do evento, estendendo o reconhecimento a toda a equipe do Departamento, pela competência, dedicação e espírito público demonstrados na condução das atividades.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2471/mocao_162_bruno_ribeiro__-_congratulacao_aos_servidores_das_ubss_proc._1410.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2471/mocao_162_bruno_ribeiro__-_congratulacao_aos_servidores_das_ubss_proc._1410.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES a todos os servidores que garantem o direito à saúde, a valorização da vida e a dignidade às mulheres e nascituros do Município.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2472/mocao_163_diego_viveiros__-_pesar_wilson_moreira_neves_proc._1424.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2472/mocao_163_diego_viveiros__-_pesar_wilson_moreira_neves_proc._1424.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor WILSON MOREIRA NEVES ocorrido no dia 08/10/2025.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2473/mocao_164_diego_viveiros__-_pesar_ismael_de_brito_jeronimo_proc._1431.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2473/mocao_164_diego_viveiros__-_pesar_ismael_de_brito_jeronimo_proc._1431.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor ISMAEL DE BRITO JERÔNIMO ocorrido no dia 10/10/2025.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2474/mocao_165_bruno_ribeiro__-_congratulacoes_professores_proc._1436.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2474/mocao_165_bruno_ribeiro__-_congratulacoes_professores_proc._1436.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES aos Professores de nosso Município, e a todos os Educadores, o nosso respeito, reconhecimento e profunda gratidão e que nunca falte motivação, valorização e apoio para continuarem cumprindo essa missão tão essencial.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>SILAS DA SADIA, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2475/mocao_166_silas_da_sadia__-_congratulacoes__igor_henrique_ribeiro_proc._1434.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2475/mocao_166_silas_da_sadia__-_congratulacoes__igor_henrique_ribeiro_proc._1434.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AO SERVIDOR IGOR HENRIQUE RIBEIRO, por sua trajetória e comprometimento com nosso Município.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2476/mocao_167_silas_da_sadia_-_congratulacoes_ao_deputado_federal_joao_cury_neto_proc._1442.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2476/mocao_167_silas_da_sadia_-_congratulacoes_ao_deputado_federal_joao_cury_neto_proc._1442.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AO DEPUTADO FEDERAL, JOÃO CURY NETO, pelo compromisso com as demandas da saúde municipal e sua atenção às necessidades de nosso Município através da destinação de emenda parlamentar no valor de R$250.000,00 (duzentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2477/mocao_168_silas_da_sadia_-_congratulacoes_ao_deputado_estadual_rafael_fernando_zimbaldi_proc._1443.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2477/mocao_168_silas_da_sadia_-_congratulacoes_ao_deputado_estadual_rafael_fernando_zimbaldi_proc._1443.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AO DEPUTADO ESTADUAL, RAFAEL FERNANDO ZIMBALDI, pelo compromisso com as demandas da saúde municipal e sua atenção às necessidades de nosso município através da destinação de emenda parlamentar no valor de R$100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2478/mocao_169_diego_viveiros_-_congratulacoes_a_usina_santa_cruz_proc._1293.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2478/mocao_169_diego_viveiros_-_congratulacoes_a_usina_santa_cruz_proc._1293.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO À USINA SANTA CRUZ/ GRUPO SÃO MARTINHO, num gesto de agradecimento pela iniciativa e responsabilidade socioambiental demonstrado por meio da doação de mudas de árvores, contribuindo significativamente para a preservação do meio ambiente e a melhoria da paisagem urbanística de nossa cidade.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>MAICON RIOS, CIDÃO MINEIRO, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2479/mocao_170_maicon_rios_e_silas_da_sadia_-_congratulacoes_a_servidora_ana_paula_rodrigues_proc._1457.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2479/mocao_170_maicon_rios_e_silas_da_sadia_-_congratulacoes_a_servidora_ana_paula_rodrigues_proc._1457.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES À SERVIDORA ANA PAULA RODRIGUES, em reconhecimento e gratidão pelos serviços prestados, estendendo os cumprimentos a toda a equipe envolvida na relevante contribuição ao fortalecimento das políticas públicas e pelo compromisso com o serviço público de qualidade.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2480/mocao_171_diego_viveiros__-_pesar_odilia_drape_trevisolli_proc._1459.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2480/mocao_171_diego_viveiros__-_pesar_odilia_drape_trevisolli_proc._1459.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora ODILIA DRAPE TREVISÓLI ocorrido no dia 17/10/2025.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>MAICON RIOS, ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, JHON BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2481/mocao_172_maicon_rios_-_congratulacao_a_escola_estadual_dinora_proc._1462.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2481/mocao_172_maicon_rios_-_congratulacao_a_escola_estadual_dinora_proc._1462.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES À ESCOLA ESTADUAL “PROFESSORA DINORÁ MARCONDES GOMES” pela realização da Mostra Interdisciplinar Dinorá (MID), um evento de valorização da educação, da criatividade e do protagonismo estudantil em nosso Município. REQUEIRO, ainda, que seja congratulada à direção da referida escola, que é composta pelo Diretor Wander Luís Lopes, o Vice-Diretor Eraldo Corrêa e a Coordenadora Erika Riva, bem como toda a equipe escolar, os professores e especialmente, os estudantes, que demonstraram dedicação e entusiasmo em cada apresentação.  REQUEIRO, outrossim, um reconhecimento especial ao Curso Técnico de Administração e Vendas, coordenado pelo Professor Enoque Henrique da Silva, que preparou uma apresentação histórica sobre o Brasil e sobre o Município de Américo Brasiliense.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2510/mocao_173_bruno_ribeiro__-_congratulacoes_aos_funcionarios_publicos__proc._1467.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2510/mocao_173_bruno_ribeiro__-_congratulacoes_aos_funcionarios_publicos__proc._1467.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AOS SERVIDORES PÚBLICOS, EM COMEMORAÇÃO AO DIA DO SERVIDOR PÚBLICO, estendendo a todos os servidores nossos sinceros agradecimentos e reconhecimento pelo trabalho prestado em prol da sociedade. Que esta homenagem sirva como demonstração de respeito e valorização a todos aqueles que, com esforço e dedicação, constroem diariamente um serviço público mais humano, eficiente e comprometido com o interesse coletivo.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2550/mocao_174_rogelma_mascarenhas-_mocao_de_congratulacoes_ao_fundo_social_proc._1482.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2550/mocao_174_rogelma_mascarenhas-_mocao_de_congratulacoes_ao_fundo_social_proc._1482.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À TODA EQUIPE DO FUNDO SOCIAL pelo belíssimo trabalho e dedicação durante a confecção dos enfeites de Natal de nosso Município.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2511/mocao_175_bruno_ribeiro_-_congratulacoes_aos_atletas_de_karate_proc._1476.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2511/mocao_175_bruno_ribeiro_-_congratulacoes_aos_atletas_de_karate_proc._1476.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AOS ATLETAS DE KARATÊ DO MUNICÍPIO, sendo eles: 6°Dan Dirceu Brás Pano; 6°Dan Jozuel Moraes Duque; 3°Dan Joelito Santos; 2°Dan Bruno Ribeiro; 2°Dan Álvaro Alves; 2° Dan Eduarda Costa; 1°Dan Wasla Ribeiro e 1° Dan Anderson Rios. Que continuem trilhando o caminho da disciplina, do respeito e da busca constante pela excelência e valores que dignificam o esporte e enobrecem nossa comunidade.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2512/mocao_176_andre_da_autoescola_-_congratulacoes_ao_deputado_federal_baleia_rossi_proc._1478.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2512/mocao_176_andre_da_autoescola_-_congratulacoes_ao_deputado_federal_baleia_rossi_proc._1478.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AO DEPUTADO FEDERAL, BALEIA ROSSI, pela atenção às demandas de Américo Brasiliense e por seu contínuo trabalho em prol do povo paulista.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2513/mocao_177_maicon_rios_-_congratulacoes_a_equipe_de_natacao_proc._1489.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2513/mocao_177_maicon_rios_-_congratulacoes_a_equipe_de_natacao_proc._1489.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje MOÇÃO DE CONGRATULAÇÕES AOS ATLETAS DE NATAÇÃO DE AMÉRICO BRASILIENSE PELA PARTICIPAÇÃO E DESEMPENHO NO 8º TORNEIO REGIONAL DE NATAÇÃO, realizado no dia 25 de outubro de 2025, na Arena da Fonte, em Araraquara, registrando o reconhecimento e o orgulho desta Casa de Leis e de toda a população ameriliense pelos atletas, seus familiares, o técnico e a equipe de apoio, que dignificam o nome de nosso município com empenho, talento e dedicação.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2616/mocao_178_diego_viveiros_-_congratulacoes_ao_escritor_antonio_jose_laurindo_proc._1465.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2616/mocao_178_diego_viveiros_-_congratulacoes_ao_escritor_antonio_jose_laurindo_proc._1465.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO ESCRITOR ANTÔNIO JOSÉ LAURINDO PELO LANÇAMENTO DE SUA OBRA “PASSAGEIRO DO TREM-BALA”.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2514/mocao_179_edinan_salgados_-_congratulacoes_a_todos_os_karatekas_proc._1488.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2514/mocao_179_edinan_salgados_-_congratulacoes_a_todos_os_karatekas_proc._1488.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AOS ATLETAS PARTICIPANTES DA 46° COPA AMÉRICO DE KARATÊ, desejando-lhes contínuo sucesso em sua caminhada.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2515/mocao_180_ademir_dos_santos_-_congratulacoes_a_patricia_lafuria_proc._1508.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2515/mocao_180_ademir_dos_santos_-_congratulacoes_a_patricia_lafuria_proc._1508.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES A PATRÍCIA LAFURIA, ASSESSORA DO DEPUTADO CAPITÃO TELHADO, pelo excelente trabalho e empenho.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2551/mocao_181_jhon_braga_-_implantacao_das_aulas_voluntarias_de_hapkido_proc._1527.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2551/mocao_181_jhon_braga_-_implantacao_das_aulas_voluntarias_de_hapkido_proc._1527.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AOS INSTRUTORES E COLABORADORES PELA IMPLANTAÇÃO DAS AULAS VOLUNTÁRIAS DE HAPKIDÔ NA QUADRA DA ESCOLA ATEMARO RODRIGUES DE SOUZA.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2552/mocao_182_andre_da_autoescola_-_jorge_ribeiro_dos_santos_-__proc._1533.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2552/mocao_182_andre_da_autoescola_-_jorge_ribeiro_dos_santos_-__proc._1533.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Senhor JORGE RIBEIRO DOS SANTOS, ocorrido no dia 04/11/2025.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>ANDRÉ DA AUTOESCOLA, CIDÃO MINEIRO, EDINAN SALGADOS, SILAS DA SADIA</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2553/mocao_184_andre_da_autoescola_-pesar_rogerio_de_almeida_-__proc._1551.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2553/mocao_184_andre_da_autoescola_-pesar_rogerio_de_almeida_-__proc._1551.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Senhor ROGÉRIO DE ALMEIDA, ocorrido no dia 10/11/2025.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, VAN DO GÁS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_185__cidao_mineiro_-_pesar_maria_de_lourdes_de_paula_-__proc._1548.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_185__cidao_mineiro_-_pesar_maria_de_lourdes_de_paula_-__proc._1548.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento da Senhora MARIA DE LOURDES DE PAULA, ocorrido no dia 08/11/2025.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>MAICON RIOS, CIDÃO MINEIRO, EDSON DO LANCHE</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2555/mocao_186_maicon_rios_-_congratulacoes_aos_14_festival_de_capoeira_proc._1550.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2555/mocao_186_maicon_rios_-_congratulacoes_aos_14_festival_de_capoeira_proc._1550.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES PELO 14° FESTIVAL DE CAPOEIRA, REALIZADO EM AMÉRICO BRASILIENSE.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2556/mocao_187_cidao_mineiro_-_congratulacoes_a_equipe_de_volei_mirim_proc._1549.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2556/mocao_187_cidao_mineiro_-_congratulacoes_a_equipe_de_volei_mirim_proc._1549.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À EQUIPE PELA VITÓRIA NO TORNEIO DA SÉRIE PRATA.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2557/mocao_188_maicon_rios_-_congratulacoes_a_companhia_tamareira_proc._1552.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2557/mocao_188_maicon_rios_-_congratulacoes_a_companhia_tamareira_proc._1552.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À TODA EQUIPE DA COMPANHIA TAMAREIRA pelo talento, dedicação e sensibilidade que deram vida a um espetáculo “NO MEU QUINTAL FAZ DE CONTA.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2558/mocao_189_maicon_rios_-_congratulacoes_ao_espaco_aya_proc._1553.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2558/mocao_189_maicon_rios_-_congratulacoes_ao_espaco_aya_proc._1553.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À INAUGURAÇÃO DO ESPAÇO AYA.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2559/mocao_190_silas_da_sadia-_mocao_de_repudio_proc._1556.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2559/mocao_190_silas_da_sadia-_mocao_de_repudio_proc._1556.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AOS VEREADORES DO MUNICÍPIO DE ARARAQUARA pela falta de empatia e solidariedade.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2560/mocao_191_bruno_ribeiro_-_pesar_jose_peres_rodrigues_-__proc._1578.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2560/mocao_191_bruno_ribeiro_-_pesar_jose_peres_rodrigues_-__proc._1578.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Senhor JOSÉ PÉRES RODRIGUES, ocorrido no dia 14/11/2025.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2561/mocao_192_rogelma_mascarenhas_-_pesar_vitor_emanuel_-__proc._1579.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2561/mocao_192_rogelma_mascarenhas_-_pesar_vitor_emanuel_-__proc._1579.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Senhor VITOR EMANUEL, ocorrido no dia 17/11/2025.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2579/mocao_193_diego_viveiros_-_pesar_lucimeire_de_oliveira_borges_-__proc._1589.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2579/mocao_193_diego_viveiros_-_pesar_lucimeire_de_oliveira_borges_-__proc._1589.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora LUCIMEIRE DE OLIVEIRA BORGES, ocorrido no dia 22/11/2025.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2580/mocao_194_bruno_ribeiro_-_congratulacoes_ao_atleta_fernando_oliveira_batista_proc._15861.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2580/mocao_194_bruno_ribeiro_-_congratulacoes_ao_atleta_fernando_oliveira_batista_proc._15861.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO ATLETA FERNANDO OLIVEIRA BATISTA.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2581/mocao_197_maicon_rios_-_congratulacoes_aos_atletas_copa_sao_paulo_de_natacao_proc._1599.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2581/mocao_197_maicon_rios_-_congratulacoes_aos_atletas_copa_sao_paulo_de_natacao_proc._1599.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES A TODOS OS ATLETAS, SEUS FAMILIARES, OS TÉCNICOS E TODA A EQUIPE DE APOIO.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2582/mocao_198_diego_viveiros_-_pesar__maria_jose_esteves_andrigueto-__proc._1535.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2582/mocao_198_diego_viveiros_-_pesar__maria_jose_esteves_andrigueto-__proc._1535.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MARIA JOSÉ ESTEVES ANDRIGUETO, ocorrido no dia 04/11/2025.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2583/mocao_199_diego_viveiros_-_pesar_francisco_alves_da_costa_-__proc._1621.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2583/mocao_199_diego_viveiros_-_pesar_francisco_alves_da_costa_-__proc._1621.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor FRANCISCO ALVES DA COSTA, ocorrido no dia 27/11/2025.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2584/mocao_200_diego_viveiros_-_pesar_mauricio_donizete_martins_-__proc._1622.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2584/mocao_200_diego_viveiros_-_pesar_mauricio_donizete_martins_-__proc._1622.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor MAURÍCIO DONIZETE MARTINS, ocorrido no dia 27/11/2025.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2585/mocao_201_diego_viveiros_-_pesar_gilberto_risolino_sebastiao_-__proc._xxx1.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2585/mocao_201_diego_viveiros_-_pesar_gilberto_risolino_sebastiao_-__proc._xxx1.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor GILBERTO RISOLINO SEBASTIÃO, ocorrido no dia 29/11/2025.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2617/mocao_202_cidao_mineiro_-_congratulacoes_ao_deputado_federal_carlos_zarattini_proc._1645.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2617/mocao_202_cidao_mineiro_-_congratulacoes_ao_deputado_federal_carlos_zarattini_proc._1645.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO DEPUTADO FEDERAL CARLOS ZARATTINI.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>EDSON DO LANCHE, DIEGO VIVEIROS</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2618/mocao_203_edson_-_mocao_de_congratulacao_a_companhia_de_teatro_expressarte._proc.1639.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2618/mocao_203_edson_-_mocao_de_congratulacao_a_companhia_de_teatro_expressarte._proc.1639.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À COMPANHIA DE TEATRO EXPRESSARTE.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2619/mocao_204_andre_da_autoescola__-_congratulacao_a_decoracao_natalina_proc._1649.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2619/mocao_204_andre_da_autoescola__-_congratulacao_a_decoracao_natalina_proc._1649.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À PREFEITA TEREZINHA VIVEIROS, AO VICE-PREFEITO LEANDRO MANCHA E À TODOS OS DEPARTAMENTOS RESPONSÁVEIS, BEM COMO ÀS ENTIDADES ENVOLVIDAS, PELO BRILHANTE TRABALHO REALIZADO NA ORNAMENTAÇÃO NATALINA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2620/mocao_205_andre_da_autoescola__-_congratulacao_ao_jornal_mete_o_pau_proc._1638.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2620/mocao_205_andre_da_autoescola__-_congratulacao_ao_jornal_mete_o_pau_proc._1638.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO SENHOR ADRIANO ALVES, RESPONSÁVEL PELA PÁGINA DO JORNAL METE O PAU, EM RECONHECIMENTO AO RELEVANTE SERVIÇO PRESTADO À COMUNICAÇÃO LOCAL E REGIONAL.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2621/mocao_206_silas_da_sadia__-_congratulacoes_ao_dr._ezequiel_e_tatiana_da_saude_proc._1654.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2621/mocao_206_silas_da_sadia__-_congratulacoes_ao_dr._ezequiel_e_tatiana_da_saude_proc._1654.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO DOUTOR EZEQUIEL RÍOS ARIZA E À SERVIDORA TATIANA SOARES DOS SANTOS ANDRIGUETO</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>VAN DO GÁS, BRUNO RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2622/mocao_207_van_do_gas__-_pesar_antonia_cristina_proc._xxx.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2622/mocao_207_van_do_gas__-_pesar_antonia_cristina_proc._xxx.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora ANTÔNIA CRISTINA DE OLIVEIRA BOAVENTURA, ocorrido no dia 04/12/2025.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2623/mocao_208_cidao_mineiro-_pesar_cristina_antunes_proc._xxx.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2623/mocao_208_cidao_mineiro-_pesar_cristina_antunes_proc._xxx.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora CRISTINA ANTUNES DA SILVA, ocorrido no dia 03/12/2025.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2400/emenda_01_aditiva_01_ao_pl_053-2025.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2400/emenda_01_aditiva_01_ao_pl_053-2025.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 Aditiva ao Projeto de Lei nº 053/2025</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>Emenda nº 01 Supressiva ao Projeto de Lei n° 060/2025</t>
   </si>
   <si>
+    <t>2712</t>
+  </si>
+  <si>
+    <t>EI</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2712/emendas_impositivas_ademir_dos_santos-1.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Desenvolvimento Econômico, para aquisição de equipamentos tecnológicos conforme programa de planejamento do departamento. ..R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2713</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2713/emendas_impositivas_ademir_dos_santos-2.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: - Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a digitalização de documentos históricos do Município, com o objetivo de compor e preservar o acervo da Biblioteca Pública Municipal................................R$ 3.500,00 (três mil e quinhentos reais).</t>
+  </si>
+  <si>
+    <t>2714</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2714/emendas_impositivas_ademir_dos_santos-3.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: - Repasse de verba destinada ao Departamento de Esportes, para aquisição de materiais_x000D_
+esportivos. .R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2715</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2715/emendas_impositivas_ademir_dos_santos-4.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: - Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do_x000D_
+Menor, para o Fundo Social de Solidariedade, destinada à reforma da_x000D_
+cozinha .R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2716</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2716/emendas_impositivas_ademir_dos_santos-5.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: - Repasse de verba destinada ao Departamento de Saúde Médica, para reforma da sala dos agentes de saúde da Unidade Básica de Saúde “Dr. Cássio Moraes Alves", localizada no bairro Jardim Vista Alegre. R$ 25.000,00 (vinte e cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2717</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2717/emendas_impositivas_ademir_dos_santos-6.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para aquisição de materiais de uso permanente, consistindo em 10 (dez) computadores - sendo 7 (sete) para os agentes de saúde, 2 (dois) para a enfermagem e 1 (um) para a recepção - e 1 (uma) impressora para a sala dos agentes de saúde, bem como materiais de uso não permanente, constituídos por 12 (doze) kits de colete do Ministério da Saúde, contendo colete, bolsa e chapéu, destinados à Unidade de Saúde da Família "Doutor Luiz Carlos Della Rovere", localizada no bairro Jardim São José .R$ 38.000,00 (trinta e oito mil reais).</t>
+  </si>
+  <si>
+    <t>2718</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2718/emendas_impositivas_ademir_dos_santos-7.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: - Repasse de verba destinada ao Departamento de Saúde Médica, para aquisição de 6 (seis) computadores para os agentes de saúde da Unidade Básica de Saúde "Dr. Cássio Moraes Alves", localizada no bairro Jardim Vista Alegre..................... R$ 20.038,46 (vinte mil е trinta e oito reais e quarenta e seis centavos.).</t>
+  </si>
+  <si>
+    <t>2719</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2719/emendas_impositivas_ademir_dos_santos-8.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para custeio do Setor de Serviço de Vigilância Epidemiológica.. .R$ 5.038,46 (cinco mil e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2720</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2720/emendas_impositivas_ademir_dos_santos-9.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para aquisição de uniformes para o Setor de Zoonoses, sendo o kit com 12 (doze) coletes tipo Ministério da Saúde (“Saúde com Agente”), chapéus e bolsa. .R$ 5.500,00 (cinco mil e quinhentos reais).</t>
+  </si>
+  <si>
+    <t>2721</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2721/emendas_impositivas_ademir_dos_santos-10.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Bucal, para custeio do Centro de Especialidades Odontológicas (CEO). .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2722</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2722/emendas_impositivas_ademir_dos_santos-11.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do Menor, via termo de fomento, para a "Liga de Assistência Imaculada Conceição", com a permanente. finalidade de aquisição de materiais de uso .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2723</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2723/emendas_impositivas_bruno_ribeiro-12.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para realização do evento denominado “Retiro de Carnaval", em conformidade com a Lei Municipal n° 2.248, de 16 de julho de 2019......................R$ 30.000,00 (trinta mil reais).</t>
+  </si>
+  <si>
+    <t>2724</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2724/emendas_impositivas_bruno_ribeiro-13.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Serviços Urbanos para aquisição de equipamentos para serviços elétricos.. .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2725</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2725/emendas_impositivas_bruno_ribeiro-14.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Transportes e Trânsito para aquisição de massa asfáltica para a realização de recapeamento asfáltico na rua Alfonso Nigro, localizada no bairro Jardim São José e na avenida Ibaté, localizada no bairro Jardim Vista Alegre.. ..R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2726</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2726/emendas_impositivas_bruno_ribeiro-15.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para aquisição de mobiliário para o Centro de Referência ao Autista. .....R$ 83.538,46 (oitenta e três mil, quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2727</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2727/emendas_impositivas_bruno_ribeiro-16.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para aquisição de poltronas e estofados para o Centro de Atenção PsicossocialCAPS .R$ 5.038,46 (cinco mil e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2728</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2728/emendas_impositivas_bruno_ribeiro-17.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do Menor, ao Fundo Social de Solidariedade para a realização de cursos_x000D_
+profissionalizantes. .R$ 8.538,46 (oito mil quinhentos e trinta e oito reais e quarenta e seis centavos.).</t>
+  </si>
+  <si>
+    <t>2729</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2729/emendas_impositivas_bruno_ribeiro-18.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Esportes, para aquisição de materiais esportivos para Karatê, incluindo 1 (uma) cadeira de rodas para prática esportiva e 1 (um) kit de kimono. .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2730</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2730/emendas_impositivas_bruno_ribeiro-19.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Educação, para aquisição de alarme e manutenção das estruturas das creches e escolas públicas municipais.. .R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2731</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2731/emendas_impositivas_diego_viveiros-20.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a realização de eventos culturais no Município........... .............R$25.000,00 (vinte e cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2732</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2732/emendas_impositivas_diego_viveiros-21.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para а digitalização de documentos históricos do Município, com o objetivo de compor e preservar 0 Municipal. acervo da Biblioteса Pública .R$ 4.000,00 (quatro mil reais).</t>
+  </si>
+  <si>
+    <t>2733</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2733/emendas_impositivas_diego_viveiros-22.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Serviços Urbanos, para obras de infraestrutura e serviços urbanos.. .R$ 19.538,46 (dezenove mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2734</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2734/emendas_impositivas_diego_viveiros-23.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para a subvenção da Associação de Pais e Amigos dos Excepcionais (APAE), para o atendimento de pessoas com Transtorno do Espectro Autista (TEA). ..R$ 33.500,00 (trinta e três mil e quinhentos reais).</t>
+  </si>
+  <si>
+    <t>2735</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2735/emendas_impositivas_diego_viveiros-24.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba para o Departamento de Saúde Médica, destinada a serviços de pessoa jurídica. .....R$ 50.038,46 (cinquenta mil e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2736</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2736/emendas_impositivas_diego_viveiros-25.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Água, Esgoto e Meio Ambiente, via termo de fomento, para subvenção da "Associação Ameriliense de Proteção aos Animais - AAPА" ..........R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2737</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2737/emendas_impositivas_diego_viveiros-26.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Esportes, para aquisição equipamentos. .R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2738</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2738/emendas_impositivas_diego_viveiros-27.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Desenvolvimento Econômico, para aquisição equipamentos. .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2739</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2739/emendas_impositivas_jhon_braga-28.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Esportes, para aquisição de materiais esportivos para Karatê, incluindo 20 (vinte) pares de luvas oficiais e materiais específicos. .R$ 7.000,00 (sete mil reais).</t>
+  </si>
+  <si>
+    <t>2740</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2740/emendas_impositivas_jhon_braga-29.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Serviços Urbanos, para obras de acessibilidade urbana, tais como, instalação de rampas, remoção de degraus, correção de calçadas. desníveis e adequações de .R$ 13.500,00 (treze mil e quinhentos reais).</t>
+  </si>
+  <si>
+    <t>2741</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2741/emendas_impositivas_jhon_braga-30.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Esportes, para aquisição de materiais acessíveis e equipamentos inclusivos, incluindo bolas sonoras, cones adaptados, tatames antitombo e materiais psicomotores .R$ 13.000,00 (treze mil reais).</t>
+  </si>
+  <si>
+    <t>2742</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2742/emendas_impositivas_jhon_braga-31.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Serviços Urbanos, para aquisição de lixeiras e placas de conscientização, incluindo, lixeiras reforçadas e placas educativas. Exemplos - "Proibido Jogar Lixo", "Mantenha a praça limpa", "descarte correto", a serem instaladas na praça “21 de Março”, na praça "Calixto Bergamin", na praça “Júlio César Alves de Oliveira", localizadas no bairro Jardim Planalto .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2743</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2743/emendas_impositivas_jhon_braga-32.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Transportes e Trânsito, para aquisição de massa asfáltica quente, com a finalidade de realizar “operação tapa-buraco" ou recapeamento asfáltico nas vias públicas do bairro Jardim Planalto. .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2744/emendas_impositivas_jhon_braga-33.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Transportes e Trânsito, para aquisição de massa asfáltica fria, com a finalidade de realizar “operação tapa-buraco" ou recapeamento Planalto. asfáltico nas vias públicas do bairro Jardim ..R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2745</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2745/emendas_impositivas_jhon_braga-34.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+Repasse de verba destinada ao Departamento de Saúde Médica, para a aquisição de 4 (quatro) balanças digitais acessíveis para as Unidades Básicas de Saúde (UBSs) do Município, com plataforma ampliada e rampa de acesso, destinadas à pesagem de pessoas com deficiência (PCDs), especialmente cadeirantes, pessoas com mobilidade reduzida, idosos, pacientes em reabilitação, gestantes, pessoas com obesidade e demais usuários necessitem de equipamento adaptado. que .R$ 28.000,00 (vinte e oito mil reais).</t>
+  </si>
+  <si>
+    <t>2746</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2746/emendas_impositivas_jhon_braga-35.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para melhorias de acessibilidade dentro das Unidades Básicas de Saúde (UBSs) do Município, incluindo rampas, correção de desníveis, remoção de barreiras e instalação de barras de apoio.. ..R$ 15.038,46 (quinze mil e trinta e oito reais e quarenta e seis centavos.).</t>
+  </si>
+  <si>
+    <t>2747</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2747/emendas_impositivas_jhon_braga-36.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da Associação de Pais e Amigos dos Excepcionais (APAE), com a finalidade de reformas estruturais, aquisição de equipamentos e materiais de apoio pedagógicо, sensorial e de interação para crianças especiais. ..R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2748</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/emendas_impositivas_jhon_braga-37.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para a aquisição de bombas dosadoras de cloro, mangueiras e itens de instalação para o sistema de cloração dos reservatórios de água ..........R$ 20.500,00 (vinte mil e quinhentos reais).</t>
+  </si>
+  <si>
+    <t>2749</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/emendas_impositivas_jhon_braga-38.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Transportes e Trânsito, para instalação de placas de sinalização e pinturas de faixa preferencial, travessias acessíveis e sinalização vertical. .......R$ 5.038,46 (cinco mil trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2750</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/emendas_impositivas_jhon_braga-39.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Serviços Urbanos, para aquisição de materiais e equipamentos, incluindo motosserra, motopoda, enxadas, pás, rastelos, arados, vassouras, limpeza. EPIS e ferramentas de..R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2751</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/emendas_impositivas_jhon_braga-40.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Transportes e Trânsito, para aquisição de ferramentas e equipamentos para equipes de tapa-buraco, incluindo pás, enxadas, carrinhos, compactadores manuais e EPIS. .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2752</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/emendas_impositivas_rogelma_mascarenhas_-_41.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para ações voltadas à saúde da mulher ..R$ 167.076,92 (cento e sessenta e sete mil, setenta e seis reais e noventa e dois centavos).</t>
+  </si>
+  <si>
+    <t>2753</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/emendas_impositivas_van_do_gas-42.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Água, Esgoto e Meio Ambiente, via termo de fomento, para subvenção da "Associação Ameriliense de Proteção aos Animais – AAPA" ..RS 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2754</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/emendas_impositivas_van_do_gas-43.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Desenvolvimento Econômico, para custeio. ..R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2755</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/emendas_impositivas_van_do_gas-44.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a digitalização de documentos históricos do Município, com o objetivo de compor e preservar 0 Municipal.. acervo da Biblioteca Pública .R$ 4.000,00 (quatro mil reais).</t>
+  </si>
+  <si>
+    <t>2756</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/emendas_impositivas_van_do_gas-45.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Esportes, para aquisição de materiais esportivos. .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2757</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/emendas_impositivas_van_do_gas-46.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para a reforma da Unidade Básica de Saúde “Dr. Cássio Moraes Alves", localizada no bairro Jardim Vista Alegre. R$ 83.538,46 (oitenta e três mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2758</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/emendas_impositivas_van_do_gas-47.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Transportes e Trânsito, para aquisição e instalação de um semáforo eletrônico para pedestres na travessia situada entre o ponto de ônibus localizado na Praça do Cruzeiro e a Alameda Aldo Lupo.. .R$ 43.538,46 (quarenta e três mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2759</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/emendas_impositivas_van_do_gas-48.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Transportes e Trânsito, para aquisição de materiais de pintura.. .R$ 6.000,00 (seis mil reais).</t>
+  </si>
+  <si>
+    <t>2760</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/emendas_impositivas_van_do_gas-49.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Serviços Urbanos, para custeio .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2761</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/emendas_impositivas_edson_do_lanche-50.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a digitalização de documentos históricos do Município, com o objetivo de compor e preservar o acervo da Biblioteca Pública Municipal. R$ 3.538,46 (três mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2763</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/emendas_impositivas_edson_do_lanche-51.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a aquisição de materiais específicos para a prática da modalidade Capoeira .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/emendas_impositivas_edson_do_lanche-52.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para apoio às atividades culturais da Companhia Express(arte). R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/emendas_impositivas_edson_do_lanche-53.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:  Repasse de verba destinada ao Departamento de Esportes, para pintura do vestiário do Centro Esportivo "Petronilo Balbino da Costa", localizado no bairro Jardim São Judas Tadeu e, para aquisição de uniformes. RS 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2771</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/emendas_impositivas_edson_do_lanche-54.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da Associação Ameriliense de Proteção aos Animais AAPA . RS 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/emendas_impositivas_edson_do_lanche-55.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da Associação Pró Vida "Francisco Toledo Piza". R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/emendas_impositivas_edson_do_lanche-56.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, para a Unidade Básica de Saúde (UBS) “Doutor Luiz Carlos Della Rovere" localizada no bairro Jardim São José, para a aquisição de materiais e equipamentos e/ou de serviços de terceiros - pessoa jurídica. R$ 18.500,00 (dezoito mil e quinhentos reais).</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/emendas_impositivas_edson_do_lanche-57.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, para Setor de Serviço de Vigilância Sanitária, com a finalidade de aquisição de materiais de uso permanente. R$ 10.038,46 (dez mil e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/emendas_impositivas_edson_do_lanche-58.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, para o Setor de Zoonoses, com a finalidade de aquisição de materiais de uso permanente. R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/emendas_impositivas_edson_do_lanche-59.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Transportes e Trânsito, para a instalação de 1 (um) ponto de ônibus. R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/emendas_impositivas_edson_do_lanche-60.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Serviços Urbanos, para a aquisição e instalação de postes de iluminação pública do tipo galvanizado, com iluminação em LED, na Alameda Mário Cavallari, localizada no bairro Jardim São José. R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/emendas_impositivas_bahia_do_corte-61.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a digitalização de documentos históricos do Município, com o objetivo de compor e preservar o acervo da Bibliotecа Pública Municipal. R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/emendas_impositivas_bahia_do_corte-62.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, para a reforma da Unidade Básica de Saúde (Jardim Luiz Ometo). R$ 33.500,00 (trinta e três mil e quinhentos).</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/emendas_impositivas_bahia_do_corte-63.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da Casa Terapêutica, para aquisição de equipamentos e material permanente .R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/emendas_impositivas_bahia_do_corte-64.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da Fundação Reviver, com a finalidade de aquisição de equipamentos e material permamente. R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/emendas_impositivas_bahia_do_corte-65.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da Associação de Pais e Amigos dos Excepcionais (APAE), com a finalidade de aquisição de equipamentos e material permamente. R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/emendas_impositivas_bahia_do_corte-66.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento,  para subvenção da "Associação Ameriliense de Proteção aos Animais - AAPА" .R$ 5.038,46 (cinco mil е trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/emendas_impositivas_bahia_do_corte-67.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Serviços Urbanos para equipamentos e material permanente. .R$ 15.038,46 (quinze mil e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/emendas_impositivas_bahia_do_corte-68.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Defesa Civil para aquisição de equipamentos e material permanente......................R$ 8.500,00 (oito mil e quinhentos reais).</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/emendas_impositivas_bahia_do_corte-69.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do Menor para o Fundo Social de Solidariedade, com a finalidade de aquisição de equipamentos e materiais permanentes. .R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/emendas_impositivas_bahia_do_corte-70.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Esportes, para aquisição de materiais esportivos. .R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/emendas_impositivas_bahia_do_corte-71.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer para serviço de terceiros pessoa física e jurídica. R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/emendas_impositivas_andre_da_autoescola-72.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Água, Esgoto e Meio Ambiente, via termo de fomento, para subvenção da "Associação Ameriliense de Proteção aos Animais – AAPА” .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/emendas_impositivas_andre_da_autoescola-73.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Desenvolvimento Econômico, com o objetivo de promover melhorias estruturais e organizacionais na "Feira do Empreendedor" do Município. .R$ 3.538,46 (três mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/emendas_impositivas_andre_da_autoescola-74.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer para а digitalização de documentos históricos do Município, com o objetivo de compor e preservar o acervo da Biblioteса Pública Municipal .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/emendas_impositivas_andre_da_autoescola-75.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a realização do evento cultural denominado "Dia do Nordestino, conforme Lei Municipal n° 2.647, de 5 de junho de 2025 .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/emendas_impositivas_andre_da_autoescola-76.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Educação, para aquisição de mobiliário para a Escola Municipal de Ensino Fundamental "Dona Lúcia Mariana Romania Berti" .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/emendas_impositivas_andre_da_autoescola-77.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Esporte, para reforma do vestiário, do telhado e instalação de quadra de “Beach tennis” no campo do bairro São Judas Tadeu.. ..R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/emendas_impositivas_andre_da_autoescola-78.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do Menor, para o Fundo Social de Solidariedade, com a finalidade de aquisição de materiais de uso permanente R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/emendas_impositivas_andre_da_autoescola-79.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, para aquisição de materiais e equipamentos (ar-condicionado) para o Centro de Atenção Psicossocial - CAPS. R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2809</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/emendas_impositivas_andre_da_autoescola-80.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da Associação de Pais e Amigos dos Excepcionais (APAE), com a finalidade de aquisição de materiais de uso permamente. R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/emendas_impositivas_andre_da_autoescola-81.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da Fundação Reviver, com a finalidade de aquisição de materiais de uso permamente. R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/emendas_impositivas_andre_da_autoescola-82.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, para a reforma da ala pediátrica da Unidade Hospitalar "Dr. José Nigro Neto" R$ 13.538,46 (treze mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2822</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/emendas_impositivas_andre_da_autoescola-83.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, para a aquisição de mobiliário e materiais de uso permanente para a Unidade Hospitalar "Dr. José Nigro Neto" .R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2824</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/emendas_impositivas_andre_da_autoescola-84.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da Associação Pró Vida "Francisco Toledo Piza", com a finalidade de aquisição de materiais de uso permanente. R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2827</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/emendas_impositivas_andre_da_autoescola-85.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Transportes e Trânsito para implementação de 3 (três) "1ombadas" e instalação de placas de sinalização no Município .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/emendas_impositivas_andre_da_autoescola-86.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Serviços Urbanos, para aquisição de equipamentos e melhorias na iluminação na praça do bairro São Judas Tadeu. .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2831</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/emendas_impositivas_edinan_salgados.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Planejamento e Obras para a reforma e pintura das "canchas" de bocha. .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2832</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/emendas_impositivas_edinan_salgados-88.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Esportes, para aquisição de 4 (quatro) climatizadores. .R$ 20.000,00 (vinte mil reais)</t>
+  </si>
+  <si>
+    <t>2833</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/emendas_impositivas_edinan_salgados-89.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Planejamento e Obras para a construção de um espaço destinado à preparação de lanches aos munícipes que utilizam campo do bairro "São Judas Tadeu". R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2835</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/emendas_impositivas_edinan_salgados-90.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a premiação (medalhas, troféus) e o café da manhã para a cavalgada realizada anualmente no domingo que antecede o aniversário do Município. .R$ 14.500,00 (quatorze mil e quinhentos reais).</t>
+  </si>
+  <si>
+    <t>2836</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/emendas_impositivas_edinan_salgados-91.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Esportes, para readequação do campo de areia do bairro "São Judas Tadeu", bem como a reinstalação de refletores .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2837</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/emendas_impositivas_edinan_salgados-92.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Esportes, para premiação (medalhas, troféus) do torneio de bocha, realizado anualmente no dia 15 de novembro. .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2838</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/emendas_impositivas_edinan_salgados-93.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Saúde Médica, para mutirão de consultas e exames ginecológico ..R$ 83.538,46 (oitenta e três mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2839</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/emendas_impositivas_edinan_salgados-94.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Esportes, para aquisição de boneсо simulador de treinos. .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2840</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/emendas_impositivas_edinan_salgados-95.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer para a digitalização de documentos históricos do Município, com o objetivo de compor e preservar acervo da Biblioteса Pública Municipal. .R$ 2.000,00 (dois mil reais).</t>
+  </si>
+  <si>
+    <t>2841</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/emendas_impositivas_edinan_salgados-96.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação: Repasse de verba destinada ao Departamento de Água, Esgoto e Meio Ambiente, via termo de fomento, para subvenção da “Associação Ameriliense de Proteção aos Animais – AAPА" .R$ 2.038,46 (dois mil e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2834</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/emendas_impositivas_cidao_mineiro-97.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Água, Esgoto e Meio Ambiente, via termo de fomento, para subvenção da “Associação Ameriliense de Proteção aos Animais – AAPА”. .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2830</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/emendas_impositivas_cidao_mineiro-98.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Desenvolvimento Econômico, com o objetivo de promover melhorias estruturais e organizacionais na "Feira do Empreendedor" do Município. ..R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2829</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/emendas_impositivas_cidao_mineiro-99.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a digitalização de documentos históricos do Município, com o objetivo de compor e preservar Ο acervo da Biblioteca Pública Municipal. .R$ 4.000,00 (quatro mil reais).</t>
+  </si>
+  <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/emendas_impositivas_cidao_mineiro-100.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para de para 0 aquisição figurinos "Projeto de Dança". .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2825</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/emendas_impositivas_cidao_mineiro-101.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Esportes para aquisição de materiais esportivos. .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2823</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/emendas_impositivas_cidao_mineiro-102.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do Menor, via termo de fomento, para subvenção da Associação de Pais e Amigos dos Excepcionais (APAE), com a finalidade de aquisição de equipamentos de escritório. .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2821</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/emendas_impositivas_cidao_mineiro-103.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do Menor, via termo de fomento, para subvenção da Associação Pró Vida "Francisco Toledo Piza", com a finalidade de aquisição de materiais de uso permanente. .R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/emendas_impositivas_cidao_mineiro-104.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do Menor, para o Fundo Social de Solidariedade, com a finalidade de aquisição de materiais a serem utilizados nos cursos oferecidos pelo Fundo..........R$ 4.538,46 (quatro mil, quinhentos e trinta e oito reais e quarenta e seis centavos reais).</t>
+  </si>
+  <si>
+    <t>2817</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/emendas_impositivas_cidao_mineiro-105.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para a reforma da Unidade Básica de Saúde "Doutor Luiz Carlos Della Rovere" (Jardim São José)..........R$ 83.538,46 (oitenta e três mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2816</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/emendas_impositivas_cidao_mineiro-106.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Transportes e Trânsito para implementação de "lombofaixas" e "lombadas" no Município ..............R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2815</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/emendas_impositivas_cidao_mineiro-107.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do Menor, via termo de fomento, para o "Grupo Doçura de Américo Brasiliense", com a finalidade de construção de sala para oferta de cursos ..R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2814</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/emendas_impositivas_cidao_mineiro-108.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do Menor, via termo de fomento, para a "Liga de Assistência Imaculada Conceição", com a finalidade de instalação de aparelhos de climatização.....R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2813</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/emendas_impositivas_cidao_mineiro-109.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Serviços Urbanos, para aquisição de equipamentos. ..R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2812</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2812/emendas_impositivas_silas_da_sadia-110.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Água, Esgoto e Meio Ambiente, via termo de fomento, para subvenção da “Associação Ameriliense de Proteção aos Animais – AAPA"” .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2811</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/emendas_impositivas_silas_da_sadia-111.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a digitalização de documentos históricos do Município, com o objetivo de compor e preservar o acervo da Biblioteса Pública Municipal....R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2810</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/emendas_impositivas_silas_da_sadia-112.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a realização de eventos culturais que integram o Calendário Oficial de Eventos do Município, conforme previsto na legislação vigente. .R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2808</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/emendas_impositivas_silas_da_sadia-113.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Educação, para aquisição de alarmes para as creches do Município.. .R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/emendas_impositivas_silas_da_sadia-114.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Esportes, para aquisição de placa de denominação “CARLOS ALBERTO MORALEZ”, a ser instalada na quadra de esportes do recinto de eventos "Basílio Quadrado" (Lei Municipal N° 2.483, de 14 de abril de 2023). .R$ 8.538,46 (oito mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/emendas_impositivas_silas_da_sadia-115.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do Menor, para o Fundo Social de Solidariedade, com a finalidade de aquisição de materiais de uso permanente. .......R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/emendas_impositivas_silas_da_sadia-116.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da Associação de Pais e Amigos dos Excepcionais (APAE), com finalidade escritório de aquisição de equipamentos.................R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/emendas_impositivas_silas_da_sadia-117.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, para a Unidade Hospitalar "Dr. José Nigro Neto", para aquisição de equipamentos de escritório para os consultórios médicos do Setor de Urgência...........R$ 28.538,46 (vinte e oito mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/emendas_impositivas_silas_da_sadia-118.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Saúde Médica, destinada à reforma da Unidade Básica de Saúde "Dr. Cássio Moraes Alves", localizada no bairro Jardim Vista Alegre.. .R$ 30.000,00 (trinta mil reais).</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/emendas_impositivas_silas_da_sadia-119.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Promoção Social e Bem Estar do_x000D_
+Menor, via termo de fomento, para o “Grupo Doçura de Américo Brasiliense”, com a_x000D_
+finalidade de construção de sala para oferta de cursos.................R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/emendas_impositivas_silas_da_sadia-120.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+- Repasse de verba destinada ao Departamento de Serviços Urbanos, para aquisição de equipamentos "Motopoda" do tipo "Motosserra" e ..R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/emendas_impositivas_maicon_rios_-121.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+— Repasse de verba destinada ao Departamento de Saúde Médica, via termo de fomento, para subvenção da "Associação Ameriliense de Proteção aos Animais — AAPA" R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/emendas_impositivas_maicon_rios_-122.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+— Repasse de verba destinada ao Departamento de Saúde Médica, para o Centro de Atenção Psicossocial — CAPS, com a finalidade de aquisição de materiais de consumo (oficinas) R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/emendas_impositivas_maicon_rios_-123.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+— Repasse de verba destinada ao Departamento de Saúde Médica, para aquisição de equipamentos R$ 13.538,46 (treze mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/emendas_impositivas_maicon_rios_-124.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+— Repasse de verba destinada ao Departamento de Saúde Médica, para custeio do "Programa Municipal de Entrega Domiciliar de Medicamentos", instituído pela Lei Municipal no 2.688, de 17 de novembro de 2025 R$ 20.000,00 (vinte mil reais).</t>
+  </si>
+  <si>
+    <t>2770</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/emendas_impositivas_maicon_rios_-125.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+— Repasse de verba destinada ao Departamento de Saúde Médica, para reforma da sala dos agentes de saúde da Unidade Básica de Saúde "Dr. Cássio Moraes Alves", localizada no bairro Jardim Vista Alegre R$ 25.000,00 (vinte e cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/emendas_impositivas_maicon_rios_-126.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+— Repasse de verba destinada ao Departamento de Educação, para custeio da educação R$ 43.538,46 (quarenta e três mil quinhentos e trinta e oito reais e quarenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>2767</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/emendas_impositivas_maicon_rios_-127.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+— Repasse de verba destinada ao Departamento de Serviços Urbanos, para aquisição de equipamentos R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/emendas_impositivas_maicon_rios_-128.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+— Repasse de verba destinada ao Departamento de Desenvolvimento Econômico, para investimento na "Feira Livre" do Município R$ 15.000,00 (quinze mil reais).</t>
+  </si>
+  <si>
+    <t>2764</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/emendas_impositivas_maicon_rios_-129.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+— Repasse de verba destinada ao Departamento de Cultura, Turismo e Lazer, para a digitalização de documentos históricos do Município, com o objetivo de compor e preservar o acervo da Biblioteca Pública Municipal R$ 5.000,00 (cinco mil reais).</t>
+  </si>
+  <si>
+    <t>2762</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/emendas_impositivas_maicon_rios_-130.pdf</t>
+  </si>
+  <si>
+    <t>Fica criada a seguinte ação:_x000D_
+— Repasse de verba destinada ao Departamento de Esportes, para aquisição de equipamentos esportivos R$ 10.000,00 (dez mil reais).</t>
+  </si>
+  <si>
     <t>2396</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>Parecer do Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2396/parecer_votacao.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2396/parecer_votacao.pdf</t>
   </si>
   <si>
     <t>Parecer prévio desfavorável, reformado em sede de Pedido de Reexame – art. 31, § 2º, CF – art. 150, CE/SP – Análise jurídica da tramitação legislativa para julgamento das contas anuais.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2397/parecer_votacao.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2397/parecer_votacao.pdf</t>
   </si>
   <si>
     <t>Parecer prévio favorável com ressalvas – art. 31, § 2º, CF – art. 150, CE/SP – Análise jurídica da tramitação legislativa para julgamento das contas anuais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10602,67 +11863,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/pl_001-2025_merged.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/pl_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/pl_003_anexos_merged_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/pl_004_merged.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/pl_005_anexos_merged.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/pl_006_anexos_merged.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/pl_007_anexos_merged.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/pl_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/pl_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/pl_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/pl_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/pl_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/pl_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/pl_015_anexos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/pl_016__anexo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/of_124_2025_assinado_pl__1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/pl_018_of_126_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/pl_019_of_123_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/pl_020-2025_merged_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/pl_021_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/pl_022_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/pl23_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/pl_024_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/pl_025_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/pl_026_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1953/pl27_merged.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1984/pl_028_e_mensagem_justificativa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1985/pl_029_e_justificativa_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1986/pl_030_of_097_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1987/pl_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1988/pl_032_of_193_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1989/of_194_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2073/pl_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2074/of_227_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2075/of_227_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2076/pl_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2118/pl_038_of_225_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2119/pl_039_of_240_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2120/pl_040_of_241_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2121/pl_041_of_246_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2122/pl_042_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2123/pl_043_of_245_2025_assinado_e_anexos_pl_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2124/pl_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2125/pl_045_of_261_2025_assinado_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2174/pl_046-2025_justificativa_e_biografia_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2175/pl_047_of_273_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2211/pl_048_of_277_2025_assinado_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2212/pl_049_of_282_2025_assinado_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2213/pl_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2261/of_310_2025_assinado_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2262/pl_052_merged.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2301/pl_053_merged.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2302/pl_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2303/pl_055_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2304/pl_056_merged.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2337/pl_057_e_anexo_ilovepdf_merged_26.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2338/pl_058_of_341_2025_assinado__1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2395/pl_059_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2340/pl_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2341/pl_061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2342/processo_1214-_2025_pl_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2390/pl_063_of_369_2025_assinado_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2391/pl_064_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2392/pl_065_of_375_2025_assinado_pl__1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2393/pl_066_of_376_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2394/pl_067_of_371_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2442/pl_068_of_392_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2443/pl_069_of_398_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2444/of_400_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_072-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2484/pl_074-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2485/pl_075-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2487/pl_076-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2486/pl_079-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_080-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2489/pl_081-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2492/pl_082.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_083_01_of_425_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2526/pl_084_of_406_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2600/pl_085.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2601/pl_086.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2596/pl_087.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2628/pl_088.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2629/pl_089_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2632/pl_090.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2633/pl_091.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/plc_001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/plc_002-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/plc_003.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/plc_004_of_108_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/plc_005_correto_of_125_2025_texto_do_projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1860/plc_006_subs.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2031/of_212_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2214/plc_008-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2339/plc_009.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2445/plc_010_of_380_2025_assinado_plc_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2630/plc_011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2631/plc_012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/pr_001-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/pr_002.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2032/projeto_de_resolucao_no__003.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_resolucao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2215/pr_005-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2389/pr_006_-_codigo_de_etica_e_decoro_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2491/pr_007-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2300/pdl_001-2025_merged.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1983/decreto_legislativo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2647/projeto_de_decreto_004_-rogelma_e_bahia-_cidadao_ameriliense_joscimar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2398/projeto_de_decreto_005_processo_695-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2399/projeto_de_decreto_006_processo_867-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2493/pdl_008.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2490/pdl_009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2648/pdl_010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2637/pdl_011.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2638/pdl_012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2639/pdl_013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2640/pdl_014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2641/pdl_015.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2642/pdl_016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2033/projeto_de_emenda_organizacional_no_001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/requerimento_de_urgencia_especial_001_plc_001-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/requerimento_de_urgencia_especial_002_plc_002-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_de_urgencia_especial_003_plc_003-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_de_urgencia_especial_004_pl_009-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2343/requerimento_de_urgencia_especial_005_pl_057-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2344/requerimento_de_urgencia_especial_006_pl_058-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_de_urgencia_especial_007_pl_082-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_de_urgencia_especial_008_pdl_008-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2528/requerimento_de_urgencia_especial_009_pl_084-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2599/requerimento_de_urgencia_especial_010_pl_085-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2598/requerimento_de_urgencia_especial_011_pl_086-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2401/redacao_final_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2482/redacao_final_002_-_pl_060.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/requerimento_001_-_proc_080.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_002_-_proc_038.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/requerimento_003_-_proc_096.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/requerimento_003_-_proc_096.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/requerimento_005_-_proc_027.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_006__diego__-_veiculo_sentra_proc._133.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/requerimento_007_-_proc_088.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_008_-_proc_089.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/requerimento_010_-_proc_011.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/requerimento_011_-_proc_013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/requerimento_012_-_proc_130.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/requerimento_013_-_proc_268.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/requerimento_014_-_proc_258.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/requerimento_016_-_proc_253.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/requerimento_017_-_proc_277.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_018_-_proc_263.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_019_-_proc_265.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/requerimento_020_-_proc_264.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/requerimento_021_-_proc_254.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/requerimento_022_-_proc_255.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_023_-_proc_155.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/requerimento_024_-_proc_182.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/requerimento_025_-_proc_140.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/requerimento_026_-_proc_183.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/requerimento_027_-_proc_240.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/requerimento_028__rogelma_-_emenda_para_cobertura_da_arquibancada_do_estadio_municipal._proc._044.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_029__rogelma_-_servicos_de_pulverizacao__proc._244.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_030__rogelma_-_furp__proc._247.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_032__andre_da_autoescola_-_levantamento_para_equipamentos_do_sad___proc._337.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_033__andre_da_autoescola_-_construcao_do_calcamento_e_das_calcados_de_acesso_ao_dinora___proc._336.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_035__jhon_braga_-_requerimento_recursos_destinados_pelos_deputados_marcio_nakashima_e_thainara_faria_proc._357.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_036__edinan_salgados_-_hospital_jose_nigro_proc._353.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_037__edinan_salgados_-_dengario_proc._352.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_038__jhon_braga_-_tapa_buracos_ou_racapeamento_proc._359._359.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_039__andre_da_autoescola_-_castramovel___proc._368.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_040__rogelma_mascarenhas_de_almeida_-_recursos_perdidos___proc._390.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_041__andre_da_autoescola_-_dados_da_atuacao_do_centro_de_triagem_animal___proc._377.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_042_andre_da_autoescola__-_descartes_irregulares_de_lixo_e_residuos__proc._403.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_043__jhon_braga_-_situacao_do_dengario___proc._402.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_044__rogelma_mascarenhas_de_almeida_-_solicitando_da_cpfl___proc._416.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/requerimento_045_maicon_rios_-_alteracao_do_objeto_da_emenda_impositiva__-_oficio_098-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_046__jhon_braga_-_plano_de_mobilidade_urbana___proc._484.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_047__silas_da_sadia_-_disponibilizar_servidor_para_a_farmacia__proc._438.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_048_bruno_-__saude_publica__proc._462.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_049_bruno_-__virgilio__proc._461.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_050__rogelma_mascarenhas_de_almeida_-_equipamentos_de_academia_perdidos___proc._470.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_051__rogelma_mascarenhas_-_solicitando_da_cpfl___proc._495.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_052_edinan_salgados_-_autismo____proc._529.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_053_andre_da_autoescola_-_barracos_em_lugares_publicos__proc._507.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_054__cidao_mineiro_-_nao_realizar_a_colocacao_de_traves__proc._524.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_055_andre_da_autoescola_-_reabrir_o_banheiro_publico____proc._525.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_056_andre_da_autoescola_-_perguntas_sobre_o_cemiterio____proc._526.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1902/requerimento_057__edson_do_lanche_-_funcionarios_no_urbanismo__proc._528.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/requerimento_058__jhon_braga_-_ligacao_entre_escola_e_quadra____proc._527.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_059__cidao_mineiro_-_onde_foram_instaladas_as_academias_ao_ar_livre_e_playgrounds_proc._563.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_060__cidao_mineiro_-_recursos_da_cip_proc._562.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_061_bruno_ribeiro_-_atendimento_especializado_proc._565.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_062_bruno_ribeiro_-_coleta_de_lixo_no_municipio_proc._568.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_063_bruno_ribeiro_-_departamento_da_cultura_proc._576.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_064_bahia_-_de_reforma_das_quadras_esportivas__proc._578.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_065_edinan_salgados_-_iluminacao_o_cemiterio_proc._555.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_066__andre_da_autoescola_-_praca_de_alimentacao_proc._589.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1925/requerimento_067__andre_da_autoescola_-_centro_esportivo_aparecido_campos_proc._590.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_068__andre_da_autoescola_-_licitacao_proc._565.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_069__rogelma_-_projetos_de_recapeamento_proc._626.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1977/requerimento_070__rogelma__-_kits_cabeleireiro_proc._625.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_071__rogelma__-_ambulancia_proc._624.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_072__andre_da_autoescola__-_informacoes_imoveis_pertencentes_a_administracao_municipal_proc._634.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2015/requerimento_073__jhon_braga_-_instituto_de_pesquisas_tecnologicas_ipt__proc._721.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_074_jhon_braga_-_inseguranca__proc._643.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_075_jhon_braga_-_cargos___proc._642.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_076_jhon_braga_-_pedido_de_resposta_proc._641.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2016/requerimento_077__rogelma_-_enviar_custei_para_saude_proc._683.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_078__rogelma_-_enviar_recurso_para_implementacao_de_pracas_ao_ar_livre_proc._684.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2018/requerimento_079__rogelma_-_lampadas_queimadas_proc._677.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_080__bruno_ribeiro_-_divisao_de_atendimento_clinico_proc._689.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2020/requerimento_081__bahia_do_corte_-_corte_de_agua_proc._671.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2021/requerimento_082__bruno_ribeiro_-_aumento_da_violencia_as_mulheres_proc._672.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_083__andre_da_autoescola_-_cronograma_de_poda_de_arvores_proc._705.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_084__jhon_braga_-_melhorias_na_sinalizacao__proc._720.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_085__jhon_braga_-_arborizacao_urbana__proc._723.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_086__andre_da_autoescola_-_revitalizacao_da_praca_localizada_no_bairro_sinha_prados_proc._754.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_087__rogelma_-_camera_de_monitoramento__proc._758.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_088__andre_da_autoescola_-_poda_das_arvores_na_rua_emilia_galli_proc._766.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_090__bruno_ribeiro_-_iluminacao_publica_proc._785.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_091_jhon_braga_-_reservatorios_de_agua_proc._789.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_092_jhon_braga_-_protecao_dos_agua_potavel_proc._793.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_093_jhon_braga_-_abrigo_pro-vida_francisco_toledo_piza._proc._794.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_094_andre_da_autoescola_-_sinalizacoes_semaforicas__proc._797.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_095__edson_do_lanche_-_lombada_proc._791.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_096__bruno_ribeiro_-_departamento_de_odonto_proc._801.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_097__bahia_do_corte_-_clinicas_sem_cilindro_de_oxigenio_proc._836.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_098__bahia_do_corte_-_aumento_nas_enfermeiras_da_unidade_do_luiz_ometto_proc._837.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2102/mocao_099_diego_viveiros_-_angelina_da_silva_pereira_-__proc._971.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2103/requerimento_100_rogelma_mascarenhas_-_quais_medidas_a_administracao_esta_tomando_sobre_as_luzes__proc._854.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2104/requerimento_101_bruno_ribeiro_-_saude_e_a_mobilidade__proc._860.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2105/requerimento_102_andre_da_autoescola_-_manutencao_na_praca_do_bairro_sao_judas_tadeu___proc._857.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2106/retirada_de_protocolo_-_andre_da_autoescola_-_proc__858.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2107/requerimento_104_jhon_braga_-_execucao_de_cortes_no_fornecimento_de_agua___proc._879.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2190/requerimento_105_edson_do_lanche_-_loteamento_ouro_verde__proc._914.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2127/requerimento_107_andre_da_autoescola_-_secretarias_municipais___proc._972.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2130/requerimento_109_bruno_ribeiro_-_crescimento_economico__proc._954.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2131/requerimento_110_bruno_ribeiro_-_biblioteca_escolar__proc._964.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2132/requerimento_111_bruno_ribeiro_-_pratica_de_xadrez_nas_escolas__proc._963.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_112_silas_da_sadia_e_andre_-_comissao_de_transito___proc._1013.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2192/requerimento_113_bruno_ribeiro_-_planejamento_de_limpeza_da_praca_paulo_franciscatto__proc._1020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2193/requerimento_114_rogelma_mascarenhas_-_poste_de_iluminacao___proc._1010.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2194/requerimento_115_bruno_ribeiro_-_alteracao_de_horarios_das_consultas_proc._1004.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2195/requerimento_116_silas_da_sadia_e_andre_-_bens_inserviveis___proc._1012.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2196/requerimento_117_andre_da_autoescola_-_sinalizacao_de_transito___proc._1024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2197/requerimento_118_andre_da_autoescola_-_obra_da_estacao_proc._1028.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2217/requerimento_120_maicon_rios_-_relacao_atualizada_dos_conselhos_municipais__proc._1055.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2218/requerimento_121_andre__-_entrega_de_marmitas_durante_as_ferias___proc._1046.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2219/requerimento_122_rogelma__-_alameda_mario_cavalari___proc._1066.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_124_andre_da_autoescola_-_area_de_preservacao_permanente_app__proc._1120.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2221/requerimento_125_jhon__-_solicita_relacao_completa_dos_departamentos___proc._1057.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2222/requerimento_126_cidao_mineiro_-_para_que_a_empresa_cruz_se_atente_ao_horario__proc._1098.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2223/requerimento_127_bahia_do_corte_-_funcionamento_do_conselho_tutelar__proc._1107.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2224/requerimento_128_jhon__-_cadastro_de_pessoas_com_deficiencia___proc._1123.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2225/requerimento_129_jhon_braga_-_concen__proc._1121.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2286/requerimento_130_-__andre__-_cronograma_fisico-financeiro____proc._1188.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2287/requerimento_131_-__andre__-_cobranca_pelos_espacos_publicos_esportivos_proc._1196.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2288/requerimento_132_-__rogelma_-_aparelho_geofone_____proc._1133.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2290/requerimento_133_bruno_ribeiro_-_reforma_da_unidade_hospitalar_proc._1148.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2291/requerimento_134_bruno_ribeiro_-_casa_da_juventude_proc._1145.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2292/requerimento_135_-_silas_da_sadia_-_iluminacao_de_led_proc._1154.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2293/requerimento_136_-_maicon_rios_-_vestiario_da_piscina_____proc._1151.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2294/requerimento_137_-_andre_autoescola_-_ponte__proc._1194.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2296/requerimento_139_-_jhon_braga_-_homem-hora__proc._1193.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2297/requerimento_140-_jhon_braga_-_contrato_com_a_link_beneficios__proc._1197.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2298/requerimento_141__edinan_-fiscalizacao_saude_proc_1192.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2299/requerimento_142__rogelma_-_envio_de_recursos_proc._1184.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2331/requerimento_144_-__bruno_ribeiro__-_instalacao_de_cameras_nas_escolas__proc._1221.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2332/requerimento_145_-__bruno_ribeiro__-_limpeza_dos_fios_e_cabos__proc._1234.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2333/requerimento_146_-__andre__-_multa_por_perda_da_carteirinha__proc._1220.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2334/requerimento_147_-__rogelma___-_folha_de_pagamento__proc._1236.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2335/requerimento_148_-__rogelma___-_daema__proc._1238.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2336/requerimento_149_-__rogelma___-_empresa_rumo_logistica_proc.1237.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2370/requerimento_150_-_silas_da_sadia_-_listagem_dos_veiculos_ativos_para_manutencao__proc._1278.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2371/requerimento_151_-__bruno_ribeiro__-_planejamento_sobre_acessibilidade__proc._1299.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2372/requerimento_152_-_andre_da_autoescola__-_bancos_de_concreto__proc._1294.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2374/requerimento_154_-__jhon_braga__-_calendario_de_vacinas__proc._1291.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2375/requerimento_155_-__rogelma_mascarenhas__-_seguranca_do_hospital__proc._1304.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2376/requerimento_156_-__bruno_ribeiro__-_manutencao_e_organizacao_dos_fios__proc._1318.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2377/requerimento_157_-__rogelma_mascarenhas__-arrecadacao_de_tributos_proc._1313.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2378/requerimento_158_-__rogelma_mascarenhas__-coronel_helena_dos_santoas_reis_proc._1314.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2379/requerimento_159_-__bahia_do_corte__-_indicacao_sobre_academia_ao_ar_livre__proc._1306.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2380/requerimento_160_-__deigo_viveiros_-_informar_estagio_atual_da_ponte__proc._1175.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2410/requerimento_161_-__andre__-_portal_da_transparencia_proc._1357.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2415/requerimento_162_-__bruno_ribeiro__-_fundacao_reviver_proc._1358.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2417/requerimento_163_-__bruno_ribeiro__e_silas_da_sadia_-_agressao_verbal_e_fisica_proc._1359.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2419/requerimento_164_-__jhon_braga_-_infraestrutura_cer_vera_lucia_cavassani_proc._1366.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2421/requerimento_165_-__andre_da_autoescola_-_retirada_de_ponto_de_onibus_proc._1364.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2422/requerimento_166_-__andre_da_autoescola_-_lei_do_estagio_proc._1363.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2423/requerimento_167-__edson_do_lanche_-_loteamento_ouro_verde._1386.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2424/requerimento_168_-__silas_da_sadia__-_registros_de_terceirizados_proc._1394.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2463/requerimento_169_-_bahia_do_corte_e_ademir_dos_santos_-_instalacao_da_jari_proc_1412.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2464/requerimento_170_-_andre_da_autoescola_-_gastos_com_o_1o_circuito_saude_da_mulher__proc_1421.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2465/requerimento_171_-_bruno_ribeiro_-_ao_departamento_de_planejamento_e_obras__proc_1423.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2466/requerimento_173_-_bruno_ribeiro_-_iluminacao_da_unidade_hospitalar_proc_1437.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2467/requerimento_174_-_jhon_braga_-_sesc_proc_1444.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2468/requerimento_175_-_jhon_braga_-_audiencia_publica_proc_1446.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2469/requerimento_176_-_jhon_braga_-_execucao_da_pista_de_caminhada_proc_1445.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2516/requerimento_178-_maicon_rios_-_composicao_do_conselho_municipal_dos_direitos_da_mulher_proc_1463.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2517/requerimento_179-_bruno_ribeiro_-_tarifa_social_proc_1477.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2518/requerimento_180-_bruno_ribeiro_-_viabilidade_para_mao_unica_proc_1494.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2541/requerimento_181-_andre_da_autoescola_-fome_nao_tira_ferias_proc._xxxxx.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_182-_bruno_ribeiro_-obstrucao_do_transito_proc_1557.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2519/requerimento_184-_andre_da_autoescola_-substituicao_de_iluminacao_no_campo_municipal_proc_1503.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2520/requerimento_185-_jhon_braga_e_andre_da_autoescola_-situacao_da_estacao_do_tratamento_de_esgoto_proc.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2521/requerimento_186-_jhon_braga_-empresa_suprema_analitica_proc_1500.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2522/requerimento_188-_jhon_braga_-plano_de_emergencia_e_contingencia_ambiental_proc_1496.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_189_-_jhon_braga_-figilancia_epidemiologica_proc_1566.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_190_-_rogelma_mascarenhas_-_recapeamento_avenida_limeira_proc_1506.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_191-_ademir_dos_santos_-programa_saude_da_familia_1509.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2546/requerimento_192-_andre_da_autoescola_-lei_lucas_1534.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2547/requerimento_193-_andre_da_autoescola_-transporte_de_pacientes_proc_1537.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2548/requerimento_194-_jhon_braga_-vigilancia_sanitaria_proc_1564.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2549/requerimento_195-2025_diego_viveiros_licenca.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2586/requerimento_196_-_rogelma_mascarenhas_-_multa_da_cetesb_proc_1591.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_197-_diego_viveiros_-_odor_que_afeta_o_municipio._proc_1554.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_198_-_andre_da_autoescola_-_informacoes_req._170-2025_proc._1602.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_199_-_rogelma_mascarenhas_-_rua_pitangueiras_proc_1507.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2590/requerimento_200_-_andre_da_autoescola_-_informacoes_campeonato_sub_11_proc._1598.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/requerimento_201_-_jhon_braga_-_solicitacao_de_conferencia_documental__processo_seletivo_003-2025__.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2592/requerimento_202_-_jhon_braga_-_pagamentos_empresa_mfj__proc._1614.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2593/requerimento_203_-_andre_da_autoescola_e_bruno_ribeiro_-_pregao_da_empresa_mfj_treinamentos._proc._1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_204_-_jhon_braga_-_laudos_da_agua_proc._1619.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_205_-_rogelma_mascarenhas_-_recapeamento_rua_limeira_proc_1506.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2624/requerimento_206-_andre_da_autoescola-_concen_proc_1635.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2634/requerimento_207-_rogelma_mascarenhas_-_limpeza_da_linha_ferrea_proc._1634.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2625/requerimento_208-_silas_da_sadia_-_vendedores_ambulantes_proc._1640.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2635/requerimento_209-_bruno_ribeiro_-_programa_de_educacao_ambiental_proc._1642.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_210-_bruno_ribeiro_-_departamento_de_esportes_proc._1643.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_001_-_proc_144.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_002_-_proc_125.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_003_-_proc_057.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_004_-_proc_048.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_005_-_proc_035.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/indicacao_006_-_proc_046.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_007_-_proc_036.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_008_-_proc_112.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_009-_proc_037.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_010_-_proc_111.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_011_-_proc_132.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_012_-_proc_095.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_013_-_proc_094.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_014_-_proc_146.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_015_-_proc_143.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_016_-_proc_147.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_017_-_proc_066.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_018_-_proc_067.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_019_-_proc_068.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_020_-_proc_064.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_021_-_proc_032.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_022_-_proc_065.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_023_-_proc_012.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_024_-_proc_014.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_025_-_proc_018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_026_-_proc_078.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/indicacao_027_-_proc_274.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/indicacao_028_-_proc_257.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_029_-_proc_256.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_030_-_proc_138.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_031_-_proc_107.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_032_-_proc_137.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_033__proc._251.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_034__proc._270.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_035__proc.271.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_036__proc.272.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_037_-_proc_203.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_038_-_proc_252.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_039_-_proc_145.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_040_-_proc_077.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_041_-_proc_266.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_042_-_proc_267.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/indicacao_043_-_proc_262.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_044_-_proc_269.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_045_-_proc_273.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_046_-_proc_069.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_047_-_proc_246.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/indicacao_048_-_proc_241.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_049_-_proc_243.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_050_-_proc_261.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_051__proc._056.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_052_diego_viveiros__-_aplicativo_whatsapp__proc_197pdf.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_055_rogelma_-_braco_de_lampadas_-_proc_242.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_056_rogelma_-_pintura_lombo_faixa_-_proc_260.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_057_andre__plano_de_carreiras___-_proc_303.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_059_van_calcada_na_academia_do_idoso_-_proc_301.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_060_van_poda_das_arvores__-_proc_302.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_061_van_recapeamento_-_proc_300.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/indicacao_062_edinan_lombadas_av._cristina_quadrado_della_rovere_-_proc_299.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_063__bahia_e_ademir-_lombada_na_alameda_mario_cavalari__proc_297.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_064__bahia_e_ademir-_cer_suely_de_lima__proc_307.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/indicacao_065__bahia_e_ademir_-_faixa_elevada_emilia_galli_proc_311.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_066_bruno_-_recapeamento_asfaltico__proc_098.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_067_bruno_-_passarela_e_lombo-_faixa__proc_306.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_068_cidao_-_estacionamento_45_graus__proc_331.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_070_ademir_e_bahia_-_ampliacao_da_unidade_de_saude_da_familia_usf___proc_333.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_071_ademir_e_bahia__-_realizada_a_reforma_da_unidade_hospitalar_dr._jose_nigro_neto__proc_334.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_072_ademir_e_bahia_-_psicologo_para_atender_o_setor_de_educacao_proc_335.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_073_cidao_-_redutor_de_velocidade___proc_344.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_074_edson__-_limpar_a_rua_afonso_jose_nigro___proc_361.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_075_edson__-_limpar_a_alameda_mario_cavallari___proc_362.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_076_jhon__-_regiao_de_alagamento_centro_e_bela_vista__proc_347.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_077_jhon__-implantacao_de_lombadas_e_lombo_faixas_proc_356.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_078_jhon__-demandas_av._sumare_proc_348.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_079_silas_da_sadia__-_mao_unica_na_rua_toledo_pizza___proc_364.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_080_van_lombada_-_proc_312.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_081_van_melhorias_na_creche_sueli_-_proc_345.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_082_edson__-_manutencao_sao_jose_2_av_mario_cavalari__proc_372.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_083_cidao__-_verificar_tampas_de_bueiros_proc_405.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_084_rogelma_-_limpeza_das_galerias_de_aguas_pluviais_proc_385.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_085_rogelma_-_avenida_secondo_della_rovere_proc_386.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_086_andre_da_autoescola_-_proc_392.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_087_andre_da_autoescola_-_proc_404.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_088_andre_da_autoescola_-_proc_397.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_089_jhon_braga_-_proc_400.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_090_jhon_braga_-_proc_399.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_091_jhon_braga_-_proc_401.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_092_rogelma_-_formigueiro_nas_pracas_proc_386.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_093_diego_realizacao_do_dia_d_-_proc_407.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_094_diego_revitalizar_a_avenida_carlos_lima__-_proc_296.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_095_edson__-_manutencao_da_iluminacao_da_academia__proc_517.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_096_edson__-_sinalizacao_em_frente_ao_banco_do_brasil__proc_519.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_097_cidao_mineiro_-_pinturas_da_faixa_de_pedestre_proc_520.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_098_jhon_braga_implementar_proibido_estacioanar_-_proc_489.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_099_jhon_braga_estudo_completo_de_embarque_e_desembarque-_proc_488.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_100_jhon_braga_-_implementacao_de_semaforos_proc_483.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_101_silas__implementacao_de_lomaba-_proc_465.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_102_silas_reparo_no_esgoto_e_buracos_-_proc_437.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_103_silas_operacao_tapa_buracos-_proc_464.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_104_bahia_manutencao_da_estrada_-_proc_513.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_105_bahia_-_manutencao_do_playground_proc_458.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_106_bahia_instalacao_do_playground-_proc_457.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_107_ademir_licitacao_para_saude-_proc_490.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_108_ademir_6_horas_das_recreacionistas_-_proc_492.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1878/indicacao_109_ademir_especialista_odontologico_-_proc_491.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_110_andre_da_autoescola_chipagem_de_esquinos-_proc_493.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/indicacao_111_andre_da_autoescola_arquibancada_lateral_-_proc_473.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_112_andre_da_autoescola_tombamento_-_proc_472.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_113_rogelma_-_tapa-buracos_proc_487.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_114_rogelma_-_colocacao_de_parques_proc_460.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_115_cidao_mineiro_-_recapeamente_proc_521.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_116_cidao_mineiro_-_lombada_proc_522.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_117_edson__-__tapa_buracos_e_lombadas_proc_523.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_118__bruno_-_quadra_poliesportiva-_faixa__proc_444.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_119__bruno_-_transito_intenso_-_faixa__proc_435.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_120_rogelma_-_praca_ao_ar_livre_proc_469.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_121_diego__-_cpfl__proc_432.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_122_bahia_-_manutencao_do_campo_e_quadra__proc_548.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_123_cidao_mineiro__sinalizar_e_pintar_as_faixas-_proc_577.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_124_bahia_-_limpeza_da_praca_proc_539.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_125_rogelma__-_implantacao_de_iluminacao_publica__proc_540.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_126_van_do_gas-_reparos_e_reformas_da_ubs_proc_552.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_127_maicon-_plimpeza_das_academias_ao_ar_livre_proc_596.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_128__rogelma__-_lombada_rua_carlos_borsoli__proc_496.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_130_bruno-_escolhinha_de_futebol_proc_567.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_130_bruno-_escolhinha_de_futebol_proc_567.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_131_ademir_-_saude_da_mulher_proc_572.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_132_ademir_-_saude_da_familia_proc_573.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_133_ademir_-_furp__proc_575.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_134_bahia_-_jiu-jitsu_proc_582.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_135_bruno-_rocagem_do_campo_do_sao_judas_proc_591.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_136_andre-_necessidade_de_substituicao_das_bandeiras_em_frente_a_prefeitura_proc_585.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_137_silas__proibido_estaciona_e_proibido_parar__av_catanduvas_proc_497.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_138_edson-_limpeza_de_paletas_e_colchoes_proc_593.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_139_edson-_ponto_de_onibus_no_sao_jose_2_proc_594.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_140_ademir__piso_dos_motoristas_-_proc_649.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_141_bahia_-_placas_e_cameras__proc_581.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_142_bahia_-_tapa-buracos___proc_620.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_143_bahia_-_bolsao_de_descartes__proc_580.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_144_cidao__cobertura_das_creches_-_proc_631.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_145_rogelma__limpeza_de_area_verde_-_proc_629.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_146_rogelma__reposicao_de_equipamentos_-_proc_628.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_147_rogelma__poda_das_arvores_-_proc_627.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_148_maicon_rios_implementacao_de_placa_de_homenageado_-_proc_616.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_149_maicon_rios_pintura_da_faixa_em_frente_da_igreja_quadrangular_-_proc_630.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_150_andre_da_autoescola_campanhas_informativas_voltas_a_cnscientizacao_-_proc_633.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_151_andre_da_autoescola_sinalizacao_de_transito_em_frente_a_policia_militar_-_proc_623.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_152_andre_da_autoescola_horta_escolar_-_proc_622.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_153_jhon_braga-_rua_manoel_jose_pires_-_proc_646.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_154_jhon_braga-_lombo_faixa_-_proc_645.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_155_jhon_braga-_criancas_com_tea_-_proc_644.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_156_ademir__parceria_com_o_senai_-_proc_648.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_157_ademir__aumento_do_ticket_-_proc_647.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_158_rogelma_mascarenhas-_realizacao_de_operacao_tapa-buracos_proc_693.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_159_rogelma_mascarenhas-_colocacao_de_placa_proc_712.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_160_edinan_salgados-_diminuicao_da_altura_da_lombada_proc_690.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_161_ademir_dos_santos-_viabilizacao_de_murar_o_postinho_do_sao_jose_proc_691.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_162_edinan_salgados-_pintor_os_redutores_de_velocidade_proc_686.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_163_bruno_ribeiro-_reformas_na_sinalizacao_de_transito_proc_687.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_164_bahia_do_corte_-_poda_das_arvores_na_rua_erminio_goncalves_proc_667.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_165_bahia_do_corte_-_tirar_taxas_dos_campos_e_quadras_munipipais_proc_670.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_166_andre_da_autoescola-_realizar_uma_comissao_municipal_de_transito_proc_688.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_167_bruno_ribeiro-_sinalizacao_da_avenida_nicolau_carneiro_leao_proc_700.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_168_rogelma_mascarenhas-_recolocar_nome_proc_698.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_169_andre_da_autoescola-_implementacao_de_sinalizacao_proc_704.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_170_bruno_ribeiro-_recapeamento_das_ruas_proc_701.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_171_ademir_dos_santos_-_pediatra__proc_703.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_172_cidao_mineiro-_lombada_na_avenida_joao_joaquim_proc_715.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_173_cidao_mineiro-_revitalizacao_da_rotatoria_proc_716.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_174_jhon_braga-_solicitacao_de_implementacao_de_medida_de_seguranca_viaria_proc_710.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_175_andre_da_autoescola-_educacao_do_transito_nas_escolas__proc_711.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_177_jhon_braga-_doacao_de_mudas_proc_724.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_178_ademir-_aumento_no_auxilio_alimentacao_proc_719.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_179_bruno_ribeiro-_quadra_de_beach_tenis_proc_752.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_180_bruno_ribeiro-_frente_da_escola_virgilio_gomes_proc_751.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_181_edinan_salgados_-_troca_das_lampadas__proc_746.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_182_rogelma_mascarenhas-_limpeza_das_cers_e_emefs_proc_759.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_183_andre_da_autoescola-__remocao_do_formigueiro_proc_798.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_184_ademir_dos_santos-_seguranca__no_hospital_jose_nigro_neto.__proc_777.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_185_ademir_dos_santos-_alimentacao_no_hospital_jose_nigro_neto.__proc_778.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_186_jhon_braga-_higienizacao_periodica_proc_784.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_187_bahia_-_instalacao_da_parte_eletrica__proc_434.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_188_edson_do_lanche-_reconstrucao_da_ponte_proc_792.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2045/retirada_proposicao_189_-_van_do_gas.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_190_jhon_braga-_rampa_de_acesso__proc_787.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_191_jhon_braga-_servicos_de_limpeza__proc_788.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_192_cidao_mineiro-__remocao_e_substituicao_das_duas_bocas_proc_796.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_193_cidao_mineiro-__operacao_de_tapa-buracos_proc_795.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_194_rogelma_mascarenhas-_desentupimento_de_galeria_de_agua_proc_676.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_195_rogelma_mascarenhas-_revitalizacao_de_preca_proc_666.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_196_diego_viveiros-_recapear_acesso_de_cadeiras_de_rodas_na_pn__proc_764.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_197_edinan_salgados_-_grades_na_lombofaixa_da_rua_borborema__proc_804.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_198_bruno_ribeiro_-_desentupimento_e_recolocada_tampa_de_bueiro_proc_802.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_199_edinan_salgados_-_providenciar_um_professor_para_aulas_de_zumba_proc_820.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_200_edinan_salgados_-_mudanca_de_parada_de_onibus_proc_821.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_201_rogelma_mascarenhas-_recapeamento_proc_760.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_202_rogelma_mascarenhas-_limpeza_das_galerias_de_aguas_pluviais_proc_852.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_203_cidao__-_faixa_de_pedestre_e_tampa_de_bueiro___proc_873.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_204_ademir_dos_santos_e_outros_-__aumento_de_muro_proc_872.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_205_bruno_ribeiro_-_devida_sinalizacao_proc_861.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_206_bahia_do_corte_-_fazer_troca_de_lampada_e_instalar_braco_de_luz_proc_863.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_207_bruno_ribeiro_-__margens_do_corrego_sao_jose_i_e_ii_proc_862.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2088/indicacao_208_ademir_dos_santos_-__contratacao_emergencial_de_um_eletricista_proc_867.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2089/indicacao_209_ademir_-_absenteismo_em_consultas_e_exames_na_rede_municipal_de_saude_proc_869.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_210_cidao_mineiro_-__construcao_ded_lombada_proc_874.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao_211_edson_do_lanche_-__limpeza_e_tapa_buracos_na_rua_ana_pereira_de_godoi___proc_875.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao_212_edson_do_lanche_-_indicacao_de_limpeza_na_calcada_da_rua_mathias_pavao__proc_876.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2093/indicacao_213_jhon_braga_-__intervencao_tecnica_para_correcao_de_vazamento___proc_878.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2094/indicacao_214_andre_-_desafio_do_desmaio___proc_859.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2095/indicacao_215_jhon_-_vagas_de_estacionamento___proc_877.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao_216_jhon_-projeto_da_casa_de_abrigo_para_mulheres___proc_880.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao_217_diego_-_comunidade_terapeutica_libertar__proc_786.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_218_diego_-empresa_brasileira_de_participacao_nuclear_proc_868.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_219_cidao_mineiro_-_colocar_lixeiras_nos_parquinhos_de_todas_as_pracas_do_municipio___proc_970.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2151/indicacao_220_edinan_salgados_-_campeonato_veterenos_acima_de_40_anos___proc_965.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_221_van_do_gas_-__instalacao_de_um_redutor_de_velocidade_na_rua_rouxinol__proc_894.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_222_cidao_mineiro_-_pintar_faixa_para_estacionamento__proc_969.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_223_edinan_salgados_-__iluminacao_da_praca_dorvalino_de_asis__proc_899.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_224_diego_viveiros_-_sinalizacao_de_embarque_e_desembarque_proc_967.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_225_maicon_rios_-_limpeza_na_avenida_luigi_romania__proc_928.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_226_edson_do_lanche_-_melhorias_no_bairro_jardim_maria_luiza__proc_913.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_227_edson_do_lanche_-_melhorias_no_bairro_jardim_primavera__proc_911.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_228_edinan_salgados_-_limpeza_no_residencial_alianca__proc_938.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_229_andre_da_autoescola__-_prevencao_de_queimadas__proc_974.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_230_bruno_ribeiro_-__solicito_que_seja_realizado_limpeza_e_rocagem_da_area_da_prefeitura__proc_885.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_231_bruno_ribeiro_-__rampa_de_acesso_para_cadeirante_na_rua_antonio_pavan_filho__proc_923.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_232_bruno_ribeiro_-__reparos_na_escola_virgilio_gomes__proc_897.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_233_diego_viveiros_-_forma_correta_de_fazer_a_poda_das_arvores__proc_905.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_234_maicon_rios_-_instalacao_de_um_container_de_lixo__proc_953.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2166/indicacao_235_andre_da_autoescola_-_mini_campo__proc_945.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2167/indicacao_236_andre_da_autoescola_-_reativacao_da_comissao_municipal_de_esporte_proc_961.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2168/indicacao_237_ademir_dos_santos_-_ortopedista_para_o_hospital_jose_nigro_neto_proc_975.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2169/indicacao_238_jhon_braga_-_limpeza_completa_de_area_verde___proc_978.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_239_jhon_braga_-_area_de_recreacao_infantil___proc_979.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2171/indicacao_240_jhon_braga_-_implementacao_de_uma_canaleta_proc_977.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_241_diego_viveiros_-_disponibilizar_crachas__proc_947.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_242_silas_da_sadia_-_limpeza_na_avenida_odilson_gomes__proc_989.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_243_maicon_rios_-_tapa_buraco_na_avenida_aparecida_schwenke_proc_990.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2177/indicacao_244_maicon_rios_-_reparos_na_av._erenita_goncalvez_proc_997.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2178/indicacao_246_andre_da_autoescola_-_parada_obrigatoria___proc_995.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao_246_andre_da_autoescola_-_parada_obrigatoria___proc_995.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_247_bruno_ribeiro_-__passarela_proximo_ao_endreco_av_manoel_borba_proc_1005.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_248_rogelma_mascarenhas_-__limpeza_em_varias_areas_do_municipio_proc_1009.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2182/indicacao_249_diego_viveiros_-__limpeza_da_rua_joao_bernardo_muniz_proc_1006.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2183/indicacao_250_cidao_-_lombada_proc_1015.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_251_bruno_ribeiro_-_troca_das_lampadas_na_bifurcacao_proc_1018.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_252_bruno_ribeiro_-__a_continuidade_da_calcada_na_av._maria_madalena_godoy__proc_898.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_253_cidao_-_ampliacao_da_equipe_de_vigilancia_proc_1016.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_254_ademir_e_bahia_do_corte_-_projeto_de_educacao_financeira_proc_1021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2188/indicacao_255_maicon_rios_-_cronograma_de_retirada_de_inserviveis_proc_996.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2189/indicacao_256_jhon_braga_-__semaforo_na_rua_ribeiro_de_barros__proc_1026.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_257_maicon_-_instalacao_de_canaleta_no_cruzamento___proc_1052.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_258_diego__-_iluminacao_publica____proc_1053.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_259_rogelma__-_limpeza_em_toda_extensao_da_avenida_genoveva_embriani__proc_1063.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2239/indicacao_260_rogelma__-_loperacao_tapa-buraco__proc_1064.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_261_rogelma__-_limpeza_de_toda_extensao_da_rua_henrique_dos_santos_proc_1065.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2241/indicacao_262_edson_do_lanche__-_limpeza_e_controle_de_escorpioes_proc_1090.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2242/indicacao_263_diego__-_sarjeta_na_rua_dom_pedro_ii_proc_1083.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_264_cidao_mineiro__-_tapa_buraco_na_alameda_dr._alberto_jose_eloy____proc_1100.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2244/indicacao_265_cidao_mineiro__-_implementacao_de_lombada_na_rua_bem_te_vi__proc_1097.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_266_maicon_rios__-_reparo_na_rua_rosalina_dos_santos____proc_1085.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_267_edson_do_lanche__-_proibido_estacionar_na_rua_rouxinol_proc_1089.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_268_cidao_mineiro__-_poda_das_arvores_proc_1099.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_269_maicon_-_realizar_a_pintura_de_faixa_de_pedestre__proc_1051.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2249/indicacao_270_andre-_iluminacao_da_pm_proc_1105.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_271_jhon_braga_-_daema__proc_1113.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_272_jhon_-_reuniao_entre_setores_proc_1114.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_273_van_do_gas_-__calcada_rua_rouxinol_proc_1111.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_274_bruno_ribeiro-_melhorias_e_seguranca_na_escola_vrgilio_gosmes__proc_1109.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2254/indicacao_275_bruno_ribeiro-_rampa_de_acesso_para_cadeirantes___proc_1110.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_276_ademir-_reativacao_do_centro_cirurgico___proc_1112.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2256/indicacao_277_bruno_ribeiro_-_mas_condicoes_da_avenida_ibate__proc_1079.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2257/indicacao_278_jhon_braga_-_realizar_os_servicos__proc_1033.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2258/indicacao_279_andre__-_treinamento_proc_1104.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2259/indicacao_280_andre__-_escolhinha_de_futebol__proc_1095.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2263/indicacao_281_bruno_ribeiro_-_realize_a_pintura_das_sinalizacoes__proc_1161.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2264/indicacao_282_bahia_do_corte_-_instalar_bracos_de_luz__proc_1166.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2265/indicacao_283_cidao_mineiro__-_implementacao_de_lombada_na_rua_joao_bombo__proc_1179.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2266/indicacao_284_rogelma__-_cobertura_nos_parquinhos_dos_cers_proc_1180.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2267/indicacao_285_bruno_ribeiro_-_limpeza_do_trecho_da_linha_ferrea_proc_1019.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2268/indicacao_286_bruno_ribeiro_-_melhorar_o_fluxo_do_transito__proc_1156.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_287_bahia_do_corte_e_ademir_-_dar_continuidade_na_pintura_das_feixas_da_rua_manoel_jose_pires_proc_1159.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2270/indicacao_288_edson_do_lanche_-_onibus_para_realizar_o_transporte___proc_1165.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2271/indicacao_289_cidao_mineiro__-_supressao_de_arvores_na_alameda_proc_1201.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_290_jhon_braga_-_revitalizacao_das_pracas_proc_1200.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_291_rogelma__-_operacao_tapa-buraco_proc_1183.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2274/indicacao_292_rogelma__-_tampa_na_caixa_de_registro_proc_1185.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_293_jhon_braga_-_iluminacao_e_poda_atemaro__proc_1199.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_294_ademir_-solicitacao_de_equipamentos_proc_1190.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_295_jhon_braga_-programa_empresa_acessivel_proc_1117.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_296_silas_da_sadia__-_lombada_manoel_jose_pires__proc_1173.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2305/indicacao_297_edinan_salgados_-_tapa-buraco_na_rua_joao_joaquim__proc_1222.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2306/indicacao_298_edinan_salgados_-_placa_na_rua_nicolau_carneiro_proc_1219.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_299_andre_da_autoescola_-_implementacao_de_uma_quadra_poli-esportiva_proc_1224.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2308/indicacao_300_maicon_rios_-_tapa_buraco_no_final_da_avenida_catanduva_proc_1231.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2309/indicacao_301_bruno_ribeiro_-_implementacao_de_bracos_e_lampadas_nos_postes_proc_1232.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2310/indicacao_302_maicon_rios_-_limpeza_na_rua_caetano_treve_proc_1229.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_303_bruno_ribeiro_-_rampa_de_acesso_no_ginasio_de_esportes_proc_1211.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_305_jhon_braga_-_atualizacao_do_mapa_oficial_do_municipio_proc_1210.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2313/indicacao_306_maicon_rios_-_instalacao_da_placa_de_denominacao_proc_1213.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2314/indicacao_307_andre_da_autoescola_-_obras_de_calcamento__proc_1228.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2315/indicacao_308_rogelma_-_limpeza_da_area_verde__proc_1239.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_309_rogelma_-_limpeza_das_vias_publicas___proc_1240.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_310_jhon_braga_-_campo_de_futebol_da_praca_dorvalino_de_assis___proc_1242.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_311_edson_do_lanche_-_continuacao_da_calcada___proc_1243.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2319/indicacao_312_edson_do_lanche_-_cadunico__proc_1244.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2320/indicacao_313_cidao_mineiro_-_placa_de_proibido_estacionar__proc_1245.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2321/indicacao_314_ademir_-_estacionamento_em_45_graus__proc_1235.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_315_jhon_braga_-_mapeamento_oficial_dos_pontos_inacessiveis___proc_1247.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2323/indicacao_316_bruno_ribeiro_-_operacao_tapa-buraco__proc_1248.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2324/indicacao_317_rogelma__-_limpeza_rua_primitiva_giazi__proc_1241.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_319_andre_da_autoescola_-_representacao_esportiva_proc_1285.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_320_bruno_ribeiro_-_reparo_e_tampa_da_galeria_de_agua_pluvial__proc_1273.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_321_andre_da_autoescola_-_pintura_das_faixas_na_rua_ribeiro_de_barros_proc_1281.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_322_ednan_salgados_-_reparo_de_bueiro__proc_1259.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_323_andre_da_autoescola_-_localizacao_dos_pontes_de_onibus_proc_1271.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_324_rogelma_mascarenhas_-_redutor_de_velocidade__proc_1303.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_325_bahia_do_corte_-_limpeza_urbana__proc_1305.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_326_bahia_do_corte_-_operacao_de_melhoria__proc_1307.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_327_cidao_mineiro_-_limpeza_urbana__proc_1309.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_328_rogelma_mascarenhas_-_conserto_na_rede_de_esgostos__proc_1312.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_329_cidao_mineiro_-_lombo-faixa_em_frente_a_igreja_santuario__proc_1310.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_330_maicon_rios_-_recolhimento_de_entulho__proc_1316.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_331_rogelma_mascarenhas_-_limpeza_e_conserto_das_galerias__proc_1311.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_332_edinan_salgados_-_placa_de_proibido_estacionar__proc_1319.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_333_maicon_rios_-_repintura_da_lombada_avenida_araraquara_proc_1308.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2361/indicacao_334_jhon_braga_-_dimunuir_a_mureta_proc_1321.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2362/indicacao_335_maicon_rios_-_retirada_de_arbusto_e_adequacao_de_canaleta_proc_1088.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2363/indicacao_336_bruno_ribeiro_-_reparo_de_lampadas_proc_1324.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2364/indicacao_337_jhon_braga_-_lombo-faixa_na_alameda_alberto_jose_proc_1325.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2365/indicacao_338_ademir_-_devida_manutencao_do_daae__proc_1320.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2366/indicacao_339_jhon_braga_-_comdef__proc_1326.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_340_diego_viveiros_-_aulas_de_ballet__proc_1317.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2368/indicacao_341_diego_viveiros_-_implementar_bancos_no_ginasio__proc_1274.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_342_diego_viveiros_-_donatarios_proc_1130.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_343_bruno_ribeiro_-_passarela_proximo_ao_endereco_avenida_manoel_borba_proc_1322.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_344__bruno_ribeiro_-_instalacao_de_pontos_de_onibus_proc_1352.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_345__bruno_ribeiro_-_tapa-buraco_proc_1351.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_346__maicon_rios_-_pintura_de_lombada_proc_1348.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_347__andre_da_autoescola_-_reconstrucao_de_calcada_proc_1365.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_348__jhon_braga_-_fotalecimento_das_comunidades_escolares_proc_1370.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_349__jhon_braga_-_criacao_de_mais_vagas_de_estacionamento_na_unidade_hospitalar__proc_1371.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_350__jhon_braga_-_readequacao_das_vagas_proc_1373.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_351__silas_da_sadia_-_adequacoes_estruturais_no_setor_de_vigilancia_em_saude_proc_1369.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_352__silas_da_sadia_-_tapa-buraco_proc_1387.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_353__maicon_rios_-_reparo_do_asfalto_proc_1092.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_354_edson_do_lanche_-_limpeza_das_vias_publicas_proc_1385.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_355__ademir_dos_santos_-_centro_de_especialidades_medicas_proc_1396.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_356__edinan_salgados_-_implementar_ventiladores_nas_salas_que_nao_tem_ubs_proc_1392.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_357__cidao_mineiro_-_pintura_nas_faixas_de_pedestre_na_rua_manoel_borba_proc_1393.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_358__ademir_dos_santos_-_centro_de_saude_da_mulher_proc_1397.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_359__andre_da_autoescola_-_descarte_irregular_proc_1400.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_360_rogelma_mascarenhas_-_pintura_de_muro_proc_1388.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2448/indicacao_361_bahia_do_corte_e_ademir_dos_santos_-_limpeza_de_rua_proc_1413.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacao_362_andre_da_autoescola_-_manutencao_no_campo_do_sao_judas_proc_1422.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_363_cidao_mineiro_-_iluminacao_da_praca_jaime_rocha_proc_1433.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_364_bruno_ribeiro_-_tapa-buraco_na_rua_grauna_proc_1439.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_365_silas_da_sadia_-_tapa-buraco_proc_1441.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao_366_bruno_ribeiro_-_tapa-buraco_proc_1440.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2455/indicacao_367_maicon_rios_-_cobertura_praca_paulo_abi_jaudi_1438.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_368_jhon-braga_-_recapeamentos_recentes_proc_1447.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_369_jhon-braga_-_unidade_hospitalar_proc_1448.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2458/indicacao_370_diego_viveiros_-_desenvolver_campanha__proc_1432.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_371_diego_viveiros_-_construcao_de_galerias_de_aguas_pluviais__proc_1430.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_372_jhon_braga_-_instalacao_de_videomonitoramento__proc_1451.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_373_ademir_da_saude_-_acumulo_de_cargos_proc_1449.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_374_andre_da_autoescola_-_metanol_proc_1415.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_375_maicon_rios_-__reparo_na_iluminacao_publica_proc_1468.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_376_silas_da_sadia_-__suprimir_deuas_arvores_proc_1461.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_378_edson_do_lanche_-__imoveis_abandonados__proc_1479.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_379_rogelma_mascarenhas-__galerias_de_aguas_pluviais.__proc_1560.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_380_edson_do_lanche_-__tapa_buracos.__proc_1483.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2530/indicacao_381_rogelma_mascarenhas_-_limpeza_da_pista__proc_1484.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_382_andre_da_autoescola_-__priorizacao_de_vagas_de_emprego_proc_1485.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_383_bruno_ribeiro_-__pintura_da_faixa_de_pedestres_proc_1491.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_384_rogelma_mascarenhas-__sinalizacao_e_faixas.__proc_1558.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2502/indicacao_385_andre_da_autoescola_-__tapa-buraco_proc_1502.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_386_jhon_braga_-__pontos_de_coleta_de_agua._proc_1499.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_387_bruno_ribeiro_-__solicitacao_a_defesa_civil_proc_1493.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_388_cidao_mineiro_-__poste_de_iluminacao__proc_1498.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_389_cidao_mineiro_-_realizar_calcamento__proc_1497.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_390_jhon_braga_-__organizacao_no_cronograma._proc_1490.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_391_diego_viveiros_-__programa_muralha_paulista._proc_1469.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_392_jhon_braga_-__plano_de_contingencia._proc_1510.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_393_silas_da_sadia_-__tapa_buracos.__proc_1516.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_394_bruno_ribeiro_-_pintura_de_faixas_para_motocicletas__proc_1536.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_395_jhon_braga_-__nivel_de_cloro.__proc_1565.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_396_jhon_braga_-__revisar_o_sistema_de_dosagem_de_cloro.__proc_1563.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_397_bruno_ribeiro_-__manutencao_na_rua_maria_madalena_godoy.__proc_1555.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_398_ademir_dos_santos_-__pre-consulta_no_setor_de_pediatria.__proc_1562.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_399_andre_da_autoescola_-__operacao_tapa-buraco.__proc_1567.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2539/indicacao_400_maicon_rios_-__lixeira_em_frente_ao_americo_roncalli.__proc_1571.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_401_maicon_rios_-__retirada_de_entulhos._proc_1572.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_402_edson_do_lanche_-__tapa_buracos.__proc_1585.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2563/indicacao_403_edson_do_lanche_-__limpeza_de_bueiros.__proc_1587.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_404_diego_viveiros_-__instalacao_de_dispositivos_de_seguranca.__proc_1523.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_405_diego_viveiros_-_aumento_de_captacao_de_aguas_pluviais.__proc_1526.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_406_bahia_do_corte_-__tapa_buracos.__proc_1604.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_407_bruno_ribeiro_-__placa_de_pare.__proc_1600.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_408_jhon_braga_-__raparo_em_cruzamento__proc_1615.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2569/indicacao_409_cidao_mineiro_-__tapa_buracos.__proc_1612.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_410_ademir_dos_santos_-__ticket.__proc_1613.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2571/indicacao_411_silas_da_sadia_-__proibido_estacionar.__proc_1610.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2572/indicacao_412_rogelma_mascarenhas_-__limpeza_a_limpeza_do_recinto_de_eventos_proc_1592_ok.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_413_bruno_ribeiro_-__placa_de_pare.__proc_1601.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_414_bruno_ribeiro_-__tapa_buracos.__proc_1608.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao_415_maicon_rios_-__conselho_municipal__proc_1605.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao_416_rogelma_mascarenhas_-__poda_de_todas_as_arvores_presentes_nas_escolas_proc_1593_ok.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2577/indicacao_417_rogelma_mascarenhas_-__recapeamento_proc_1595_ok.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_418_jhon_braga_-__limpeza_praca_21_de_marco__proc_1611.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_419_rogelma_mascarenhas_-__limpeza_da_praca_dorival_barbieri_proc_1559.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2603/indicacao_420_rogelma_mascarenhas_-_limpeza_e_conserto_das_galerias__proc_1480.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2604/indicacao_421_bruno_ribeiro_-_operacao_tapa_buraco__proc_1644.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_422_cidao_mineiro_-_lombada_e_lombo-faixa_.proc_1646.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_423_ademir_dos_santos_e_bahia_do_corte-_manutencao_de_ar_condicionado_.proc_1647.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2607/indicacao_424__andre_da_autoescola-_limpeza_de_terreno_abandonado_.proc_1648.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_425_diego_viveiros-_implantacao_de_sarjetao_.proc_1629.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_426_silas_da_sadia-_conserto_de_calcada_.proc_1631.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_427_silas_da_sadia-_poda_de_arvore_.proc_1632.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_428_andre_da_autoescola-_limpeza_boca_de_lobo_.proc_1636.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_430_rogelma_mascarenhas-_recapeamento_e_limpeza_.proc_1633.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_431_jhon_braga-_rocagem_e_limpeza_cemiterio_.proc_xxxx.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_432_jhon_braga-_sinalizacao_viaria._proc_xxxx.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_433_jhon_braga-_rocagem_e_limpeza_da_area_verde._proc_xxxx.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/mocao_001_-_proc_034.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/mocao_003_-_proc_087.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/mocao_004_-_proc_141.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/mocao_006_-_proc_159.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/mocao_007_-_proc_099.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1721/mocao_008_-_proc_023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/mocao_009_-_proc_029.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/mocao_010_-_proc_026.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/mocao_011_-_proc_148.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/mocao_012_-_proc_030.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/mocao_013_-_proc_075.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/mocao_014_-_proc_025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1728/mocao_015_-_proc_022.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/mocao_016_-_proc_021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/mocao_017_-_proc_024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/mocao_018_-_proc_076.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/mocao_019_-_proc_031.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/mocao_020_-_proc_194.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/mocao_021_-_proc_195.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/mocao_022_-_proc_245.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/mocao_023_-_proc_239.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/mocao_024_diego_pesar_-_irene_moura_de_oliveira-__proc._305_2.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/mocao_025_bruno_-_mocao_de_congratulacao_e_aplausos_ao_padre_valdemir_araujo__proc._349.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/mocao_026_bruno__-_mocao_de_congratulacao_e_aplausos_ao_sr._sergio_belinelli_willian_marques__proc._351.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/mocao_028_edson-_mocao_de_congratulacao_e_aplausos_a_excelentissima_deputada_estadual_thainara_faria.__-_proc_360.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/mocao_029_cidao_pesar_-_maria_rozani_marques-__proc._398.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/mocao_030_andre_pesar_-_andre_luiz_gomes_de_lima-__proc._408.docx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/mocao_031_andre_pesar_-_aparecido_edson_urbano_-__proc._409.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/mocao_032_andre_pesar_-_erivelton_santos_anunciacao_-__proc._418.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1859/mocao_033_edinan_pesar_-_andre_orlando_-__proc._424.docx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/mocao_034_bruno_ribeiro_-_congratulacao_60_anos_-__proc._454.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/mocao_035_diego_viveiros_-_congratulacao_premio_excelencia_educacional_-__proc._499.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/mocao_036_van_do_gas_-_jose_roberto_ventrilho_-__proc._436.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/mocao_037_bahia_do_corte_-_jorge_luis_dos_santos_-__proc._506.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/mocao_038_diego_viveiros_-_manoel_pedro_da_silva_-__proc._511.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/mocao_no_039_bruno-_sebastiana_de_godoy_cristovam._pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/mocao_040_diego_viveiros_-_maria_da_luz_de_lima_grigorio_-__proc._512.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/mocao_no_041_rogelma_pesar_sandra_maria_proc_538.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1945/mocao_042_diego_-_maria_estela_spinosa_silva_-__proc._549.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1946/mocao_043_diego_-_afonso_paulo_de_almeida_processo_566_1-.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1947/mocao_044_ademir_-_congratulacao_denilson_lopes_-__proc._571.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1948/mocao_045_andre_da_autoescola_-_congratulacao_evento_grau_e_arte_-__proc._587.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1949/mocao_046_ademir_-_congratulacao_capitao_telhada__-__proc._570.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1950/mocao_047_jhon-_papa_-__proc._602.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1951/mocao_048_cidao_-__lacerda_siqueira_-__proc._604.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1952/mocao_049_bahia_-_airsoft_-__proc._579.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1954/mocao_no_050_proc_659_pesar_diego__jean_carlos.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1955/mocao_no_051_proc_660_pesar_rogelma__minelvina.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1956/mocao_no_052_proc_661_pesar_van__regina_celia.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2010/mocao_053_cidao_mineiro_-_tiago_dos_santos_brandao_-__proc._692.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2011/mocao_054_edinan_-___congratulacao_e_aplausos_para_o_doutor_ezequiel___-_proc_668.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2012/mocao_055_diego_viveiros_-_edilene_rozendo_da_silva_-__proc._699.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2013/mocao_056_andre_da_autoescola_-___congratulacao__valdeci-_proc_702.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2014/mocao_057_diego_viveiros_-_noemi_de_araujo_abreu_-__proc._713.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2025/mocao_058_diego_viveiros_-_romildo_silverio_-__proc._714.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2026/mocao_059_cidao_-___congratulacao_e_aplausos_para_o_deputado_carlos_zarattini-_proc_718.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2027/mocao_060_cidao_-___congratulacao_e_aplausos_para_o_deputado_arlindo_chinaglia-_proc_717.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2028/mocao_061_cidao_mineiro_-_gustavo_henrique_nunes_fernandes_-__proc._737.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2029/mocao_062_andre_da_autoescola_-_alfredo_machado_-__proc..pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2053/mocao_063_diego_-_maria_jose_da_silva_scarpa_-__proc._749.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2054/mocao_064_bruno_ribeiro_-_maria_americo_francisco_luiz_-__proc._765.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2055/mocao_065_diego_-_marcos_roberto_de_araujo_-__proc._763.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2056/mocao_066_andre_da_autoescola_-_carlos_motta_-__proc._776.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2057/mocao_067_diego_viveiros_-_joao_domingos_santolia_-__proc._774.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2058/mocao_068_edinan_-___congratulacao_para_o_doutor_carlos___-_proc_775.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2059/mocao_069_diego_-_congratulacoes_jomi_-__proc._755.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2060/mocao_070_diego_-_congratulacoes_a_artistas_amerilienses_pela_participacao_relevante_-__proc._745.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2061/mocao_071_diego_-_congratulacoes_a_sra_eloisa_pela_retomada_dos_cursos_no_fundo_social_-__proc._744.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2062/mocao_072_andre_da_autoescola_-_pesar_pedro_gomes-__proc._808.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2108/mocao_073_cidao_mineiro-_devanir_lopes__-_proc_871.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2109/mocao_074_edinan_-_roque_pedro_nascimento_-__proc._823.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2110/mocao_075_edinan_-_ivanir_goncalves_de_azevedo_-__proc._824.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2111/mocao_076_andre_da_autoescola_aline_gibelli_e_a_equipe_mirim_feminina_de_volei_-__proc._811.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2112/mocao_077_andre_da_autoescola_-_carlos_alberto_balbino_-__proc._829.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2113/mocao_078_andre_da_autoescola_-antonia_encarnacao_gomes_figueira_-__proc._856.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2114/mocao_079_rogelma-_mocao_de_congratulacao_e_aplausos_deputado_estadual_valdomiro_lopes__-_proc_855.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2115/mocao_080_andre_da_autoescola_-_neusa_maria_de_barros_em__-__proc._886.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2116/mocao_081_cidao_mineiro_-_enertisna_ferreira_martins__-__proc._891.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2117/mocao_082_silas_da_sadia_-_maria_irene_de_carvalho_pavao__-__proc._896.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2133/mocao_083_maicon_rios_-_jose_benedito_nunes_-__proc._910.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2134/mocao_084_diego_viveiros_-_mocao_de_congratulacoes_dep._jefferson_campos_e_conselheira_tutelar._-__proc._904.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2135/mocao_085_diego_viveiros_-_fabio_baptista_de_oliveira-__proc._946.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2136/mocao_086_-_diego_viveiros_-_pesar_senhor_joao_morandini_0001.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2137/mocao_087_-_cidao_mineiro_-_pesar_senhor_roque_carneiro_de_oliveira_dr._raiz_0001.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2138/mocao_088_-_diego_viveiros_-_pesar_senhora_adelia_mastrangelo_pedroso_0001.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2139/mocao_089_diego_viveiros_-_gleiciane_da_silva_rodrigues_-__proc._955.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2140/mocao_090_diego_viveiros_-_jose_carlos_de_oliveira_-__proc._958.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2141/mocao_091_cidao_mineiro_-_pedagio._-__proc._892.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2142/mocao_092_-_edinan_salgados-_congratulacao_a_tatiana_soares_dos_santos_0001.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2143/mocao_093_andre_da_autoescola_-_aparecida_benta_-__proc._971.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2144/mocao_094_diego_viveiros_-_jose_luiz_parella_-__proc._966.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2145/mocao_095_edinan_salgados_-_mocao_de_congratulacoes_a_atleta_julia_isabel_de_lima_-__proc._968.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2146/mocao_096_andre_da_autoescola_-_mocao_de_congratulacao_ao_excelentissimo_senhor_deputado_estadual_rafa_zimbaldi.__-__proc._973.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2147/mocao_097_-_ademir-__fundo_social_0001.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2148/mocao_098_bruno_-_mocao_de_congratulacao_ao_excelentissimo_senhor_deputado_estadual_rogerio_santos.-__proc._980.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2149/mocao_099_diego_viveiros_-_angelina_da_silva_pereira_-__proc._971.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2198/mocao_100_diego_viveiros_-_nelson_macatelli_-__proc._999.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2199/mocao_101_diego_viveiros_-_elsa_gouvea_generoso_joaquim_-__proc._1008.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2200/mocao_102_diego_viveiros_-_jose_aparecido_dias_-__proc._1007.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2201/mocao_103_diego_viveiros_-joao_batista_de_oliveira-__proc._1017.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2202/mocao_104_maicon_rios_-_mocao_de_congratulacao_a_equipe_de_natacao_de_americo_brasiliense_-__proc._1011.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2203/mocao_105_maicon_rios_-_mocao_de_congratulacao_aos_profissionais_do_hospital_doutor_jose_nigro_neto_-_proc._1023.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2204/mocao_106_bruno_ribeiro_-_mocao_de_congratulacao_ao_departamento_de_transportes_e_transito__-__proc._1003.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2205/mocao_107_ademir_dos_santos_-_mocao_de_congratulacao_as_ser-vidoras_municipais_luzia_apare-cida_pelegrine_boenno_e_luciana_lopes_hilario-__pr.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2206/mocao_108_jhon_braga_-_mocao_de_congratulacao_aos_moradores_do_bairro_planalto-__proc._1028.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2207/mocao_109_jhon_braga_-_mocao_de_congratulacao_aos_departamentos_da_prefeitura_-__proc._1031.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2208/mocao_110_jhon_braga_-_mocao_de_congratulacao_ao_setor_privado_-__proc._1030.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2209/mocao_112_bruno_ribeiro_-_mocao_de_congratulacao_ao_deputado_federal_ribamar_silva.___-__proc._1036.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2210/mocao_113_rogelma_mascarenhas_-_mocao_de_pesar_ao_senhor_celino_paulo_de_almeida___-__proc._1047.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2226/mocao_114_maicon_rios_-_mocao_de_apoio_pelo_fim_do_confisco_de_aposentados_e_pensionistas_-__proc._1068.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2227/mocao_115_diego_viveiros_-_marcia_helena_sanchez_-__proc._1081.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2228/mocao_116_andre_da_autoescola_-_paschoaliana_aparecida_-__proc._1080.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2229/mocao_117_rogelma_-_mocao_de_congratulacao_a_delegacao_de_futebol_de_americo_brasiliense_sub_-_20_-__proc._1084.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2230/mocao_118_andre_da_autoescola_-_maria_carolina_-__proc._1091.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2231/mocao_119_andre_da_autoescola_-_joao_jose_figueira_-__proc._1096.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2232/mocao_120_andre_da_autoescola_-_mocao_de_congratulacoes_e_aplausos_a_equipe_de_futsal_feminina_de_americo_brasiliense_-__proc._1054.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2233/mocao_121_ademir__-_mocao_de_congratulacao_a_servidora_publica___proc._1122.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2234/mocao_122_andre_da_autoescola_-_joao_augusto_charaba_-__proc._1128.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2279/mocao_123_diego_viveiros_-_jose_marcelino_bueno_-__proc._1146.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2280/mocao_124_edinan_salgados_-_mocao_de_congratulacao_a_equi-pe_juventude_campea_da_copa_americo_de_futebol__serie_ouro_-__proc._1158.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2281/mocao_125_edinan_salgados_-_mocao_de_congratulacao_a_equi-pe_vila_fundao_campea_da_copa_americo_de_futebol__serie_prata__serie_ouro_-__proc._1157.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2282/mocao_126_cidao_mineiro_-_lucio_aparecidos_domingos_fernandes_-__proc._1160.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2283/mocao_127_diego_viveiros_-_iva_tessitore_-__proc._1178.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2325/mocao_128_edson_do_lanche__-_mocao_de_congratulacao_a_servidora_daniele_proc._1181.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2284/mocao_129_diego_viveiros_-_aos_profissionais_da_saude_da_re-de_publica_municipal__-__proc._1171.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2285/mocao_130_andre_da_autoescola_-_lineu_bombo_-__proc._1215.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2326/mocao_131_rogelma_mascarenhas__-_pesar_lazaro_aparecido_de_freitas_proc._1226.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2327/mocao_132_diego_viveiros__-_pesar_jaime_ginato_proc._1255.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2328/mocao_133_cidao_mineiro__-_pesar_maria_conceicao_fernandes_da_costa_proc._1253.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2329/mocao_134_cidao_mineiro__-_pesar_jesse_cosmo_do_nascimento_proc._1254.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2330/mocao_135_van_do_gas__-_pesar_maria_de_lima_batista_proc._1264.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2381/mocao_136_andre_da_autoescola__-_jose_barbosa_proc._1272.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2382/mocao_137_cidao_mineiro__-_mocao_de_congratulacao_a_deputada_estadual_marcia_lia._proc.1246.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2383/mocao_138_bruno_ribeiro_e_diego_viveiros__-_mocao_de_congratulacao_a_comunidade_escolar_virgilio_gomes._proc.1323.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2384/mocao_139_diego_viveiros_e_maicon_rios_-_mocao_de_congratulacao_a_academia_mundo_da_danca._proc.1295.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2385/mocao_140_silas_da_sadia__-_mocao_de_congratulacao_ao_sr_carlos_alberto_pereira._proc.1334.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2386/mocao_141_maicon_rios__-_mocao_de_repudio_ao_episodio_no_vestiario_masculino_da_piscina_municipal._proc.1338.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2387/mocao_142_134_bruno_ribeiro__-_pesar_iraci_trenrim_proc._1276.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2388/mocao_143_diego_viveiros__-_pesar_olavio_silva_carneiro_proc._1275.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2425/mocao_144_bahia_do_corte_e_ademir_dos_santos_-_vice-prefeito_proc._1354.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2426/mocao_145_bahia_do_corte_e_ademir_dos_santos_-_comandos_airsoft_proc._1353.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2427/mocao_146_maicon_rios__-_conceicao_ap._c._telles_de_souza_proc._1355.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2428/mocao_147_maicon_rios__-_congratulacao_ao_projeto_de_saude_bucal_proc._1332.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2429/mocao_148_andre_da_autoescola__-_congratulacao_ao_americano_futebol_clube_proc._1349.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2430/mocao_149_diego_viveiros__-pesar_marcelo_luis_tidei__proc._1362.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2431/mocao_150_diego_viveiros__-pesar_baltazar_jose_laurindo_proc._1367.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2432/mocao_151_andre_da_autoescola_e_jhon_braga__-_congratulacoes_a_1_corrida_solidaria_belinelli_proc._1356.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2433/mocao_152_diego_viveiros__-pesar_jose_rubens_dos_santos__proc._1379.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2434/mocao_153_diego_viveiros__-pesar_airton_garcia_ferreira__proc._1380.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2435/mocao_154_diego_viveiros__-pesar_eliza_redondo_ferreira_proc._1381.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2436/mocao_155_bruno_ribeiro_-_congratulacoes_ao_professor_cleber_rodrigo_proc._1382.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2437/mocao_156_ademir_dos_santos__-pesar_edmundo_candindo_de_miranda_proc._1398.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2438/mocao_157_jhon_braga__-_mocao_de_congratulacoes__proc._1395.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2470/mocao_158_andre_da_autoescola__-_congratulacao_a_igreja_chama_viva_proc._1391.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2439/mocao_159_ademir_dos_santos__-_mocao_de_congratulacoes_agentes_de_endemias__proc._1399.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2440/mocao_160__maicon_rios_e_jhon_braga_-_mocao_de_congratulacoes_a_equipe_de_natacao__proc._1384.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2441/mocao_161_maicon_rios-_congratulacao_1_circuito_de_saude_da_mulher_proc._1403.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2471/mocao_162_bruno_ribeiro__-_congratulacao_aos_servidores_das_ubss_proc._1410.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2472/mocao_163_diego_viveiros__-_pesar_wilson_moreira_neves_proc._1424.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2473/mocao_164_diego_viveiros__-_pesar_ismael_de_brito_jeronimo_proc._1431.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2474/mocao_165_bruno_ribeiro__-_congratulacoes_professores_proc._1436.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2475/mocao_166_silas_da_sadia__-_congratulacoes__igor_henrique_ribeiro_proc._1434.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2476/mocao_167_silas_da_sadia_-_congratulacoes_ao_deputado_federal_joao_cury_neto_proc._1442.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2477/mocao_168_silas_da_sadia_-_congratulacoes_ao_deputado_estadual_rafael_fernando_zimbaldi_proc._1443.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2478/mocao_169_diego_viveiros_-_congratulacoes_a_usina_santa_cruz_proc._1293.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2479/mocao_170_maicon_rios_e_silas_da_sadia_-_congratulacoes_a_servidora_ana_paula_rodrigues_proc._1457.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2480/mocao_171_diego_viveiros__-_pesar_odilia_drape_trevisolli_proc._1459.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2481/mocao_172_maicon_rios_-_congratulacao_a_escola_estadual_dinora_proc._1462.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2510/mocao_173_bruno_ribeiro__-_congratulacoes_aos_funcionarios_publicos__proc._1467.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2550/mocao_174_rogelma_mascarenhas-_mocao_de_congratulacoes_ao_fundo_social_proc._1482.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2511/mocao_175_bruno_ribeiro_-_congratulacoes_aos_atletas_de_karate_proc._1476.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2512/mocao_176_andre_da_autoescola_-_congratulacoes_ao_deputado_federal_baleia_rossi_proc._1478.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2513/mocao_177_maicon_rios_-_congratulacoes_a_equipe_de_natacao_proc._1489.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2616/mocao_178_diego_viveiros_-_congratulacoes_ao_escritor_antonio_jose_laurindo_proc._1465.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2514/mocao_179_edinan_salgados_-_congratulacoes_a_todos_os_karatekas_proc._1488.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2515/mocao_180_ademir_dos_santos_-_congratulacoes_a_patricia_lafuria_proc._1508.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2551/mocao_181_jhon_braga_-_implantacao_das_aulas_voluntarias_de_hapkido_proc._1527.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2552/mocao_182_andre_da_autoescola_-_jorge_ribeiro_dos_santos_-__proc._1533.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2553/mocao_184_andre_da_autoescola_-pesar_rogerio_de_almeida_-__proc._1551.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_185__cidao_mineiro_-_pesar_maria_de_lourdes_de_paula_-__proc._1548.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2555/mocao_186_maicon_rios_-_congratulacoes_aos_14_festival_de_capoeira_proc._1550.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2556/mocao_187_cidao_mineiro_-_congratulacoes_a_equipe_de_volei_mirim_proc._1549.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2557/mocao_188_maicon_rios_-_congratulacoes_a_companhia_tamareira_proc._1552.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2558/mocao_189_maicon_rios_-_congratulacoes_ao_espaco_aya_proc._1553.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2559/mocao_190_silas_da_sadia-_mocao_de_repudio_proc._1556.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2560/mocao_191_bruno_ribeiro_-_pesar_jose_peres_rodrigues_-__proc._1578.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2561/mocao_192_rogelma_mascarenhas_-_pesar_vitor_emanuel_-__proc._1579.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2579/mocao_193_diego_viveiros_-_pesar_lucimeire_de_oliveira_borges_-__proc._1589.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2580/mocao_194_bruno_ribeiro_-_congratulacoes_ao_atleta_fernando_oliveira_batista_proc._15861.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2581/mocao_197_maicon_rios_-_congratulacoes_aos_atletas_copa_sao_paulo_de_natacao_proc._1599.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2582/mocao_198_diego_viveiros_-_pesar__maria_jose_esteves_andrigueto-__proc._1535.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2583/mocao_199_diego_viveiros_-_pesar_francisco_alves_da_costa_-__proc._1621.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2584/mocao_200_diego_viveiros_-_pesar_mauricio_donizete_martins_-__proc._1622.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2585/mocao_201_diego_viveiros_-_pesar_gilberto_risolino_sebastiao_-__proc._xxx1.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2617/mocao_202_cidao_mineiro_-_congratulacoes_ao_deputado_federal_carlos_zarattini_proc._1645.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2618/mocao_203_edson_-_mocao_de_congratulacao_a_companhia_de_teatro_expressarte._proc.1639.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2619/mocao_204_andre_da_autoescola__-_congratulacao_a_decoracao_natalina_proc._1649.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2620/mocao_205_andre_da_autoescola__-_congratulacao_ao_jornal_mete_o_pau_proc._1638.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2621/mocao_206_silas_da_sadia__-_congratulacoes_ao_dr._ezequiel_e_tatiana_da_saude_proc._1654.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2622/mocao_207_van_do_gas__-_pesar_antonia_cristina_proc._xxx.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2623/mocao_208_cidao_mineiro-_pesar_cristina_antunes_proc._xxx.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2400/emenda_01_aditiva_01_ao_pl_053-2025.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2396/parecer_votacao.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2397/parecer_votacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/pl_001-2025_merged.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/pl_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/pl_003_anexos_merged_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/pl_004_merged.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/pl_005_anexos_merged.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/pl_006_anexos_merged.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/pl_007_anexos_merged.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/pl_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/pl_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/pl_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/pl_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/pl_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/pl_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/pl_015_anexos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/pl_016__anexo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/of_124_2025_assinado_pl__1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/pl_018_of_126_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/pl_019_of_123_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/pl_020-2025_merged_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/pl_021_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/pl_022_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/pl23_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/pl_024_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/pl_025_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/pl_026_ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1953/pl27_merged.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1984/pl_028_e_mensagem_justificativa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1985/pl_029_e_justificativa_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1986/pl_030_of_097_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1987/pl_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1988/pl_032_of_193_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1989/of_194_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2073/pl_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2074/of_227_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2075/of_227_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2076/pl_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2118/pl_038_of_225_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2119/pl_039_of_240_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2120/pl_040_of_241_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2121/pl_041_of_246_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2122/pl_042_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2123/pl_043_of_245_2025_assinado_e_anexos_pl_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2124/pl_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2125/pl_045_of_261_2025_assinado_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2174/pl_046-2025_justificativa_e_biografia_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2175/pl_047_of_273_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2211/pl_048_of_277_2025_assinado_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2212/pl_049_of_282_2025_assinado_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2213/pl_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2261/of_310_2025_assinado_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2262/pl_052_merged.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2301/pl_053_merged.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2302/pl_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2303/pl_055_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2304/pl_056_merged.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2337/pl_057_e_anexo_ilovepdf_merged_26.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2338/pl_058_of_341_2025_assinado__1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2395/pl_059_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2340/pl_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2341/pl_061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2342/processo_1214-_2025_pl_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2390/pl_063_of_369_2025_assinado_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2391/pl_064_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2392/pl_065_of_375_2025_assinado_pl__1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2393/pl_066_of_376_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2394/pl_067_of_371_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2442/pl_068_of_392_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2443/pl_069_of_398_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2444/of_400_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_072-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2484/pl_074-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2485/pl_075-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2487/pl_076-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2486/pl_079-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_080-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2489/pl_081-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2492/pl_082.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_083_01_of_425_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2526/pl_084_of_406_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2600/pl_085.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2601/pl_086.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2596/pl_087.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2628/pl_088.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2629/pl_089_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2632/pl_090.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2633/pl_091.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/plc_001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/plc_002-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/plc_003.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/plc_004_of_108_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/plc_005_correto_of_125_2025_texto_do_projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1860/plc_006_subs.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2031/of_212_2025_assinado_pl_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2214/plc_008-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2339/plc_009.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2445/plc_010_of_380_2025_assinado_plc_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2630/plc_011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2631/plc_012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/pr_001-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/pr_002.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2032/projeto_de_resolucao_no__003.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_resolucao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2215/pr_005-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2389/pr_006_-_codigo_de_etica_e_decoro_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2491/pr_007-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2300/pdl_001-2025_merged.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1983/decreto_legislativo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2647/projeto_de_decreto_004_-rogelma_e_bahia-_cidadao_ameriliense_joscimar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2398/projeto_de_decreto_005_processo_695-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2399/projeto_de_decreto_006_processo_867-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2493/pdl_008.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2490/pdl_009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2648/pdl_010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2637/pdl_011.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2638/pdl_012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2639/pdl_013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2640/pdl_014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2641/pdl_015.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2642/pdl_016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2033/projeto_de_emenda_organizacional_no_001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/requerimento_de_urgencia_especial_001_plc_001-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/requerimento_de_urgencia_especial_002_plc_002-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_de_urgencia_especial_003_plc_003-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_de_urgencia_especial_004_pl_009-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2343/requerimento_de_urgencia_especial_005_pl_057-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2344/requerimento_de_urgencia_especial_006_pl_058-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2523/requerimento_de_urgencia_especial_007_pl_082-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2524/requerimento_de_urgencia_especial_008_pdl_008-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2528/requerimento_de_urgencia_especial_009_pl_084-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2599/requerimento_de_urgencia_especial_010_pl_085-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2598/requerimento_de_urgencia_especial_011_pl_086-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2401/redacao_final_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2482/redacao_final_002_-_pl_060.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/requerimento_001_-_proc_080.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_002_-_proc_038.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/requerimento_003_-_proc_096.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/requerimento_003_-_proc_096.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/requerimento_005_-_proc_027.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_006__diego__-_veiculo_sentra_proc._133.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/requerimento_007_-_proc_088.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_008_-_proc_089.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/requerimento_010_-_proc_011.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/requerimento_011_-_proc_013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/requerimento_012_-_proc_130.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/requerimento_013_-_proc_268.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/requerimento_014_-_proc_258.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/requerimento_016_-_proc_253.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/requerimento_017_-_proc_277.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_018_-_proc_263.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_019_-_proc_265.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/requerimento_020_-_proc_264.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/requerimento_021_-_proc_254.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/requerimento_022_-_proc_255.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_023_-_proc_155.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/requerimento_024_-_proc_182.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/requerimento_025_-_proc_140.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/requerimento_026_-_proc_183.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/requerimento_027_-_proc_240.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/requerimento_028__rogelma_-_emenda_para_cobertura_da_arquibancada_do_estadio_municipal._proc._044.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_029__rogelma_-_servicos_de_pulverizacao__proc._244.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_030__rogelma_-_furp__proc._247.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_032__andre_da_autoescola_-_levantamento_para_equipamentos_do_sad___proc._337.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_033__andre_da_autoescola_-_construcao_do_calcamento_e_das_calcados_de_acesso_ao_dinora___proc._336.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_035__jhon_braga_-_requerimento_recursos_destinados_pelos_deputados_marcio_nakashima_e_thainara_faria_proc._357.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_036__edinan_salgados_-_hospital_jose_nigro_proc._353.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_037__edinan_salgados_-_dengario_proc._352.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_038__jhon_braga_-_tapa_buracos_ou_racapeamento_proc._359._359.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_039__andre_da_autoescola_-_castramovel___proc._368.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_040__rogelma_mascarenhas_de_almeida_-_recursos_perdidos___proc._390.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_041__andre_da_autoescola_-_dados_da_atuacao_do_centro_de_triagem_animal___proc._377.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_042_andre_da_autoescola__-_descartes_irregulares_de_lixo_e_residuos__proc._403.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_043__jhon_braga_-_situacao_do_dengario___proc._402.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_044__rogelma_mascarenhas_de_almeida_-_solicitando_da_cpfl___proc._416.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/requerimento_045_maicon_rios_-_alteracao_do_objeto_da_emenda_impositiva__-_oficio_098-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_046__jhon_braga_-_plano_de_mobilidade_urbana___proc._484.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_047__silas_da_sadia_-_disponibilizar_servidor_para_a_farmacia__proc._438.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_048_bruno_-__saude_publica__proc._462.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_049_bruno_-__virgilio__proc._461.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_050__rogelma_mascarenhas_de_almeida_-_equipamentos_de_academia_perdidos___proc._470.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_051__rogelma_mascarenhas_-_solicitando_da_cpfl___proc._495.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_052_edinan_salgados_-_autismo____proc._529.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_053_andre_da_autoescola_-_barracos_em_lugares_publicos__proc._507.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_054__cidao_mineiro_-_nao_realizar_a_colocacao_de_traves__proc._524.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_055_andre_da_autoescola_-_reabrir_o_banheiro_publico____proc._525.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/requerimento_056_andre_da_autoescola_-_perguntas_sobre_o_cemiterio____proc._526.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1902/requerimento_057__edson_do_lanche_-_funcionarios_no_urbanismo__proc._528.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/requerimento_058__jhon_braga_-_ligacao_entre_escola_e_quadra____proc._527.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_059__cidao_mineiro_-_onde_foram_instaladas_as_academias_ao_ar_livre_e_playgrounds_proc._563.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_060__cidao_mineiro_-_recursos_da_cip_proc._562.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_061_bruno_ribeiro_-_atendimento_especializado_proc._565.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_062_bruno_ribeiro_-_coleta_de_lixo_no_municipio_proc._568.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_063_bruno_ribeiro_-_departamento_da_cultura_proc._576.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_064_bahia_-_de_reforma_das_quadras_esportivas__proc._578.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_065_edinan_salgados_-_iluminacao_o_cemiterio_proc._555.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_066__andre_da_autoescola_-_praca_de_alimentacao_proc._589.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1925/requerimento_067__andre_da_autoescola_-_centro_esportivo_aparecido_campos_proc._590.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_068__andre_da_autoescola_-_licitacao_proc._565.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1976/requerimento_069__rogelma_-_projetos_de_recapeamento_proc._626.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1977/requerimento_070__rogelma__-_kits_cabeleireiro_proc._625.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1978/requerimento_071__rogelma__-_ambulancia_proc._624.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_072__andre_da_autoescola__-_informacoes_imoveis_pertencentes_a_administracao_municipal_proc._634.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2015/requerimento_073__jhon_braga_-_instituto_de_pesquisas_tecnologicas_ipt__proc._721.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_074_jhon_braga_-_inseguranca__proc._643.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_075_jhon_braga_-_cargos___proc._642.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_076_jhon_braga_-_pedido_de_resposta_proc._641.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2016/requerimento_077__rogelma_-_enviar_custei_para_saude_proc._683.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2017/requerimento_078__rogelma_-_enviar_recurso_para_implementacao_de_pracas_ao_ar_livre_proc._684.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2018/requerimento_079__rogelma_-_lampadas_queimadas_proc._677.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2019/requerimento_080__bruno_ribeiro_-_divisao_de_atendimento_clinico_proc._689.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2020/requerimento_081__bahia_do_corte_-_corte_de_agua_proc._671.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2021/requerimento_082__bruno_ribeiro_-_aumento_da_violencia_as_mulheres_proc._672.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_083__andre_da_autoescola_-_cronograma_de_poda_de_arvores_proc._705.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_084__jhon_braga_-_melhorias_na_sinalizacao__proc._720.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_085__jhon_braga_-_arborizacao_urbana__proc._723.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_086__andre_da_autoescola_-_revitalizacao_da_praca_localizada_no_bairro_sinha_prados_proc._754.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_087__rogelma_-_camera_de_monitoramento__proc._758.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_088__andre_da_autoescola_-_poda_das_arvores_na_rua_emilia_galli_proc._766.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_090__bruno_ribeiro_-_iluminacao_publica_proc._785.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_091_jhon_braga_-_reservatorios_de_agua_proc._789.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_092_jhon_braga_-_protecao_dos_agua_potavel_proc._793.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_093_jhon_braga_-_abrigo_pro-vida_francisco_toledo_piza._proc._794.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_094_andre_da_autoescola_-_sinalizacoes_semaforicas__proc._797.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_095__edson_do_lanche_-_lombada_proc._791.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2099/requerimento_096__bruno_ribeiro_-_departamento_de_odonto_proc._801.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_097__bahia_do_corte_-_clinicas_sem_cilindro_de_oxigenio_proc._836.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_098__bahia_do_corte_-_aumento_nas_enfermeiras_da_unidade_do_luiz_ometto_proc._837.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2102/mocao_099_diego_viveiros_-_angelina_da_silva_pereira_-__proc._971.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2103/requerimento_100_rogelma_mascarenhas_-_quais_medidas_a_administracao_esta_tomando_sobre_as_luzes__proc._854.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2104/requerimento_101_bruno_ribeiro_-_saude_e_a_mobilidade__proc._860.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2105/requerimento_102_andre_da_autoescola_-_manutencao_na_praca_do_bairro_sao_judas_tadeu___proc._857.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2106/retirada_de_protocolo_-_andre_da_autoescola_-_proc__858.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2107/requerimento_104_jhon_braga_-_execucao_de_cortes_no_fornecimento_de_agua___proc._879.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2190/requerimento_105_edson_do_lanche_-_loteamento_ouro_verde__proc._914.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2127/requerimento_107_andre_da_autoescola_-_secretarias_municipais___proc._972.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2130/requerimento_109_bruno_ribeiro_-_crescimento_economico__proc._954.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2131/requerimento_110_bruno_ribeiro_-_biblioteca_escolar__proc._964.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2132/requerimento_111_bruno_ribeiro_-_pratica_de_xadrez_nas_escolas__proc._963.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2191/requerimento_112_silas_da_sadia_e_andre_-_comissao_de_transito___proc._1013.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2192/requerimento_113_bruno_ribeiro_-_planejamento_de_limpeza_da_praca_paulo_franciscatto__proc._1020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2193/requerimento_114_rogelma_mascarenhas_-_poste_de_iluminacao___proc._1010.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2194/requerimento_115_bruno_ribeiro_-_alteracao_de_horarios_das_consultas_proc._1004.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2195/requerimento_116_silas_da_sadia_e_andre_-_bens_inserviveis___proc._1012.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2196/requerimento_117_andre_da_autoescola_-_sinalizacao_de_transito___proc._1024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2197/requerimento_118_andre_da_autoescola_-_obra_da_estacao_proc._1028.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2217/requerimento_120_maicon_rios_-_relacao_atualizada_dos_conselhos_municipais__proc._1055.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2218/requerimento_121_andre__-_entrega_de_marmitas_durante_as_ferias___proc._1046.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2219/requerimento_122_rogelma__-_alameda_mario_cavalari___proc._1066.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_124_andre_da_autoescola_-_area_de_preservacao_permanente_app__proc._1120.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2221/requerimento_125_jhon__-_solicita_relacao_completa_dos_departamentos___proc._1057.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2222/requerimento_126_cidao_mineiro_-_para_que_a_empresa_cruz_se_atente_ao_horario__proc._1098.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2223/requerimento_127_bahia_do_corte_-_funcionamento_do_conselho_tutelar__proc._1107.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2224/requerimento_128_jhon__-_cadastro_de_pessoas_com_deficiencia___proc._1123.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2225/requerimento_129_jhon_braga_-_concen__proc._1121.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2286/requerimento_130_-__andre__-_cronograma_fisico-financeiro____proc._1188.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2287/requerimento_131_-__andre__-_cobranca_pelos_espacos_publicos_esportivos_proc._1196.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2288/requerimento_132_-__rogelma_-_aparelho_geofone_____proc._1133.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2290/requerimento_133_bruno_ribeiro_-_reforma_da_unidade_hospitalar_proc._1148.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2291/requerimento_134_bruno_ribeiro_-_casa_da_juventude_proc._1145.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2292/requerimento_135_-_silas_da_sadia_-_iluminacao_de_led_proc._1154.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2293/requerimento_136_-_maicon_rios_-_vestiario_da_piscina_____proc._1151.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2294/requerimento_137_-_andre_autoescola_-_ponte__proc._1194.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2296/requerimento_139_-_jhon_braga_-_homem-hora__proc._1193.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2297/requerimento_140-_jhon_braga_-_contrato_com_a_link_beneficios__proc._1197.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2298/requerimento_141__edinan_-fiscalizacao_saude_proc_1192.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2299/requerimento_142__rogelma_-_envio_de_recursos_proc._1184.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2331/requerimento_144_-__bruno_ribeiro__-_instalacao_de_cameras_nas_escolas__proc._1221.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2332/requerimento_145_-__bruno_ribeiro__-_limpeza_dos_fios_e_cabos__proc._1234.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2333/requerimento_146_-__andre__-_multa_por_perda_da_carteirinha__proc._1220.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2334/requerimento_147_-__rogelma___-_folha_de_pagamento__proc._1236.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2335/requerimento_148_-__rogelma___-_daema__proc._1238.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2336/requerimento_149_-__rogelma___-_empresa_rumo_logistica_proc.1237.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2370/requerimento_150_-_silas_da_sadia_-_listagem_dos_veiculos_ativos_para_manutencao__proc._1278.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2371/requerimento_151_-__bruno_ribeiro__-_planejamento_sobre_acessibilidade__proc._1299.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2372/requerimento_152_-_andre_da_autoescola__-_bancos_de_concreto__proc._1294.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2374/requerimento_154_-__jhon_braga__-_calendario_de_vacinas__proc._1291.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2375/requerimento_155_-__rogelma_mascarenhas__-_seguranca_do_hospital__proc._1304.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2376/requerimento_156_-__bruno_ribeiro__-_manutencao_e_organizacao_dos_fios__proc._1318.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2377/requerimento_157_-__rogelma_mascarenhas__-arrecadacao_de_tributos_proc._1313.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2378/requerimento_158_-__rogelma_mascarenhas__-coronel_helena_dos_santoas_reis_proc._1314.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2379/requerimento_159_-__bahia_do_corte__-_indicacao_sobre_academia_ao_ar_livre__proc._1306.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2380/requerimento_160_-__deigo_viveiros_-_informar_estagio_atual_da_ponte__proc._1175.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2410/requerimento_161_-__andre__-_portal_da_transparencia_proc._1357.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2415/requerimento_162_-__bruno_ribeiro__-_fundacao_reviver_proc._1358.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2417/requerimento_163_-__bruno_ribeiro__e_silas_da_sadia_-_agressao_verbal_e_fisica_proc._1359.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2419/requerimento_164_-__jhon_braga_-_infraestrutura_cer_vera_lucia_cavassani_proc._1366.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2421/requerimento_165_-__andre_da_autoescola_-_retirada_de_ponto_de_onibus_proc._1364.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2422/requerimento_166_-__andre_da_autoescola_-_lei_do_estagio_proc._1363.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2423/requerimento_167-__edson_do_lanche_-_loteamento_ouro_verde._1386.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2424/requerimento_168_-__silas_da_sadia__-_registros_de_terceirizados_proc._1394.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2463/requerimento_169_-_bahia_do_corte_e_ademir_dos_santos_-_instalacao_da_jari_proc_1412.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2464/requerimento_170_-_andre_da_autoescola_-_gastos_com_o_1o_circuito_saude_da_mulher__proc_1421.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2465/requerimento_171_-_bruno_ribeiro_-_ao_departamento_de_planejamento_e_obras__proc_1423.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2466/requerimento_173_-_bruno_ribeiro_-_iluminacao_da_unidade_hospitalar_proc_1437.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2467/requerimento_174_-_jhon_braga_-_sesc_proc_1444.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2468/requerimento_175_-_jhon_braga_-_audiencia_publica_proc_1446.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2469/requerimento_176_-_jhon_braga_-_execucao_da_pista_de_caminhada_proc_1445.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2516/requerimento_178-_maicon_rios_-_composicao_do_conselho_municipal_dos_direitos_da_mulher_proc_1463.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2517/requerimento_179-_bruno_ribeiro_-_tarifa_social_proc_1477.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2518/requerimento_180-_bruno_ribeiro_-_viabilidade_para_mao_unica_proc_1494.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2541/requerimento_181-_andre_da_autoescola_-fome_nao_tira_ferias_proc._xxxxx.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2542/requerimento_182-_bruno_ribeiro_-obstrucao_do_transito_proc_1557.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2519/requerimento_184-_andre_da_autoescola_-substituicao_de_iluminacao_no_campo_municipal_proc_1503.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2520/requerimento_185-_jhon_braga_e_andre_da_autoescola_-situacao_da_estacao_do_tratamento_de_esgoto_proc.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2521/requerimento_186-_jhon_braga_-empresa_suprema_analitica_proc_1500.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2522/requerimento_188-_jhon_braga_-plano_de_emergencia_e_contingencia_ambiental_proc_1496.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2543/requerimento_189_-_jhon_braga_-figilancia_epidemiologica_proc_1566.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_190_-_rogelma_mascarenhas_-_recapeamento_avenida_limeira_proc_1506.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2545/requerimento_191-_ademir_dos_santos_-programa_saude_da_familia_1509.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2546/requerimento_192-_andre_da_autoescola_-lei_lucas_1534.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2547/requerimento_193-_andre_da_autoescola_-transporte_de_pacientes_proc_1537.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2548/requerimento_194-_jhon_braga_-vigilancia_sanitaria_proc_1564.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2549/requerimento_195-2025_diego_viveiros_licenca.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2586/requerimento_196_-_rogelma_mascarenhas_-_multa_da_cetesb_proc_1591.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_197-_diego_viveiros_-_odor_que_afeta_o_municipio._proc_1554.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_198_-_andre_da_autoescola_-_informacoes_req._170-2025_proc._1602.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_199_-_rogelma_mascarenhas_-_rua_pitangueiras_proc_1507.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2590/requerimento_200_-_andre_da_autoescola_-_informacoes_campeonato_sub_11_proc._1598.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/requerimento_201_-_jhon_braga_-_solicitacao_de_conferencia_documental__processo_seletivo_003-2025__.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2592/requerimento_202_-_jhon_braga_-_pagamentos_empresa_mfj__proc._1614.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2593/requerimento_203_-_andre_da_autoescola_e_bruno_ribeiro_-_pregao_da_empresa_mfj_treinamentos._proc._1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2594/requerimento_204_-_jhon_braga_-_laudos_da_agua_proc._1619.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2595/requerimento_205_-_rogelma_mascarenhas_-_recapeamento_rua_limeira_proc_1506.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2624/requerimento_206-_andre_da_autoescola-_concen_proc_1635.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2634/requerimento_207-_rogelma_mascarenhas_-_limpeza_da_linha_ferrea_proc._1634.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2625/requerimento_208-_silas_da_sadia_-_vendedores_ambulantes_proc._1640.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2635/requerimento_209-_bruno_ribeiro_-_programa_de_educacao_ambiental_proc._1642.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_210-_bruno_ribeiro_-_departamento_de_esportes_proc._1643.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_001_-_proc_144.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_002_-_proc_125.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_003_-_proc_057.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_004_-_proc_048.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_005_-_proc_035.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/indicacao_006_-_proc_046.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_007_-_proc_036.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_008_-_proc_112.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_009-_proc_037.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_010_-_proc_111.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_011_-_proc_132.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_012_-_proc_095.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_013_-_proc_094.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_014_-_proc_146.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_015_-_proc_143.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_016_-_proc_147.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_017_-_proc_066.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_018_-_proc_067.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_019_-_proc_068.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_020_-_proc_064.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_021_-_proc_032.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_022_-_proc_065.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_023_-_proc_012.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_024_-_proc_014.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_025_-_proc_018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_026_-_proc_078.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/indicacao_027_-_proc_274.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/indicacao_028_-_proc_257.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_029_-_proc_256.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_030_-_proc_138.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_031_-_proc_107.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_032_-_proc_137.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_033__proc._251.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_034__proc._270.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_035__proc.271.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_036__proc.272.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_037_-_proc_203.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_038_-_proc_252.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_039_-_proc_145.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_040_-_proc_077.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_041_-_proc_266.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_042_-_proc_267.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/indicacao_043_-_proc_262.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_044_-_proc_269.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_045_-_proc_273.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_046_-_proc_069.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_047_-_proc_246.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/indicacao_048_-_proc_241.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_049_-_proc_243.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_050_-_proc_261.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_051__proc._056.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_052_diego_viveiros__-_aplicativo_whatsapp__proc_197pdf.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_055_rogelma_-_braco_de_lampadas_-_proc_242.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_056_rogelma_-_pintura_lombo_faixa_-_proc_260.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_057_andre__plano_de_carreiras___-_proc_303.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_059_van_calcada_na_academia_do_idoso_-_proc_301.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_060_van_poda_das_arvores__-_proc_302.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/indicacao_061_van_recapeamento_-_proc_300.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/indicacao_062_edinan_lombadas_av._cristina_quadrado_della_rovere_-_proc_299.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_063__bahia_e_ademir-_lombada_na_alameda_mario_cavalari__proc_297.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_064__bahia_e_ademir-_cer_suely_de_lima__proc_307.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/indicacao_065__bahia_e_ademir_-_faixa_elevada_emilia_galli_proc_311.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_066_bruno_-_recapeamento_asfaltico__proc_098.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_067_bruno_-_passarela_e_lombo-_faixa__proc_306.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_068_cidao_-_estacionamento_45_graus__proc_331.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_070_ademir_e_bahia_-_ampliacao_da_unidade_de_saude_da_familia_usf___proc_333.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_071_ademir_e_bahia__-_realizada_a_reforma_da_unidade_hospitalar_dr._jose_nigro_neto__proc_334.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_072_ademir_e_bahia_-_psicologo_para_atender_o_setor_de_educacao_proc_335.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_073_cidao_-_redutor_de_velocidade___proc_344.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_074_edson__-_limpar_a_rua_afonso_jose_nigro___proc_361.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_075_edson__-_limpar_a_alameda_mario_cavallari___proc_362.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_076_jhon__-_regiao_de_alagamento_centro_e_bela_vista__proc_347.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_077_jhon__-implantacao_de_lombadas_e_lombo_faixas_proc_356.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_078_jhon__-demandas_av._sumare_proc_348.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_079_silas_da_sadia__-_mao_unica_na_rua_toledo_pizza___proc_364.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_080_van_lombada_-_proc_312.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_081_van_melhorias_na_creche_sueli_-_proc_345.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_082_edson__-_manutencao_sao_jose_2_av_mario_cavalari__proc_372.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_083_cidao__-_verificar_tampas_de_bueiros_proc_405.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_084_rogelma_-_limpeza_das_galerias_de_aguas_pluviais_proc_385.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_085_rogelma_-_avenida_secondo_della_rovere_proc_386.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_086_andre_da_autoescola_-_proc_392.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_087_andre_da_autoescola_-_proc_404.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_088_andre_da_autoescola_-_proc_397.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_089_jhon_braga_-_proc_400.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_090_jhon_braga_-_proc_399.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_091_jhon_braga_-_proc_401.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_092_rogelma_-_formigueiro_nas_pracas_proc_386.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_093_diego_realizacao_do_dia_d_-_proc_407.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_094_diego_revitalizar_a_avenida_carlos_lima__-_proc_296.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_095_edson__-_manutencao_da_iluminacao_da_academia__proc_517.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_096_edson__-_sinalizacao_em_frente_ao_banco_do_brasil__proc_519.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_097_cidao_mineiro_-_pinturas_da_faixa_de_pedestre_proc_520.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_098_jhon_braga_implementar_proibido_estacioanar_-_proc_489.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_099_jhon_braga_estudo_completo_de_embarque_e_desembarque-_proc_488.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_100_jhon_braga_-_implementacao_de_semaforos_proc_483.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_101_silas__implementacao_de_lomaba-_proc_465.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_102_silas_reparo_no_esgoto_e_buracos_-_proc_437.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_103_silas_operacao_tapa_buracos-_proc_464.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_104_bahia_manutencao_da_estrada_-_proc_513.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_105_bahia_-_manutencao_do_playground_proc_458.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_106_bahia_instalacao_do_playground-_proc_457.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_107_ademir_licitacao_para_saude-_proc_490.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_108_ademir_6_horas_das_recreacionistas_-_proc_492.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1878/indicacao_109_ademir_especialista_odontologico_-_proc_491.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_110_andre_da_autoescola_chipagem_de_esquinos-_proc_493.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/indicacao_111_andre_da_autoescola_arquibancada_lateral_-_proc_473.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_112_andre_da_autoescola_tombamento_-_proc_472.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_113_rogelma_-_tapa-buracos_proc_487.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_114_rogelma_-_colocacao_de_parques_proc_460.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_115_cidao_mineiro_-_recapeamente_proc_521.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_116_cidao_mineiro_-_lombada_proc_522.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_117_edson__-__tapa_buracos_e_lombadas_proc_523.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_118__bruno_-_quadra_poliesportiva-_faixa__proc_444.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_119__bruno_-_transito_intenso_-_faixa__proc_435.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_120_rogelma_-_praca_ao_ar_livre_proc_469.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_121_diego__-_cpfl__proc_432.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_122_bahia_-_manutencao_do_campo_e_quadra__proc_548.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_123_cidao_mineiro__sinalizar_e_pintar_as_faixas-_proc_577.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_124_bahia_-_limpeza_da_praca_proc_539.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_125_rogelma__-_implantacao_de_iluminacao_publica__proc_540.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_126_van_do_gas-_reparos_e_reformas_da_ubs_proc_552.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_127_maicon-_plimpeza_das_academias_ao_ar_livre_proc_596.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_128__rogelma__-_lombada_rua_carlos_borsoli__proc_496.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_130_bruno-_escolhinha_de_futebol_proc_567.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_130_bruno-_escolhinha_de_futebol_proc_567.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_131_ademir_-_saude_da_mulher_proc_572.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_132_ademir_-_saude_da_familia_proc_573.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_133_ademir_-_furp__proc_575.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_134_bahia_-_jiu-jitsu_proc_582.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_135_bruno-_rocagem_do_campo_do_sao_judas_proc_591.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_136_andre-_necessidade_de_substituicao_das_bandeiras_em_frente_a_prefeitura_proc_585.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_137_silas__proibido_estaciona_e_proibido_parar__av_catanduvas_proc_497.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_138_edson-_limpeza_de_paletas_e_colchoes_proc_593.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_139_edson-_ponto_de_onibus_no_sao_jose_2_proc_594.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_140_ademir__piso_dos_motoristas_-_proc_649.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_141_bahia_-_placas_e_cameras__proc_581.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_142_bahia_-_tapa-buracos___proc_620.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_143_bahia_-_bolsao_de_descartes__proc_580.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_144_cidao__cobertura_das_creches_-_proc_631.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_145_rogelma__limpeza_de_area_verde_-_proc_629.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_146_rogelma__reposicao_de_equipamentos_-_proc_628.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_147_rogelma__poda_das_arvores_-_proc_627.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_148_maicon_rios_implementacao_de_placa_de_homenageado_-_proc_616.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_149_maicon_rios_pintura_da_faixa_em_frente_da_igreja_quadrangular_-_proc_630.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_150_andre_da_autoescola_campanhas_informativas_voltas_a_cnscientizacao_-_proc_633.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_151_andre_da_autoescola_sinalizacao_de_transito_em_frente_a_policia_militar_-_proc_623.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_152_andre_da_autoescola_horta_escolar_-_proc_622.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_153_jhon_braga-_rua_manoel_jose_pires_-_proc_646.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_154_jhon_braga-_lombo_faixa_-_proc_645.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_155_jhon_braga-_criancas_com_tea_-_proc_644.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_156_ademir__parceria_com_o_senai_-_proc_648.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_157_ademir__aumento_do_ticket_-_proc_647.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_158_rogelma_mascarenhas-_realizacao_de_operacao_tapa-buracos_proc_693.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_159_rogelma_mascarenhas-_colocacao_de_placa_proc_712.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_160_edinan_salgados-_diminuicao_da_altura_da_lombada_proc_690.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_161_ademir_dos_santos-_viabilizacao_de_murar_o_postinho_do_sao_jose_proc_691.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_162_edinan_salgados-_pintor_os_redutores_de_velocidade_proc_686.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_163_bruno_ribeiro-_reformas_na_sinalizacao_de_transito_proc_687.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_164_bahia_do_corte_-_poda_das_arvores_na_rua_erminio_goncalves_proc_667.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_165_bahia_do_corte_-_tirar_taxas_dos_campos_e_quadras_munipipais_proc_670.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_166_andre_da_autoescola-_realizar_uma_comissao_municipal_de_transito_proc_688.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_167_bruno_ribeiro-_sinalizacao_da_avenida_nicolau_carneiro_leao_proc_700.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_168_rogelma_mascarenhas-_recolocar_nome_proc_698.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_169_andre_da_autoescola-_implementacao_de_sinalizacao_proc_704.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_170_bruno_ribeiro-_recapeamento_das_ruas_proc_701.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_171_ademir_dos_santos_-_pediatra__proc_703.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_172_cidao_mineiro-_lombada_na_avenida_joao_joaquim_proc_715.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_173_cidao_mineiro-_revitalizacao_da_rotatoria_proc_716.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_174_jhon_braga-_solicitacao_de_implementacao_de_medida_de_seguranca_viaria_proc_710.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_175_andre_da_autoescola-_educacao_do_transito_nas_escolas__proc_711.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_177_jhon_braga-_doacao_de_mudas_proc_724.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_178_ademir-_aumento_no_auxilio_alimentacao_proc_719.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_179_bruno_ribeiro-_quadra_de_beach_tenis_proc_752.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_180_bruno_ribeiro-_frente_da_escola_virgilio_gomes_proc_751.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_181_edinan_salgados_-_troca_das_lampadas__proc_746.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_182_rogelma_mascarenhas-_limpeza_das_cers_e_emefs_proc_759.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_183_andre_da_autoescola-__remocao_do_formigueiro_proc_798.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_184_ademir_dos_santos-_seguranca__no_hospital_jose_nigro_neto.__proc_777.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_185_ademir_dos_santos-_alimentacao_no_hospital_jose_nigro_neto.__proc_778.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_186_jhon_braga-_higienizacao_periodica_proc_784.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_187_bahia_-_instalacao_da_parte_eletrica__proc_434.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_188_edson_do_lanche-_reconstrucao_da_ponte_proc_792.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2045/retirada_proposicao_189_-_van_do_gas.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_190_jhon_braga-_rampa_de_acesso__proc_787.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_191_jhon_braga-_servicos_de_limpeza__proc_788.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_192_cidao_mineiro-__remocao_e_substituicao_das_duas_bocas_proc_796.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_193_cidao_mineiro-__operacao_de_tapa-buracos_proc_795.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_194_rogelma_mascarenhas-_desentupimento_de_galeria_de_agua_proc_676.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_195_rogelma_mascarenhas-_revitalizacao_de_preca_proc_666.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_196_diego_viveiros-_recapear_acesso_de_cadeiras_de_rodas_na_pn__proc_764.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_197_edinan_salgados_-_grades_na_lombofaixa_da_rua_borborema__proc_804.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_198_bruno_ribeiro_-_desentupimento_e_recolocada_tampa_de_bueiro_proc_802.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_199_edinan_salgados_-_providenciar_um_professor_para_aulas_de_zumba_proc_820.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_200_edinan_salgados_-_mudanca_de_parada_de_onibus_proc_821.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_201_rogelma_mascarenhas-_recapeamento_proc_760.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_202_rogelma_mascarenhas-_limpeza_das_galerias_de_aguas_pluviais_proc_852.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_203_cidao__-_faixa_de_pedestre_e_tampa_de_bueiro___proc_873.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_204_ademir_dos_santos_e_outros_-__aumento_de_muro_proc_872.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_205_bruno_ribeiro_-_devida_sinalizacao_proc_861.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_206_bahia_do_corte_-_fazer_troca_de_lampada_e_instalar_braco_de_luz_proc_863.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_207_bruno_ribeiro_-__margens_do_corrego_sao_jose_i_e_ii_proc_862.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2088/indicacao_208_ademir_dos_santos_-__contratacao_emergencial_de_um_eletricista_proc_867.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2089/indicacao_209_ademir_-_absenteismo_em_consultas_e_exames_na_rede_municipal_de_saude_proc_869.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_210_cidao_mineiro_-__construcao_ded_lombada_proc_874.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao_211_edson_do_lanche_-__limpeza_e_tapa_buracos_na_rua_ana_pereira_de_godoi___proc_875.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao_212_edson_do_lanche_-_indicacao_de_limpeza_na_calcada_da_rua_mathias_pavao__proc_876.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2093/indicacao_213_jhon_braga_-__intervencao_tecnica_para_correcao_de_vazamento___proc_878.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2094/indicacao_214_andre_-_desafio_do_desmaio___proc_859.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2095/indicacao_215_jhon_-_vagas_de_estacionamento___proc_877.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2096/indicacao_216_jhon_-projeto_da_casa_de_abrigo_para_mulheres___proc_880.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao_217_diego_-_comunidade_terapeutica_libertar__proc_786.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_218_diego_-empresa_brasileira_de_participacao_nuclear_proc_868.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_219_cidao_mineiro_-_colocar_lixeiras_nos_parquinhos_de_todas_as_pracas_do_municipio___proc_970.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2151/indicacao_220_edinan_salgados_-_campeonato_veterenos_acima_de_40_anos___proc_965.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_221_van_do_gas_-__instalacao_de_um_redutor_de_velocidade_na_rua_rouxinol__proc_894.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_222_cidao_mineiro_-_pintar_faixa_para_estacionamento__proc_969.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_223_edinan_salgados_-__iluminacao_da_praca_dorvalino_de_asis__proc_899.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_224_diego_viveiros_-_sinalizacao_de_embarque_e_desembarque_proc_967.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_225_maicon_rios_-_limpeza_na_avenida_luigi_romania__proc_928.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_226_edson_do_lanche_-_melhorias_no_bairro_jardim_maria_luiza__proc_913.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_227_edson_do_lanche_-_melhorias_no_bairro_jardim_primavera__proc_911.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_228_edinan_salgados_-_limpeza_no_residencial_alianca__proc_938.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_229_andre_da_autoescola__-_prevencao_de_queimadas__proc_974.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_230_bruno_ribeiro_-__solicito_que_seja_realizado_limpeza_e_rocagem_da_area_da_prefeitura__proc_885.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_231_bruno_ribeiro_-__rampa_de_acesso_para_cadeirante_na_rua_antonio_pavan_filho__proc_923.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_232_bruno_ribeiro_-__reparos_na_escola_virgilio_gomes__proc_897.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_233_diego_viveiros_-_forma_correta_de_fazer_a_poda_das_arvores__proc_905.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2165/indicacao_234_maicon_rios_-_instalacao_de_um_container_de_lixo__proc_953.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2166/indicacao_235_andre_da_autoescola_-_mini_campo__proc_945.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2167/indicacao_236_andre_da_autoescola_-_reativacao_da_comissao_municipal_de_esporte_proc_961.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2168/indicacao_237_ademir_dos_santos_-_ortopedista_para_o_hospital_jose_nigro_neto_proc_975.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2169/indicacao_238_jhon_braga_-_limpeza_completa_de_area_verde___proc_978.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_239_jhon_braga_-_area_de_recreacao_infantil___proc_979.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2171/indicacao_240_jhon_braga_-_implementacao_de_uma_canaleta_proc_977.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_241_diego_viveiros_-_disponibilizar_crachas__proc_947.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_242_silas_da_sadia_-_limpeza_na_avenida_odilson_gomes__proc_989.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_243_maicon_rios_-_tapa_buraco_na_avenida_aparecida_schwenke_proc_990.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2177/indicacao_244_maicon_rios_-_reparos_na_av._erenita_goncalvez_proc_997.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2178/indicacao_246_andre_da_autoescola_-_parada_obrigatoria___proc_995.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao_246_andre_da_autoescola_-_parada_obrigatoria___proc_995.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_247_bruno_ribeiro_-__passarela_proximo_ao_endreco_av_manoel_borba_proc_1005.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_248_rogelma_mascarenhas_-__limpeza_em_varias_areas_do_municipio_proc_1009.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2182/indicacao_249_diego_viveiros_-__limpeza_da_rua_joao_bernardo_muniz_proc_1006.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2183/indicacao_250_cidao_-_lombada_proc_1015.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_251_bruno_ribeiro_-_troca_das_lampadas_na_bifurcacao_proc_1018.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_252_bruno_ribeiro_-__a_continuidade_da_calcada_na_av._maria_madalena_godoy__proc_898.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_253_cidao_-_ampliacao_da_equipe_de_vigilancia_proc_1016.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_254_ademir_e_bahia_do_corte_-_projeto_de_educacao_financeira_proc_1021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2188/indicacao_255_maicon_rios_-_cronograma_de_retirada_de_inserviveis_proc_996.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2189/indicacao_256_jhon_braga_-__semaforo_na_rua_ribeiro_de_barros__proc_1026.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_257_maicon_-_instalacao_de_canaleta_no_cruzamento___proc_1052.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_258_diego__-_iluminacao_publica____proc_1053.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_259_rogelma__-_limpeza_em_toda_extensao_da_avenida_genoveva_embriani__proc_1063.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2239/indicacao_260_rogelma__-_loperacao_tapa-buraco__proc_1064.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_261_rogelma__-_limpeza_de_toda_extensao_da_rua_henrique_dos_santos_proc_1065.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2241/indicacao_262_edson_do_lanche__-_limpeza_e_controle_de_escorpioes_proc_1090.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2242/indicacao_263_diego__-_sarjeta_na_rua_dom_pedro_ii_proc_1083.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_264_cidao_mineiro__-_tapa_buraco_na_alameda_dr._alberto_jose_eloy____proc_1100.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2244/indicacao_265_cidao_mineiro__-_implementacao_de_lombada_na_rua_bem_te_vi__proc_1097.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_266_maicon_rios__-_reparo_na_rua_rosalina_dos_santos____proc_1085.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_267_edson_do_lanche__-_proibido_estacionar_na_rua_rouxinol_proc_1089.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_268_cidao_mineiro__-_poda_das_arvores_proc_1099.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_269_maicon_-_realizar_a_pintura_de_faixa_de_pedestre__proc_1051.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2249/indicacao_270_andre-_iluminacao_da_pm_proc_1105.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_271_jhon_braga_-_daema__proc_1113.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_272_jhon_-_reuniao_entre_setores_proc_1114.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_273_van_do_gas_-__calcada_rua_rouxinol_proc_1111.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_274_bruno_ribeiro-_melhorias_e_seguranca_na_escola_vrgilio_gosmes__proc_1109.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2254/indicacao_275_bruno_ribeiro-_rampa_de_acesso_para_cadeirantes___proc_1110.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_276_ademir-_reativacao_do_centro_cirurgico___proc_1112.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2256/indicacao_277_bruno_ribeiro_-_mas_condicoes_da_avenida_ibate__proc_1079.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2257/indicacao_278_jhon_braga_-_realizar_os_servicos__proc_1033.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2258/indicacao_279_andre__-_treinamento_proc_1104.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2259/indicacao_280_andre__-_escolhinha_de_futebol__proc_1095.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2263/indicacao_281_bruno_ribeiro_-_realize_a_pintura_das_sinalizacoes__proc_1161.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2264/indicacao_282_bahia_do_corte_-_instalar_bracos_de_luz__proc_1166.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2265/indicacao_283_cidao_mineiro__-_implementacao_de_lombada_na_rua_joao_bombo__proc_1179.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2266/indicacao_284_rogelma__-_cobertura_nos_parquinhos_dos_cers_proc_1180.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2267/indicacao_285_bruno_ribeiro_-_limpeza_do_trecho_da_linha_ferrea_proc_1019.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2268/indicacao_286_bruno_ribeiro_-_melhorar_o_fluxo_do_transito__proc_1156.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2269/indicacao_287_bahia_do_corte_e_ademir_-_dar_continuidade_na_pintura_das_feixas_da_rua_manoel_jose_pires_proc_1159.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2270/indicacao_288_edson_do_lanche_-_onibus_para_realizar_o_transporte___proc_1165.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2271/indicacao_289_cidao_mineiro__-_supressao_de_arvores_na_alameda_proc_1201.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_290_jhon_braga_-_revitalizacao_das_pracas_proc_1200.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_291_rogelma__-_operacao_tapa-buraco_proc_1183.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2274/indicacao_292_rogelma__-_tampa_na_caixa_de_registro_proc_1185.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_293_jhon_braga_-_iluminacao_e_poda_atemaro__proc_1199.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_294_ademir_-solicitacao_de_equipamentos_proc_1190.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_295_jhon_braga_-programa_empresa_acessivel_proc_1117.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_296_silas_da_sadia__-_lombada_manoel_jose_pires__proc_1173.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2305/indicacao_297_edinan_salgados_-_tapa-buraco_na_rua_joao_joaquim__proc_1222.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2306/indicacao_298_edinan_salgados_-_placa_na_rua_nicolau_carneiro_proc_1219.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_299_andre_da_autoescola_-_implementacao_de_uma_quadra_poli-esportiva_proc_1224.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2308/indicacao_300_maicon_rios_-_tapa_buraco_no_final_da_avenida_catanduva_proc_1231.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2309/indicacao_301_bruno_ribeiro_-_implementacao_de_bracos_e_lampadas_nos_postes_proc_1232.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2310/indicacao_302_maicon_rios_-_limpeza_na_rua_caetano_treve_proc_1229.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_303_bruno_ribeiro_-_rampa_de_acesso_no_ginasio_de_esportes_proc_1211.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_305_jhon_braga_-_atualizacao_do_mapa_oficial_do_municipio_proc_1210.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2313/indicacao_306_maicon_rios_-_instalacao_da_placa_de_denominacao_proc_1213.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2314/indicacao_307_andre_da_autoescola_-_obras_de_calcamento__proc_1228.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2315/indicacao_308_rogelma_-_limpeza_da_area_verde__proc_1239.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_309_rogelma_-_limpeza_das_vias_publicas___proc_1240.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_310_jhon_braga_-_campo_de_futebol_da_praca_dorvalino_de_assis___proc_1242.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_311_edson_do_lanche_-_continuacao_da_calcada___proc_1243.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2319/indicacao_312_edson_do_lanche_-_cadunico__proc_1244.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2320/indicacao_313_cidao_mineiro_-_placa_de_proibido_estacionar__proc_1245.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2321/indicacao_314_ademir_-_estacionamento_em_45_graus__proc_1235.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_315_jhon_braga_-_mapeamento_oficial_dos_pontos_inacessiveis___proc_1247.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2323/indicacao_316_bruno_ribeiro_-_operacao_tapa-buraco__proc_1248.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2324/indicacao_317_rogelma__-_limpeza_rua_primitiva_giazi__proc_1241.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_319_andre_da_autoescola_-_representacao_esportiva_proc_1285.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_320_bruno_ribeiro_-_reparo_e_tampa_da_galeria_de_agua_pluvial__proc_1273.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_321_andre_da_autoescola_-_pintura_das_faixas_na_rua_ribeiro_de_barros_proc_1281.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_322_ednan_salgados_-_reparo_de_bueiro__proc_1259.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_323_andre_da_autoescola_-_localizacao_dos_pontes_de_onibus_proc_1271.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_324_rogelma_mascarenhas_-_redutor_de_velocidade__proc_1303.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_325_bahia_do_corte_-_limpeza_urbana__proc_1305.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_326_bahia_do_corte_-_operacao_de_melhoria__proc_1307.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_327_cidao_mineiro_-_limpeza_urbana__proc_1309.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_328_rogelma_mascarenhas_-_conserto_na_rede_de_esgostos__proc_1312.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_329_cidao_mineiro_-_lombo-faixa_em_frente_a_igreja_santuario__proc_1310.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_330_maicon_rios_-_recolhimento_de_entulho__proc_1316.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_331_rogelma_mascarenhas_-_limpeza_e_conserto_das_galerias__proc_1311.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_332_edinan_salgados_-_placa_de_proibido_estacionar__proc_1319.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_333_maicon_rios_-_repintura_da_lombada_avenida_araraquara_proc_1308.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2361/indicacao_334_jhon_braga_-_dimunuir_a_mureta_proc_1321.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2362/indicacao_335_maicon_rios_-_retirada_de_arbusto_e_adequacao_de_canaleta_proc_1088.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2363/indicacao_336_bruno_ribeiro_-_reparo_de_lampadas_proc_1324.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2364/indicacao_337_jhon_braga_-_lombo-faixa_na_alameda_alberto_jose_proc_1325.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2365/indicacao_338_ademir_-_devida_manutencao_do_daae__proc_1320.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2366/indicacao_339_jhon_braga_-_comdef__proc_1326.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_340_diego_viveiros_-_aulas_de_ballet__proc_1317.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2368/indicacao_341_diego_viveiros_-_implementar_bancos_no_ginasio__proc_1274.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_342_diego_viveiros_-_donatarios_proc_1130.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_343_bruno_ribeiro_-_passarela_proximo_ao_endereco_avenida_manoel_borba_proc_1322.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_344__bruno_ribeiro_-_instalacao_de_pontos_de_onibus_proc_1352.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_345__bruno_ribeiro_-_tapa-buraco_proc_1351.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_346__maicon_rios_-_pintura_de_lombada_proc_1348.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_347__andre_da_autoescola_-_reconstrucao_de_calcada_proc_1365.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_348__jhon_braga_-_fotalecimento_das_comunidades_escolares_proc_1370.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_349__jhon_braga_-_criacao_de_mais_vagas_de_estacionamento_na_unidade_hospitalar__proc_1371.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_350__jhon_braga_-_readequacao_das_vagas_proc_1373.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_351__silas_da_sadia_-_adequacoes_estruturais_no_setor_de_vigilancia_em_saude_proc_1369.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_352__silas_da_sadia_-_tapa-buraco_proc_1387.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_353__maicon_rios_-_reparo_do_asfalto_proc_1092.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_354_edson_do_lanche_-_limpeza_das_vias_publicas_proc_1385.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_355__ademir_dos_santos_-_centro_de_especialidades_medicas_proc_1396.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_356__edinan_salgados_-_implementar_ventiladores_nas_salas_que_nao_tem_ubs_proc_1392.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_357__cidao_mineiro_-_pintura_nas_faixas_de_pedestre_na_rua_manoel_borba_proc_1393.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_358__ademir_dos_santos_-_centro_de_saude_da_mulher_proc_1397.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_359__andre_da_autoescola_-_descarte_irregular_proc_1400.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_360_rogelma_mascarenhas_-_pintura_de_muro_proc_1388.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2448/indicacao_361_bahia_do_corte_e_ademir_dos_santos_-_limpeza_de_rua_proc_1413.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacao_362_andre_da_autoescola_-_manutencao_no_campo_do_sao_judas_proc_1422.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_363_cidao_mineiro_-_iluminacao_da_praca_jaime_rocha_proc_1433.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_364_bruno_ribeiro_-_tapa-buraco_na_rua_grauna_proc_1439.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_365_silas_da_sadia_-_tapa-buraco_proc_1441.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao_366_bruno_ribeiro_-_tapa-buraco_proc_1440.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2455/indicacao_367_maicon_rios_-_cobertura_praca_paulo_abi_jaudi_1438.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_368_jhon-braga_-_recapeamentos_recentes_proc_1447.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_369_jhon-braga_-_unidade_hospitalar_proc_1448.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2458/indicacao_370_diego_viveiros_-_desenvolver_campanha__proc_1432.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_371_diego_viveiros_-_construcao_de_galerias_de_aguas_pluviais__proc_1430.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_372_jhon_braga_-_instalacao_de_videomonitoramento__proc_1451.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_373_ademir_da_saude_-_acumulo_de_cargos_proc_1449.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_374_andre_da_autoescola_-_metanol_proc_1415.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_375_maicon_rios_-__reparo_na_iluminacao_publica_proc_1468.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_376_silas_da_sadia_-__suprimir_deuas_arvores_proc_1461.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_378_edson_do_lanche_-__imoveis_abandonados__proc_1479.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_379_rogelma_mascarenhas-__galerias_de_aguas_pluviais.__proc_1560.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_380_edson_do_lanche_-__tapa_buracos.__proc_1483.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2530/indicacao_381_rogelma_mascarenhas_-_limpeza_da_pista__proc_1484.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_382_andre_da_autoescola_-__priorizacao_de_vagas_de_emprego_proc_1485.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_383_bruno_ribeiro_-__pintura_da_faixa_de_pedestres_proc_1491.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_384_rogelma_mascarenhas-__sinalizacao_e_faixas.__proc_1558.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2502/indicacao_385_andre_da_autoescola_-__tapa-buraco_proc_1502.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_386_jhon_braga_-__pontos_de_coleta_de_agua._proc_1499.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_387_bruno_ribeiro_-__solicitacao_a_defesa_civil_proc_1493.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_388_cidao_mineiro_-__poste_de_iluminacao__proc_1498.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_389_cidao_mineiro_-_realizar_calcamento__proc_1497.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_390_jhon_braga_-__organizacao_no_cronograma._proc_1490.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_391_diego_viveiros_-__programa_muralha_paulista._proc_1469.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_392_jhon_braga_-__plano_de_contingencia._proc_1510.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_393_silas_da_sadia_-__tapa_buracos.__proc_1516.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_394_bruno_ribeiro_-_pintura_de_faixas_para_motocicletas__proc_1536.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_395_jhon_braga_-__nivel_de_cloro.__proc_1565.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_396_jhon_braga_-__revisar_o_sistema_de_dosagem_de_cloro.__proc_1563.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_397_bruno_ribeiro_-__manutencao_na_rua_maria_madalena_godoy.__proc_1555.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_398_ademir_dos_santos_-__pre-consulta_no_setor_de_pediatria.__proc_1562.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_399_andre_da_autoescola_-__operacao_tapa-buraco.__proc_1567.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2539/indicacao_400_maicon_rios_-__lixeira_em_frente_ao_americo_roncalli.__proc_1571.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_401_maicon_rios_-__retirada_de_entulhos._proc_1572.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_402_edson_do_lanche_-__tapa_buracos.__proc_1585.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2563/indicacao_403_edson_do_lanche_-__limpeza_de_bueiros.__proc_1587.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_404_diego_viveiros_-__instalacao_de_dispositivos_de_seguranca.__proc_1523.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_405_diego_viveiros_-_aumento_de_captacao_de_aguas_pluviais.__proc_1526.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_406_bahia_do_corte_-__tapa_buracos.__proc_1604.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_407_bruno_ribeiro_-__placa_de_pare.__proc_1600.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_408_jhon_braga_-__raparo_em_cruzamento__proc_1615.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2569/indicacao_409_cidao_mineiro_-__tapa_buracos.__proc_1612.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_410_ademir_dos_santos_-__ticket.__proc_1613.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2571/indicacao_411_silas_da_sadia_-__proibido_estacionar.__proc_1610.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2572/indicacao_412_rogelma_mascarenhas_-__limpeza_a_limpeza_do_recinto_de_eventos_proc_1592_ok.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_413_bruno_ribeiro_-__placa_de_pare.__proc_1601.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_414_bruno_ribeiro_-__tapa_buracos.__proc_1608.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao_415_maicon_rios_-__conselho_municipal__proc_1605.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao_416_rogelma_mascarenhas_-__poda_de_todas_as_arvores_presentes_nas_escolas_proc_1593_ok.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2577/indicacao_417_rogelma_mascarenhas_-__recapeamento_proc_1595_ok.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_418_jhon_braga_-__limpeza_praca_21_de_marco__proc_1611.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_419_rogelma_mascarenhas_-__limpeza_da_praca_dorival_barbieri_proc_1559.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2603/indicacao_420_rogelma_mascarenhas_-_limpeza_e_conserto_das_galerias__proc_1480.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2604/indicacao_421_bruno_ribeiro_-_operacao_tapa_buraco__proc_1644.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_422_cidao_mineiro_-_lombada_e_lombo-faixa_.proc_1646.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_423_ademir_dos_santos_e_bahia_do_corte-_manutencao_de_ar_condicionado_.proc_1647.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2607/indicacao_424__andre_da_autoescola-_limpeza_de_terreno_abandonado_.proc_1648.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_425_diego_viveiros-_implantacao_de_sarjetao_.proc_1629.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_426_silas_da_sadia-_conserto_de_calcada_.proc_1631.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_427_silas_da_sadia-_poda_de_arvore_.proc_1632.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_428_andre_da_autoescola-_limpeza_boca_de_lobo_.proc_1636.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_430_rogelma_mascarenhas-_recapeamento_e_limpeza_.proc_1633.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_431_jhon_braga-_rocagem_e_limpeza_cemiterio_.proc_xxxx.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_432_jhon_braga-_sinalizacao_viaria._proc_xxxx.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_433_jhon_braga-_rocagem_e_limpeza_da_area_verde._proc_xxxx.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/mocao_001_-_proc_034.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/mocao_003_-_proc_087.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/mocao_004_-_proc_141.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/mocao_006_-_proc_159.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/mocao_007_-_proc_099.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1721/mocao_008_-_proc_023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/mocao_009_-_proc_029.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/mocao_010_-_proc_026.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/mocao_011_-_proc_148.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/mocao_012_-_proc_030.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/mocao_013_-_proc_075.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/mocao_014_-_proc_025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1728/mocao_015_-_proc_022.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/mocao_016_-_proc_021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/mocao_017_-_proc_024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/mocao_018_-_proc_076.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/mocao_019_-_proc_031.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/mocao_020_-_proc_194.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/mocao_021_-_proc_195.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/mocao_022_-_proc_245.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/mocao_023_-_proc_239.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/mocao_024_diego_pesar_-_irene_moura_de_oliveira-__proc._305_2.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/mocao_025_bruno_-_mocao_de_congratulacao_e_aplausos_ao_padre_valdemir_araujo__proc._349.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/mocao_026_bruno__-_mocao_de_congratulacao_e_aplausos_ao_sr._sergio_belinelli_willian_marques__proc._351.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/mocao_028_edson-_mocao_de_congratulacao_e_aplausos_a_excelentissima_deputada_estadual_thainara_faria.__-_proc_360.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/mocao_029_cidao_pesar_-_maria_rozani_marques-__proc._398.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/mocao_030_andre_pesar_-_andre_luiz_gomes_de_lima-__proc._408.docx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/mocao_031_andre_pesar_-_aparecido_edson_urbano_-__proc._409.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/mocao_032_andre_pesar_-_erivelton_santos_anunciacao_-__proc._418.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1859/mocao_033_edinan_pesar_-_andre_orlando_-__proc._424.docx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/mocao_034_bruno_ribeiro_-_congratulacao_60_anos_-__proc._454.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/mocao_035_diego_viveiros_-_congratulacao_premio_excelencia_educacional_-__proc._499.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/mocao_036_van_do_gas_-_jose_roberto_ventrilho_-__proc._436.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/mocao_037_bahia_do_corte_-_jorge_luis_dos_santos_-__proc._506.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/mocao_038_diego_viveiros_-_manoel_pedro_da_silva_-__proc._511.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/mocao_no_039_bruno-_sebastiana_de_godoy_cristovam._pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/mocao_040_diego_viveiros_-_maria_da_luz_de_lima_grigorio_-__proc._512.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/mocao_no_041_rogelma_pesar_sandra_maria_proc_538.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1945/mocao_042_diego_-_maria_estela_spinosa_silva_-__proc._549.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1946/mocao_043_diego_-_afonso_paulo_de_almeida_processo_566_1-.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1947/mocao_044_ademir_-_congratulacao_denilson_lopes_-__proc._571.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1948/mocao_045_andre_da_autoescola_-_congratulacao_evento_grau_e_arte_-__proc._587.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1949/mocao_046_ademir_-_congratulacao_capitao_telhada__-__proc._570.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1950/mocao_047_jhon-_papa_-__proc._602.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1951/mocao_048_cidao_-__lacerda_siqueira_-__proc._604.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1952/mocao_049_bahia_-_airsoft_-__proc._579.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1954/mocao_no_050_proc_659_pesar_diego__jean_carlos.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1955/mocao_no_051_proc_660_pesar_rogelma__minelvina.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/1956/mocao_no_052_proc_661_pesar_van__regina_celia.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2010/mocao_053_cidao_mineiro_-_tiago_dos_santos_brandao_-__proc._692.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2011/mocao_054_edinan_-___congratulacao_e_aplausos_para_o_doutor_ezequiel___-_proc_668.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2012/mocao_055_diego_viveiros_-_edilene_rozendo_da_silva_-__proc._699.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2013/mocao_056_andre_da_autoescola_-___congratulacao__valdeci-_proc_702.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2014/mocao_057_diego_viveiros_-_noemi_de_araujo_abreu_-__proc._713.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2025/mocao_058_diego_viveiros_-_romildo_silverio_-__proc._714.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2026/mocao_059_cidao_-___congratulacao_e_aplausos_para_o_deputado_carlos_zarattini-_proc_718.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2027/mocao_060_cidao_-___congratulacao_e_aplausos_para_o_deputado_arlindo_chinaglia-_proc_717.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2028/mocao_061_cidao_mineiro_-_gustavo_henrique_nunes_fernandes_-__proc._737.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2029/mocao_062_andre_da_autoescola_-_alfredo_machado_-__proc..pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2053/mocao_063_diego_-_maria_jose_da_silva_scarpa_-__proc._749.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2054/mocao_064_bruno_ribeiro_-_maria_americo_francisco_luiz_-__proc._765.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2055/mocao_065_diego_-_marcos_roberto_de_araujo_-__proc._763.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2056/mocao_066_andre_da_autoescola_-_carlos_motta_-__proc._776.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2057/mocao_067_diego_viveiros_-_joao_domingos_santolia_-__proc._774.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2058/mocao_068_edinan_-___congratulacao_para_o_doutor_carlos___-_proc_775.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2059/mocao_069_diego_-_congratulacoes_jomi_-__proc._755.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2060/mocao_070_diego_-_congratulacoes_a_artistas_amerilienses_pela_participacao_relevante_-__proc._745.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2061/mocao_071_diego_-_congratulacoes_a_sra_eloisa_pela_retomada_dos_cursos_no_fundo_social_-__proc._744.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2062/mocao_072_andre_da_autoescola_-_pesar_pedro_gomes-__proc._808.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2108/mocao_073_cidao_mineiro-_devanir_lopes__-_proc_871.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2109/mocao_074_edinan_-_roque_pedro_nascimento_-__proc._823.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2110/mocao_075_edinan_-_ivanir_goncalves_de_azevedo_-__proc._824.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2111/mocao_076_andre_da_autoescola_aline_gibelli_e_a_equipe_mirim_feminina_de_volei_-__proc._811.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2112/mocao_077_andre_da_autoescola_-_carlos_alberto_balbino_-__proc._829.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2113/mocao_078_andre_da_autoescola_-antonia_encarnacao_gomes_figueira_-__proc._856.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2114/mocao_079_rogelma-_mocao_de_congratulacao_e_aplausos_deputado_estadual_valdomiro_lopes__-_proc_855.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2115/mocao_080_andre_da_autoescola_-_neusa_maria_de_barros_em__-__proc._886.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2116/mocao_081_cidao_mineiro_-_enertisna_ferreira_martins__-__proc._891.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2117/mocao_082_silas_da_sadia_-_maria_irene_de_carvalho_pavao__-__proc._896.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2133/mocao_083_maicon_rios_-_jose_benedito_nunes_-__proc._910.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2134/mocao_084_diego_viveiros_-_mocao_de_congratulacoes_dep._jefferson_campos_e_conselheira_tutelar._-__proc._904.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2135/mocao_085_diego_viveiros_-_fabio_baptista_de_oliveira-__proc._946.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2136/mocao_086_-_diego_viveiros_-_pesar_senhor_joao_morandini_0001.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2137/mocao_087_-_cidao_mineiro_-_pesar_senhor_roque_carneiro_de_oliveira_dr._raiz_0001.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2138/mocao_088_-_diego_viveiros_-_pesar_senhora_adelia_mastrangelo_pedroso_0001.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2139/mocao_089_diego_viveiros_-_gleiciane_da_silva_rodrigues_-__proc._955.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2140/mocao_090_diego_viveiros_-_jose_carlos_de_oliveira_-__proc._958.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2141/mocao_091_cidao_mineiro_-_pedagio._-__proc._892.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2142/mocao_092_-_edinan_salgados-_congratulacao_a_tatiana_soares_dos_santos_0001.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2143/mocao_093_andre_da_autoescola_-_aparecida_benta_-__proc._971.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2144/mocao_094_diego_viveiros_-_jose_luiz_parella_-__proc._966.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2145/mocao_095_edinan_salgados_-_mocao_de_congratulacoes_a_atleta_julia_isabel_de_lima_-__proc._968.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2146/mocao_096_andre_da_autoescola_-_mocao_de_congratulacao_ao_excelentissimo_senhor_deputado_estadual_rafa_zimbaldi.__-__proc._973.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2147/mocao_097_-_ademir-__fundo_social_0001.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2148/mocao_098_bruno_-_mocao_de_congratulacao_ao_excelentissimo_senhor_deputado_estadual_rogerio_santos.-__proc._980.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2149/mocao_099_diego_viveiros_-_angelina_da_silva_pereira_-__proc._971.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2198/mocao_100_diego_viveiros_-_nelson_macatelli_-__proc._999.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2199/mocao_101_diego_viveiros_-_elsa_gouvea_generoso_joaquim_-__proc._1008.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2200/mocao_102_diego_viveiros_-_jose_aparecido_dias_-__proc._1007.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2201/mocao_103_diego_viveiros_-joao_batista_de_oliveira-__proc._1017.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2202/mocao_104_maicon_rios_-_mocao_de_congratulacao_a_equipe_de_natacao_de_americo_brasiliense_-__proc._1011.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2203/mocao_105_maicon_rios_-_mocao_de_congratulacao_aos_profissionais_do_hospital_doutor_jose_nigro_neto_-_proc._1023.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2204/mocao_106_bruno_ribeiro_-_mocao_de_congratulacao_ao_departamento_de_transportes_e_transito__-__proc._1003.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2205/mocao_107_ademir_dos_santos_-_mocao_de_congratulacao_as_ser-vidoras_municipais_luzia_apare-cida_pelegrine_boenno_e_luciana_lopes_hilario-__pr.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2206/mocao_108_jhon_braga_-_mocao_de_congratulacao_aos_moradores_do_bairro_planalto-__proc._1028.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2207/mocao_109_jhon_braga_-_mocao_de_congratulacao_aos_departamentos_da_prefeitura_-__proc._1031.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2208/mocao_110_jhon_braga_-_mocao_de_congratulacao_ao_setor_privado_-__proc._1030.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2209/mocao_112_bruno_ribeiro_-_mocao_de_congratulacao_ao_deputado_federal_ribamar_silva.___-__proc._1036.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2210/mocao_113_rogelma_mascarenhas_-_mocao_de_pesar_ao_senhor_celino_paulo_de_almeida___-__proc._1047.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2226/mocao_114_maicon_rios_-_mocao_de_apoio_pelo_fim_do_confisco_de_aposentados_e_pensionistas_-__proc._1068.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2227/mocao_115_diego_viveiros_-_marcia_helena_sanchez_-__proc._1081.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2228/mocao_116_andre_da_autoescola_-_paschoaliana_aparecida_-__proc._1080.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2229/mocao_117_rogelma_-_mocao_de_congratulacao_a_delegacao_de_futebol_de_americo_brasiliense_sub_-_20_-__proc._1084.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2230/mocao_118_andre_da_autoescola_-_maria_carolina_-__proc._1091.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2231/mocao_119_andre_da_autoescola_-_joao_jose_figueira_-__proc._1096.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2232/mocao_120_andre_da_autoescola_-_mocao_de_congratulacoes_e_aplausos_a_equipe_de_futsal_feminina_de_americo_brasiliense_-__proc._1054.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2233/mocao_121_ademir__-_mocao_de_congratulacao_a_servidora_publica___proc._1122.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2234/mocao_122_andre_da_autoescola_-_joao_augusto_charaba_-__proc._1128.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2279/mocao_123_diego_viveiros_-_jose_marcelino_bueno_-__proc._1146.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2280/mocao_124_edinan_salgados_-_mocao_de_congratulacao_a_equi-pe_juventude_campea_da_copa_americo_de_futebol__serie_ouro_-__proc._1158.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2281/mocao_125_edinan_salgados_-_mocao_de_congratulacao_a_equi-pe_vila_fundao_campea_da_copa_americo_de_futebol__serie_prata__serie_ouro_-__proc._1157.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2282/mocao_126_cidao_mineiro_-_lucio_aparecidos_domingos_fernandes_-__proc._1160.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2283/mocao_127_diego_viveiros_-_iva_tessitore_-__proc._1178.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2325/mocao_128_edson_do_lanche__-_mocao_de_congratulacao_a_servidora_daniele_proc._1181.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2284/mocao_129_diego_viveiros_-_aos_profissionais_da_saude_da_re-de_publica_municipal__-__proc._1171.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2285/mocao_130_andre_da_autoescola_-_lineu_bombo_-__proc._1215.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2326/mocao_131_rogelma_mascarenhas__-_pesar_lazaro_aparecido_de_freitas_proc._1226.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2327/mocao_132_diego_viveiros__-_pesar_jaime_ginato_proc._1255.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2328/mocao_133_cidao_mineiro__-_pesar_maria_conceicao_fernandes_da_costa_proc._1253.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2329/mocao_134_cidao_mineiro__-_pesar_jesse_cosmo_do_nascimento_proc._1254.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2330/mocao_135_van_do_gas__-_pesar_maria_de_lima_batista_proc._1264.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2381/mocao_136_andre_da_autoescola__-_jose_barbosa_proc._1272.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2382/mocao_137_cidao_mineiro__-_mocao_de_congratulacao_a_deputada_estadual_marcia_lia._proc.1246.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2383/mocao_138_bruno_ribeiro_e_diego_viveiros__-_mocao_de_congratulacao_a_comunidade_escolar_virgilio_gomes._proc.1323.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2384/mocao_139_diego_viveiros_e_maicon_rios_-_mocao_de_congratulacao_a_academia_mundo_da_danca._proc.1295.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2385/mocao_140_silas_da_sadia__-_mocao_de_congratulacao_ao_sr_carlos_alberto_pereira._proc.1334.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2386/mocao_141_maicon_rios__-_mocao_de_repudio_ao_episodio_no_vestiario_masculino_da_piscina_municipal._proc.1338.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2387/mocao_142_134_bruno_ribeiro__-_pesar_iraci_trenrim_proc._1276.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2388/mocao_143_diego_viveiros__-_pesar_olavio_silva_carneiro_proc._1275.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2425/mocao_144_bahia_do_corte_e_ademir_dos_santos_-_vice-prefeito_proc._1354.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2426/mocao_145_bahia_do_corte_e_ademir_dos_santos_-_comandos_airsoft_proc._1353.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2427/mocao_146_maicon_rios__-_conceicao_ap._c._telles_de_souza_proc._1355.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2428/mocao_147_maicon_rios__-_congratulacao_ao_projeto_de_saude_bucal_proc._1332.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2429/mocao_148_andre_da_autoescola__-_congratulacao_ao_americano_futebol_clube_proc._1349.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2430/mocao_149_diego_viveiros__-pesar_marcelo_luis_tidei__proc._1362.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2431/mocao_150_diego_viveiros__-pesar_baltazar_jose_laurindo_proc._1367.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2432/mocao_151_andre_da_autoescola_e_jhon_braga__-_congratulacoes_a_1_corrida_solidaria_belinelli_proc._1356.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2433/mocao_152_diego_viveiros__-pesar_jose_rubens_dos_santos__proc._1379.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2434/mocao_153_diego_viveiros__-pesar_airton_garcia_ferreira__proc._1380.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2435/mocao_154_diego_viveiros__-pesar_eliza_redondo_ferreira_proc._1381.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2436/mocao_155_bruno_ribeiro_-_congratulacoes_ao_professor_cleber_rodrigo_proc._1382.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2437/mocao_156_ademir_dos_santos__-pesar_edmundo_candindo_de_miranda_proc._1398.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2438/mocao_157_jhon_braga__-_mocao_de_congratulacoes__proc._1395.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2470/mocao_158_andre_da_autoescola__-_congratulacao_a_igreja_chama_viva_proc._1391.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2439/mocao_159_ademir_dos_santos__-_mocao_de_congratulacoes_agentes_de_endemias__proc._1399.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2440/mocao_160__maicon_rios_e_jhon_braga_-_mocao_de_congratulacoes_a_equipe_de_natacao__proc._1384.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2441/mocao_161_maicon_rios-_congratulacao_1_circuito_de_saude_da_mulher_proc._1403.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2471/mocao_162_bruno_ribeiro__-_congratulacao_aos_servidores_das_ubss_proc._1410.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2472/mocao_163_diego_viveiros__-_pesar_wilson_moreira_neves_proc._1424.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2473/mocao_164_diego_viveiros__-_pesar_ismael_de_brito_jeronimo_proc._1431.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2474/mocao_165_bruno_ribeiro__-_congratulacoes_professores_proc._1436.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2475/mocao_166_silas_da_sadia__-_congratulacoes__igor_henrique_ribeiro_proc._1434.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2476/mocao_167_silas_da_sadia_-_congratulacoes_ao_deputado_federal_joao_cury_neto_proc._1442.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2477/mocao_168_silas_da_sadia_-_congratulacoes_ao_deputado_estadual_rafael_fernando_zimbaldi_proc._1443.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2478/mocao_169_diego_viveiros_-_congratulacoes_a_usina_santa_cruz_proc._1293.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2479/mocao_170_maicon_rios_e_silas_da_sadia_-_congratulacoes_a_servidora_ana_paula_rodrigues_proc._1457.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2480/mocao_171_diego_viveiros__-_pesar_odilia_drape_trevisolli_proc._1459.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2481/mocao_172_maicon_rios_-_congratulacao_a_escola_estadual_dinora_proc._1462.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2510/mocao_173_bruno_ribeiro__-_congratulacoes_aos_funcionarios_publicos__proc._1467.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2550/mocao_174_rogelma_mascarenhas-_mocao_de_congratulacoes_ao_fundo_social_proc._1482.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2511/mocao_175_bruno_ribeiro_-_congratulacoes_aos_atletas_de_karate_proc._1476.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2512/mocao_176_andre_da_autoescola_-_congratulacoes_ao_deputado_federal_baleia_rossi_proc._1478.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2513/mocao_177_maicon_rios_-_congratulacoes_a_equipe_de_natacao_proc._1489.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2616/mocao_178_diego_viveiros_-_congratulacoes_ao_escritor_antonio_jose_laurindo_proc._1465.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2514/mocao_179_edinan_salgados_-_congratulacoes_a_todos_os_karatekas_proc._1488.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2515/mocao_180_ademir_dos_santos_-_congratulacoes_a_patricia_lafuria_proc._1508.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2551/mocao_181_jhon_braga_-_implantacao_das_aulas_voluntarias_de_hapkido_proc._1527.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2552/mocao_182_andre_da_autoescola_-_jorge_ribeiro_dos_santos_-__proc._1533.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2553/mocao_184_andre_da_autoescola_-pesar_rogerio_de_almeida_-__proc._1551.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_185__cidao_mineiro_-_pesar_maria_de_lourdes_de_paula_-__proc._1548.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2555/mocao_186_maicon_rios_-_congratulacoes_aos_14_festival_de_capoeira_proc._1550.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2556/mocao_187_cidao_mineiro_-_congratulacoes_a_equipe_de_volei_mirim_proc._1549.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2557/mocao_188_maicon_rios_-_congratulacoes_a_companhia_tamareira_proc._1552.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2558/mocao_189_maicon_rios_-_congratulacoes_ao_espaco_aya_proc._1553.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2559/mocao_190_silas_da_sadia-_mocao_de_repudio_proc._1556.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2560/mocao_191_bruno_ribeiro_-_pesar_jose_peres_rodrigues_-__proc._1578.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2561/mocao_192_rogelma_mascarenhas_-_pesar_vitor_emanuel_-__proc._1579.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2579/mocao_193_diego_viveiros_-_pesar_lucimeire_de_oliveira_borges_-__proc._1589.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2580/mocao_194_bruno_ribeiro_-_congratulacoes_ao_atleta_fernando_oliveira_batista_proc._15861.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2581/mocao_197_maicon_rios_-_congratulacoes_aos_atletas_copa_sao_paulo_de_natacao_proc._1599.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2582/mocao_198_diego_viveiros_-_pesar__maria_jose_esteves_andrigueto-__proc._1535.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2583/mocao_199_diego_viveiros_-_pesar_francisco_alves_da_costa_-__proc._1621.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2584/mocao_200_diego_viveiros_-_pesar_mauricio_donizete_martins_-__proc._1622.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2585/mocao_201_diego_viveiros_-_pesar_gilberto_risolino_sebastiao_-__proc._xxx1.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2617/mocao_202_cidao_mineiro_-_congratulacoes_ao_deputado_federal_carlos_zarattini_proc._1645.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2618/mocao_203_edson_-_mocao_de_congratulacao_a_companhia_de_teatro_expressarte._proc.1639.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2619/mocao_204_andre_da_autoescola__-_congratulacao_a_decoracao_natalina_proc._1649.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2620/mocao_205_andre_da_autoescola__-_congratulacao_ao_jornal_mete_o_pau_proc._1638.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2621/mocao_206_silas_da_sadia__-_congratulacoes_ao_dr._ezequiel_e_tatiana_da_saude_proc._1654.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2622/mocao_207_van_do_gas__-_pesar_antonia_cristina_proc._xxx.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2623/mocao_208_cidao_mineiro-_pesar_cristina_antunes_proc._xxx.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2400/emenda_01_aditiva_01_ao_pl_053-2025.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2712/emendas_impositivas_ademir_dos_santos-1.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2713/emendas_impositivas_ademir_dos_santos-2.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2714/emendas_impositivas_ademir_dos_santos-3.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2715/emendas_impositivas_ademir_dos_santos-4.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2716/emendas_impositivas_ademir_dos_santos-5.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2717/emendas_impositivas_ademir_dos_santos-6.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2718/emendas_impositivas_ademir_dos_santos-7.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2719/emendas_impositivas_ademir_dos_santos-8.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2720/emendas_impositivas_ademir_dos_santos-9.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2721/emendas_impositivas_ademir_dos_santos-10.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2722/emendas_impositivas_ademir_dos_santos-11.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2723/emendas_impositivas_bruno_ribeiro-12.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2724/emendas_impositivas_bruno_ribeiro-13.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2725/emendas_impositivas_bruno_ribeiro-14.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2726/emendas_impositivas_bruno_ribeiro-15.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2727/emendas_impositivas_bruno_ribeiro-16.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2728/emendas_impositivas_bruno_ribeiro-17.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2729/emendas_impositivas_bruno_ribeiro-18.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2730/emendas_impositivas_bruno_ribeiro-19.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2731/emendas_impositivas_diego_viveiros-20.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2732/emendas_impositivas_diego_viveiros-21.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2733/emendas_impositivas_diego_viveiros-22.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2734/emendas_impositivas_diego_viveiros-23.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2735/emendas_impositivas_diego_viveiros-24.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2736/emendas_impositivas_diego_viveiros-25.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2737/emendas_impositivas_diego_viveiros-26.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2738/emendas_impositivas_diego_viveiros-27.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2739/emendas_impositivas_jhon_braga-28.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2740/emendas_impositivas_jhon_braga-29.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2741/emendas_impositivas_jhon_braga-30.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2742/emendas_impositivas_jhon_braga-31.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2743/emendas_impositivas_jhon_braga-32.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2744/emendas_impositivas_jhon_braga-33.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2745/emendas_impositivas_jhon_braga-34.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2746/emendas_impositivas_jhon_braga-35.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2747/emendas_impositivas_jhon_braga-36.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/emendas_impositivas_jhon_braga-37.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/emendas_impositivas_jhon_braga-38.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/emendas_impositivas_jhon_braga-39.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/emendas_impositivas_jhon_braga-40.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/emendas_impositivas_rogelma_mascarenhas_-_41.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/emendas_impositivas_van_do_gas-42.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/emendas_impositivas_van_do_gas-43.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/emendas_impositivas_van_do_gas-44.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/emendas_impositivas_van_do_gas-45.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/emendas_impositivas_van_do_gas-46.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/emendas_impositivas_van_do_gas-47.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/emendas_impositivas_van_do_gas-48.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/emendas_impositivas_van_do_gas-49.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/emendas_impositivas_edson_do_lanche-50.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/emendas_impositivas_edson_do_lanche-51.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/emendas_impositivas_edson_do_lanche-52.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/emendas_impositivas_edson_do_lanche-53.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/emendas_impositivas_edson_do_lanche-54.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/emendas_impositivas_edson_do_lanche-55.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/emendas_impositivas_edson_do_lanche-56.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/emendas_impositivas_edson_do_lanche-57.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/emendas_impositivas_edson_do_lanche-58.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/emendas_impositivas_edson_do_lanche-59.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/emendas_impositivas_edson_do_lanche-60.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/emendas_impositivas_bahia_do_corte-61.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/emendas_impositivas_bahia_do_corte-62.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/emendas_impositivas_bahia_do_corte-63.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/emendas_impositivas_bahia_do_corte-64.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/emendas_impositivas_bahia_do_corte-65.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/emendas_impositivas_bahia_do_corte-66.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/emendas_impositivas_bahia_do_corte-67.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/emendas_impositivas_bahia_do_corte-68.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/emendas_impositivas_bahia_do_corte-69.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/emendas_impositivas_bahia_do_corte-70.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/emendas_impositivas_bahia_do_corte-71.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/emendas_impositivas_andre_da_autoescola-72.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/emendas_impositivas_andre_da_autoescola-73.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/emendas_impositivas_andre_da_autoescola-74.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/emendas_impositivas_andre_da_autoescola-75.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/emendas_impositivas_andre_da_autoescola-76.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/emendas_impositivas_andre_da_autoescola-77.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/emendas_impositivas_andre_da_autoescola-78.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/emendas_impositivas_andre_da_autoescola-79.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/emendas_impositivas_andre_da_autoescola-80.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/emendas_impositivas_andre_da_autoescola-81.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/emendas_impositivas_andre_da_autoescola-82.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/emendas_impositivas_andre_da_autoescola-83.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/emendas_impositivas_andre_da_autoescola-84.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/emendas_impositivas_andre_da_autoescola-85.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/emendas_impositivas_andre_da_autoescola-86.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/emendas_impositivas_edinan_salgados.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/emendas_impositivas_edinan_salgados-88.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/emendas_impositivas_edinan_salgados-89.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/emendas_impositivas_edinan_salgados-90.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/emendas_impositivas_edinan_salgados-91.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/emendas_impositivas_edinan_salgados-92.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/emendas_impositivas_edinan_salgados-93.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/emendas_impositivas_edinan_salgados-94.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/emendas_impositivas_edinan_salgados-95.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/emendas_impositivas_edinan_salgados-96.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/emendas_impositivas_cidao_mineiro-97.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/emendas_impositivas_cidao_mineiro-98.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/emendas_impositivas_cidao_mineiro-99.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/emendas_impositivas_cidao_mineiro-100.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/emendas_impositivas_cidao_mineiro-101.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/emendas_impositivas_cidao_mineiro-102.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/emendas_impositivas_cidao_mineiro-103.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/emendas_impositivas_cidao_mineiro-104.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/emendas_impositivas_cidao_mineiro-105.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/emendas_impositivas_cidao_mineiro-106.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/emendas_impositivas_cidao_mineiro-107.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/emendas_impositivas_cidao_mineiro-108.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/emendas_impositivas_cidao_mineiro-109.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2812/emendas_impositivas_silas_da_sadia-110.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/emendas_impositivas_silas_da_sadia-111.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/emendas_impositivas_silas_da_sadia-112.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/emendas_impositivas_silas_da_sadia-113.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/emendas_impositivas_silas_da_sadia-114.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/emendas_impositivas_silas_da_sadia-115.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/emendas_impositivas_silas_da_sadia-116.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/emendas_impositivas_silas_da_sadia-117.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/emendas_impositivas_silas_da_sadia-118.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/emendas_impositivas_silas_da_sadia-119.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/emendas_impositivas_silas_da_sadia-120.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/emendas_impositivas_maicon_rios_-121.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/emendas_impositivas_maicon_rios_-122.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/emendas_impositivas_maicon_rios_-123.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/emendas_impositivas_maicon_rios_-124.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/emendas_impositivas_maicon_rios_-125.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/emendas_impositivas_maicon_rios_-126.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/emendas_impositivas_maicon_rios_-127.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/emendas_impositivas_maicon_rios_-128.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/emendas_impositivas_maicon_rios_-129.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/emendas_impositivas_maicon_rios_-130.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2396/parecer_votacao.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2025/2397/parecer_votacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H971"/>
+  <dimension ref="A1:H1101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="225.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="229.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="214.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="228.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -35805,78 +37066,3455 @@
         <v>3390</v>
       </c>
       <c r="G969" s="1" t="s">
         <v>420</v>
       </c>
       <c r="H969" t="s">
         <v>3394</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
         <v>3395</v>
       </c>
       <c r="B970" t="s">
         <v>9</v>
       </c>
       <c r="C970" t="s">
         <v>10</v>
       </c>
       <c r="D970" t="s">
         <v>3396</v>
       </c>
       <c r="E970" t="s">
         <v>3397</v>
       </c>
+      <c r="F970" t="s">
+        <v>1155</v>
+      </c>
       <c r="G970" s="1" t="s">
         <v>3398</v>
       </c>
       <c r="H970" t="s">
         <v>3399</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
         <v>3400</v>
       </c>
       <c r="B971" t="s">
         <v>9</v>
       </c>
       <c r="C971" t="s">
         <v>17</v>
       </c>
       <c r="D971" t="s">
         <v>3396</v>
       </c>
       <c r="E971" t="s">
         <v>3397</v>
       </c>
+      <c r="F971" t="s">
+        <v>1155</v>
+      </c>
       <c r="G971" s="1" t="s">
         <v>3401</v>
       </c>
       <c r="H971" t="s">
         <v>3402</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>3403</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>22</v>
+      </c>
+      <c r="D972" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E972" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F972" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="H972" t="s">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>3406</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>25</v>
+      </c>
+      <c r="D973" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E973" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F973" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G973" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="H973" t="s">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>3409</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>28</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E974" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F974" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G974" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="H974" t="s">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B975" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" t="s">
+        <v>31</v>
+      </c>
+      <c r="D975" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E975" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F975" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G975" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="H975" t="s">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B976" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" t="s">
+        <v>34</v>
+      </c>
+      <c r="D976" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E976" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F976" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G976" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="H976" t="s">
+        <v>3417</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B977" t="s">
+        <v>9</v>
+      </c>
+      <c r="C977" t="s">
+        <v>37</v>
+      </c>
+      <c r="D977" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E977" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F977" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G977" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="H977" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B978" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" t="s">
+        <v>40</v>
+      </c>
+      <c r="D978" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E978" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F978" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G978" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="H978" t="s">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B979" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" t="s">
+        <v>43</v>
+      </c>
+      <c r="D979" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E979" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F979" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G979" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="H979" t="s">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B980" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" t="s">
+        <v>46</v>
+      </c>
+      <c r="D980" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E980" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F980" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="H980" t="s">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B981" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" t="s">
+        <v>50</v>
+      </c>
+      <c r="D981" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F981" t="s">
+        <v>168</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="H981" t="s">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B982" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" t="s">
+        <v>54</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F982" t="s">
+        <v>168</v>
+      </c>
+      <c r="G982" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="H982" t="s">
+        <v>3435</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B983" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" t="s">
+        <v>59</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F983" t="s">
+        <v>168</v>
+      </c>
+      <c r="G983" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="H983" t="s">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B984" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" t="s">
+        <v>63</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F984" t="s">
+        <v>168</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="H984" t="s">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B985" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" t="s">
+        <v>66</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F985" t="s">
+        <v>168</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="H985" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B986" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" t="s">
+        <v>70</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F986" t="s">
+        <v>168</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="H986" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B987" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" t="s">
+        <v>74</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F987" t="s">
+        <v>168</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="H987" t="s">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B988" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" t="s">
+        <v>78</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F988" t="s">
+        <v>168</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="H988" t="s">
+        <v>3453</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B989" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" t="s">
+        <v>81</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F989" t="s">
+        <v>13</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="H989" t="s">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B990" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" t="s">
+        <v>85</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F990" t="s">
+        <v>13</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="H990" t="s">
+        <v>3459</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B991" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" t="s">
+        <v>88</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F991" t="s">
+        <v>13</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="H991" t="s">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B992" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" t="s">
+        <v>91</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F992" t="s">
+        <v>13</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="H992" t="s">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B993" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" t="s">
+        <v>95</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F993" t="s">
+        <v>13</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="H993" t="s">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B994" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" t="s">
+        <v>98</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F994" t="s">
+        <v>13</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="H994" t="s">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B995" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" t="s">
+        <v>102</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F995" t="s">
+        <v>13</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="H995" t="s">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B996" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" t="s">
+        <v>105</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F996" t="s">
+        <v>13</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="H996" t="s">
+        <v>3477</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B997" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" t="s">
+        <v>109</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F997" t="s">
+        <v>238</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="H997" t="s">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B998" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" t="s">
+        <v>113</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F998" t="s">
+        <v>238</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="H998" t="s">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B999" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" t="s">
+        <v>117</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F999" t="s">
+        <v>238</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="H999" t="s">
+        <v>3486</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1001" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>126</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1002" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>130</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1003" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>134</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1004" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>138</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1005" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>141</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1006" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007" t="s">
+        <v>3508</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1007" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>148</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1008" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>152</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1009" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010" t="s">
+        <v>3517</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>177</v>
+      </c>
+      <c r="G1010" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>3519</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011" t="s">
+        <v>3520</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>159</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G1011" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G1012" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G1013" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>172</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G1014" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>176</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G1015" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>181</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G1016" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>185</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G1017" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>188</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G1018" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>192</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>552</v>
+      </c>
+      <c r="G1019" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>196</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>552</v>
+      </c>
+      <c r="G1020" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>200</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3397</v>
+      </c>
+      <c r="G1021" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>3552</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>204</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>552</v>
+      </c>
+      <c r="G1022" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>208</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>552</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>212</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>552</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>215</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>552</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>552</v>
+      </c>
+      <c r="G1026" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>222</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>552</v>
+      </c>
+      <c r="G1027" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>225</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>552</v>
+      </c>
+      <c r="G1028" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>3573</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>552</v>
+      </c>
+      <c r="G1029" s="1" t="s">
+        <v>3575</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>233</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>237</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032" t="s">
+        <v>3583</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>242</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>245</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1033" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034" t="s">
+        <v>3589</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>248</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1034" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>251</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1035" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>254</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1036" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037" t="s">
+        <v>3598</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>258</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1037" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038" t="s">
+        <v>3601</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>261</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1038" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039" t="s">
+        <v>3604</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>265</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040" t="s">
+        <v>3607</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>713</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>282</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>3609</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041" t="s">
+        <v>3610</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>268</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1041" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042" t="s">
+        <v>3613</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>720</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1042" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043" t="s">
+        <v>3616</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1043" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>277</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1044" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>281</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>3624</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046" t="s">
+        <v>3625</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>733</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1046" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>3627</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047" t="s">
+        <v>3628</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>737</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1047" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>3630</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048" t="s">
+        <v>3631</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>286</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1048" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>3633</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049" t="s">
+        <v>3634</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>290</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1049" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>3636</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050" t="s">
+        <v>3637</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>294</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1050" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="H1050" t="s">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>298</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1051" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>3642</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052" t="s">
+        <v>3643</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>303</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1052" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="H1052" t="s">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053" t="s">
+        <v>3646</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>306</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1053" s="1" t="s">
+        <v>3647</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054" t="s">
+        <v>3649</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>310</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1054" s="1" t="s">
+        <v>3650</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>314</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1055" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056" t="s">
+        <v>3655</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>317</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>527</v>
+      </c>
+      <c r="G1056" s="1" t="s">
+        <v>3656</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057" t="s">
+        <v>3658</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>321</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>527</v>
+      </c>
+      <c r="G1057" s="1" t="s">
+        <v>3659</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058" t="s">
+        <v>3661</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>325</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>527</v>
+      </c>
+      <c r="G1058" s="1" t="s">
+        <v>3662</v>
+      </c>
+      <c r="H1058" t="s">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059" t="s">
+        <v>3664</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>329</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>527</v>
+      </c>
+      <c r="G1059" s="1" t="s">
+        <v>3665</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060" t="s">
+        <v>3667</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>333</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>527</v>
+      </c>
+      <c r="G1060" s="1" t="s">
+        <v>3668</v>
+      </c>
+      <c r="H1060" t="s">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061" t="s">
+        <v>3670</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>777</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>527</v>
+      </c>
+      <c r="G1061" s="1" t="s">
+        <v>3671</v>
+      </c>
+      <c r="H1061" t="s">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062" t="s">
+        <v>3673</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>781</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>527</v>
+      </c>
+      <c r="G1062" s="1" t="s">
+        <v>3674</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>785</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>527</v>
+      </c>
+      <c r="G1063" s="1" t="s">
+        <v>3677</v>
+      </c>
+      <c r="H1063" t="s">
+        <v>3678</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064" t="s">
+        <v>3679</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>789</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>527</v>
+      </c>
+      <c r="G1064" s="1" t="s">
+        <v>3680</v>
+      </c>
+      <c r="H1064" t="s">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065" t="s">
+        <v>3682</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>794</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>527</v>
+      </c>
+      <c r="G1065" s="1" t="s">
+        <v>3683</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066" t="s">
+        <v>3685</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>798</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1066" s="1" t="s">
+        <v>3686</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067" t="s">
+        <v>3688</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>802</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1067" s="1" t="s">
+        <v>3689</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>3690</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068" t="s">
+        <v>3691</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>806</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1068" s="1" t="s">
+        <v>3692</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069" t="s">
+        <v>3694</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>810</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1069" s="1" t="s">
+        <v>3695</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>3696</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070" t="s">
+        <v>3697</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>814</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1070" s="1" t="s">
+        <v>3698</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071" t="s">
+        <v>3700</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>818</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1071" s="1" t="s">
+        <v>3701</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072" t="s">
+        <v>3703</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>822</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1072" s="1" t="s">
+        <v>3704</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073" t="s">
+        <v>3706</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>826</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1073" s="1" t="s">
+        <v>3707</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074" t="s">
+        <v>3709</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>830</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1074" s="1" t="s">
+        <v>3710</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075" t="s">
+        <v>3712</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>834</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1075" s="1" t="s">
+        <v>3713</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>3714</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076" t="s">
+        <v>3715</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>837</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1076" s="1" t="s">
+        <v>3716</v>
+      </c>
+      <c r="H1076" t="s">
+        <v>3717</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077" t="s">
+        <v>3718</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>841</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1077" s="1" t="s">
+        <v>3719</v>
+      </c>
+      <c r="H1077" t="s">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078" t="s">
+        <v>3721</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>844</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>661</v>
+      </c>
+      <c r="G1078" s="1" t="s">
+        <v>3722</v>
+      </c>
+      <c r="H1078" t="s">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079" t="s">
+        <v>3724</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>848</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1079" s="1" t="s">
+        <v>3725</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>3726</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080" t="s">
+        <v>3727</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>852</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1080" s="1" t="s">
+        <v>3728</v>
+      </c>
+      <c r="H1080" t="s">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081" t="s">
+        <v>3730</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>856</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1081" s="1" t="s">
+        <v>3731</v>
+      </c>
+      <c r="H1081" t="s">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082" t="s">
+        <v>3733</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>861</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1082" s="1" t="s">
+        <v>3734</v>
+      </c>
+      <c r="H1082" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083" t="s">
+        <v>3736</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>865</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1083" s="1" t="s">
+        <v>3737</v>
+      </c>
+      <c r="H1083" t="s">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084" t="s">
+        <v>3739</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>869</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1084" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>873</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1085" s="1" t="s">
+        <v>3743</v>
+      </c>
+      <c r="H1085" t="s">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086" t="s">
+        <v>3745</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>877</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1086" s="1" t="s">
+        <v>3746</v>
+      </c>
+      <c r="H1086" t="s">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>881</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1087" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088" t="s">
+        <v>3751</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>885</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1088" s="1" t="s">
+        <v>3752</v>
+      </c>
+      <c r="H1088" t="s">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089" t="s">
+        <v>3754</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>888</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>396</v>
+      </c>
+      <c r="G1089" s="1" t="s">
+        <v>3755</v>
+      </c>
+      <c r="H1089" t="s">
+        <v>3756</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090" t="s">
+        <v>3757</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>273</v>
+      </c>
+      <c r="G1090" s="1" t="s">
+        <v>3758</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091" t="s">
+        <v>3760</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>896</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>273</v>
+      </c>
+      <c r="G1091" s="1" t="s">
+        <v>3761</v>
+      </c>
+      <c r="H1091" t="s">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092" t="s">
+        <v>3763</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>900</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>273</v>
+      </c>
+      <c r="G1092" s="1" t="s">
+        <v>3764</v>
+      </c>
+      <c r="H1092" t="s">
+        <v>3765</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093" t="s">
+        <v>3766</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>903</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>273</v>
+      </c>
+      <c r="G1093" s="1" t="s">
+        <v>3767</v>
+      </c>
+      <c r="H1093" t="s">
+        <v>3768</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094" t="s">
+        <v>3769</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>907</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>273</v>
+      </c>
+      <c r="G1094" s="1" t="s">
+        <v>3770</v>
+      </c>
+      <c r="H1094" t="s">
+        <v>3771</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095" t="s">
+        <v>3772</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>911</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>273</v>
+      </c>
+      <c r="G1095" s="1" t="s">
+        <v>3773</v>
+      </c>
+      <c r="H1095" t="s">
+        <v>3774</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096" t="s">
+        <v>3775</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>915</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>273</v>
+      </c>
+      <c r="G1096" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="H1096" t="s">
+        <v>3777</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097" t="s">
+        <v>3778</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>919</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>273</v>
+      </c>
+      <c r="G1097" s="1" t="s">
+        <v>3779</v>
+      </c>
+      <c r="H1097" t="s">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098" t="s">
+        <v>3781</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>923</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>273</v>
+      </c>
+      <c r="G1098" s="1" t="s">
+        <v>3782</v>
+      </c>
+      <c r="H1098" t="s">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099" t="s">
+        <v>3784</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>927</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>273</v>
+      </c>
+      <c r="G1099" s="1" t="s">
+        <v>3785</v>
+      </c>
+      <c r="H1099" t="s">
+        <v>3786</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100" t="s">
+        <v>3787</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>3789</v>
+      </c>
+      <c r="G1100" s="1" t="s">
+        <v>3790</v>
+      </c>
+      <c r="H1100" t="s">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>3789</v>
+      </c>
+      <c r="G1101" s="1" t="s">
+        <v>3793</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>3794</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -36807,50 +41445,180 @@
     <hyperlink ref="G947" r:id="rId946"/>
     <hyperlink ref="G948" r:id="rId947"/>
     <hyperlink ref="G949" r:id="rId948"/>
     <hyperlink ref="G950" r:id="rId949"/>
     <hyperlink ref="G951" r:id="rId950"/>
     <hyperlink ref="G952" r:id="rId951"/>
     <hyperlink ref="G953" r:id="rId952"/>
     <hyperlink ref="G954" r:id="rId953"/>
     <hyperlink ref="G955" r:id="rId954"/>
     <hyperlink ref="G956" r:id="rId955"/>
     <hyperlink ref="G957" r:id="rId956"/>
     <hyperlink ref="G958" r:id="rId957"/>
     <hyperlink ref="G959" r:id="rId958"/>
     <hyperlink ref="G960" r:id="rId959"/>
     <hyperlink ref="G961" r:id="rId960"/>
     <hyperlink ref="G962" r:id="rId961"/>
     <hyperlink ref="G963" r:id="rId962"/>
     <hyperlink ref="G964" r:id="rId963"/>
     <hyperlink ref="G965" r:id="rId964"/>
     <hyperlink ref="G966" r:id="rId965"/>
     <hyperlink ref="G967" r:id="rId966"/>
     <hyperlink ref="G968" r:id="rId967"/>
     <hyperlink ref="G969" r:id="rId968"/>
     <hyperlink ref="G970" r:id="rId969"/>
     <hyperlink ref="G971" r:id="rId970"/>
+    <hyperlink ref="G972" r:id="rId971"/>
+    <hyperlink ref="G973" r:id="rId972"/>
+    <hyperlink ref="G974" r:id="rId973"/>
+    <hyperlink ref="G975" r:id="rId974"/>
+    <hyperlink ref="G976" r:id="rId975"/>
+    <hyperlink ref="G977" r:id="rId976"/>
+    <hyperlink ref="G978" r:id="rId977"/>
+    <hyperlink ref="G979" r:id="rId978"/>
+    <hyperlink ref="G980" r:id="rId979"/>
+    <hyperlink ref="G981" r:id="rId980"/>
+    <hyperlink ref="G982" r:id="rId981"/>
+    <hyperlink ref="G983" r:id="rId982"/>
+    <hyperlink ref="G984" r:id="rId983"/>
+    <hyperlink ref="G985" r:id="rId984"/>
+    <hyperlink ref="G986" r:id="rId985"/>
+    <hyperlink ref="G987" r:id="rId986"/>
+    <hyperlink ref="G988" r:id="rId987"/>
+    <hyperlink ref="G989" r:id="rId988"/>
+    <hyperlink ref="G990" r:id="rId989"/>
+    <hyperlink ref="G991" r:id="rId990"/>
+    <hyperlink ref="G992" r:id="rId991"/>
+    <hyperlink ref="G993" r:id="rId992"/>
+    <hyperlink ref="G994" r:id="rId993"/>
+    <hyperlink ref="G995" r:id="rId994"/>
+    <hyperlink ref="G996" r:id="rId995"/>
+    <hyperlink ref="G997" r:id="rId996"/>
+    <hyperlink ref="G998" r:id="rId997"/>
+    <hyperlink ref="G999" r:id="rId998"/>
+    <hyperlink ref="G1000" r:id="rId999"/>
+    <hyperlink ref="G1001" r:id="rId1000"/>
+    <hyperlink ref="G1002" r:id="rId1001"/>
+    <hyperlink ref="G1003" r:id="rId1002"/>
+    <hyperlink ref="G1004" r:id="rId1003"/>
+    <hyperlink ref="G1005" r:id="rId1004"/>
+    <hyperlink ref="G1006" r:id="rId1005"/>
+    <hyperlink ref="G1007" r:id="rId1006"/>
+    <hyperlink ref="G1008" r:id="rId1007"/>
+    <hyperlink ref="G1009" r:id="rId1008"/>
+    <hyperlink ref="G1010" r:id="rId1009"/>
+    <hyperlink ref="G1011" r:id="rId1010"/>
+    <hyperlink ref="G1012" r:id="rId1011"/>
+    <hyperlink ref="G1013" r:id="rId1012"/>
+    <hyperlink ref="G1014" r:id="rId1013"/>
+    <hyperlink ref="G1015" r:id="rId1014"/>
+    <hyperlink ref="G1016" r:id="rId1015"/>
+    <hyperlink ref="G1017" r:id="rId1016"/>
+    <hyperlink ref="G1018" r:id="rId1017"/>
+    <hyperlink ref="G1019" r:id="rId1018"/>
+    <hyperlink ref="G1020" r:id="rId1019"/>
+    <hyperlink ref="G1021" r:id="rId1020"/>
+    <hyperlink ref="G1022" r:id="rId1021"/>
+    <hyperlink ref="G1023" r:id="rId1022"/>
+    <hyperlink ref="G1024" r:id="rId1023"/>
+    <hyperlink ref="G1025" r:id="rId1024"/>
+    <hyperlink ref="G1026" r:id="rId1025"/>
+    <hyperlink ref="G1027" r:id="rId1026"/>
+    <hyperlink ref="G1028" r:id="rId1027"/>
+    <hyperlink ref="G1029" r:id="rId1028"/>
+    <hyperlink ref="G1030" r:id="rId1029"/>
+    <hyperlink ref="G1031" r:id="rId1030"/>
+    <hyperlink ref="G1032" r:id="rId1031"/>
+    <hyperlink ref="G1033" r:id="rId1032"/>
+    <hyperlink ref="G1034" r:id="rId1033"/>
+    <hyperlink ref="G1035" r:id="rId1034"/>
+    <hyperlink ref="G1036" r:id="rId1035"/>
+    <hyperlink ref="G1037" r:id="rId1036"/>
+    <hyperlink ref="G1038" r:id="rId1037"/>
+    <hyperlink ref="G1039" r:id="rId1038"/>
+    <hyperlink ref="G1040" r:id="rId1039"/>
+    <hyperlink ref="G1041" r:id="rId1040"/>
+    <hyperlink ref="G1042" r:id="rId1041"/>
+    <hyperlink ref="G1043" r:id="rId1042"/>
+    <hyperlink ref="G1044" r:id="rId1043"/>
+    <hyperlink ref="G1045" r:id="rId1044"/>
+    <hyperlink ref="G1046" r:id="rId1045"/>
+    <hyperlink ref="G1047" r:id="rId1046"/>
+    <hyperlink ref="G1048" r:id="rId1047"/>
+    <hyperlink ref="G1049" r:id="rId1048"/>
+    <hyperlink ref="G1050" r:id="rId1049"/>
+    <hyperlink ref="G1051" r:id="rId1050"/>
+    <hyperlink ref="G1052" r:id="rId1051"/>
+    <hyperlink ref="G1053" r:id="rId1052"/>
+    <hyperlink ref="G1054" r:id="rId1053"/>
+    <hyperlink ref="G1055" r:id="rId1054"/>
+    <hyperlink ref="G1056" r:id="rId1055"/>
+    <hyperlink ref="G1057" r:id="rId1056"/>
+    <hyperlink ref="G1058" r:id="rId1057"/>
+    <hyperlink ref="G1059" r:id="rId1058"/>
+    <hyperlink ref="G1060" r:id="rId1059"/>
+    <hyperlink ref="G1061" r:id="rId1060"/>
+    <hyperlink ref="G1062" r:id="rId1061"/>
+    <hyperlink ref="G1063" r:id="rId1062"/>
+    <hyperlink ref="G1064" r:id="rId1063"/>
+    <hyperlink ref="G1065" r:id="rId1064"/>
+    <hyperlink ref="G1066" r:id="rId1065"/>
+    <hyperlink ref="G1067" r:id="rId1066"/>
+    <hyperlink ref="G1068" r:id="rId1067"/>
+    <hyperlink ref="G1069" r:id="rId1068"/>
+    <hyperlink ref="G1070" r:id="rId1069"/>
+    <hyperlink ref="G1071" r:id="rId1070"/>
+    <hyperlink ref="G1072" r:id="rId1071"/>
+    <hyperlink ref="G1073" r:id="rId1072"/>
+    <hyperlink ref="G1074" r:id="rId1073"/>
+    <hyperlink ref="G1075" r:id="rId1074"/>
+    <hyperlink ref="G1076" r:id="rId1075"/>
+    <hyperlink ref="G1077" r:id="rId1076"/>
+    <hyperlink ref="G1078" r:id="rId1077"/>
+    <hyperlink ref="G1079" r:id="rId1078"/>
+    <hyperlink ref="G1080" r:id="rId1079"/>
+    <hyperlink ref="G1081" r:id="rId1080"/>
+    <hyperlink ref="G1082" r:id="rId1081"/>
+    <hyperlink ref="G1083" r:id="rId1082"/>
+    <hyperlink ref="G1084" r:id="rId1083"/>
+    <hyperlink ref="G1085" r:id="rId1084"/>
+    <hyperlink ref="G1086" r:id="rId1085"/>
+    <hyperlink ref="G1087" r:id="rId1086"/>
+    <hyperlink ref="G1088" r:id="rId1087"/>
+    <hyperlink ref="G1089" r:id="rId1088"/>
+    <hyperlink ref="G1090" r:id="rId1089"/>
+    <hyperlink ref="G1091" r:id="rId1090"/>
+    <hyperlink ref="G1092" r:id="rId1091"/>
+    <hyperlink ref="G1093" r:id="rId1092"/>
+    <hyperlink ref="G1094" r:id="rId1093"/>
+    <hyperlink ref="G1095" r:id="rId1094"/>
+    <hyperlink ref="G1096" r:id="rId1095"/>
+    <hyperlink ref="G1097" r:id="rId1096"/>
+    <hyperlink ref="G1098" r:id="rId1097"/>
+    <hyperlink ref="G1099" r:id="rId1098"/>
+    <hyperlink ref="G1100" r:id="rId1099"/>
+    <hyperlink ref="G1101" r:id="rId1100"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>