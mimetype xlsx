--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -10,173 +10,3379 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2416" uniqueCount="1060">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Terezinha Aparecida Viveiros de Souza</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2643/pl_01.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2643/pl_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2644/pl_02.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2644/pl_02.pdf</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2645/pl_03.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2645/pl_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2646/pl_04.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2646/pl_04.pdf</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2649/pl_05.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2649/pl_05.pdf</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2650/pl_06.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2650/pl_06.pdf</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2651/pl_07.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2651/pl_07.pdf</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2652/pl_08.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2652/pl_08.pdf</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2653/pl_09.pdf</t>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2653/pl_09.pdf</t>
+  </si>
+  <si>
+    <t>2709</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2709/pl_010.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I, da Lei Municipal nº 1397, de 16 de dezembro de 2003 e dá outras  providências.</t>
+  </si>
+  <si>
+    <t>2710</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2710/pl_011.pdf</t>
+  </si>
+  <si>
+    <t>2842</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2842/pl_012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza desmembramento de imóvel na forma que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2843</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2843/pl_013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a aderir ao Programa Médicos pelo Brasil, instituído pela Lei Federal nº 13.958, de 18 de dezembro de 2019, altera dispositivo da Lei Municipal nº 1973, de 24 de abril de 2014 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2890</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>MAICON RIOS, EDSON DO LANCHE</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2890/projeto_de_lei_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Combate à Discriminação e ao Racismo de Américo Brasiliense, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2891</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2891/pl_015.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o serviço de transporte individual de passageiros em veículo automotor de aluguel (táxi), disciplina os pontos de estacionamento, consolida a regulamentação municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2892</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>EDINAN SALGADOS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2892/pl_016.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação de "DONA MARGARIDA MINGHINI" ao torneio que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2894</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2894/pl_017.pdf</t>
+  </si>
+  <si>
+    <t>2895</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2895/pl_18.pdf</t>
+  </si>
+  <si>
+    <t>2898</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>MAICON RIOS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2898/pl_19.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de vagas para alunos com deficiência e mobilidade reduzida no estabelecimento de ensino mais próximo de sua residência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2899</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2899/pl_20.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal "Cidadania Jovem", voltado à educação para a cidadania, ao direito ao voto e ao incentivo ao alistamento eleitoral, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2957</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2957/pl_21.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2958</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2958/pl_22.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de créditos adicionais especial e suplementar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2959</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2959/pl_23.pdf</t>
+  </si>
+  <si>
+    <t>2961</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prorrogação do Plano Municipal de Educação, aprovado pela Lei nº 1939, de 18 de dezembro de 2013, da convalidação de atos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2962</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2962/pl_26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de subvenção social à Associação de Pais e Amigos dos Excepcionais de Américo Brasiliense – APAE, nos termos que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2963</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>3043</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3043/pl_29.pdf</t>
+  </si>
+  <si>
+    <t>3044</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>BRUNO RIBEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3044/pl_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de Eventos do Município de Américo Brasiliense o Dia Municipal dos Surdos.</t>
+  </si>
+  <si>
+    <t>3045</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3045/pl_31.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial de Eventos do Município de Américo Brasiliense a "Festa da Padroeira", a ser celebrada anualmente no mês de outubro, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3046</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>ANDRÉ DA AUTOESCOLA, JHON BRAGA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3046/pl_32.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a transparência e o acesso à informação nos serviços de abastecimento de água no Município de Américo Brasiliense.</t>
+  </si>
+  <si>
+    <t>3047</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3047/pl_33.pdf</t>
+  </si>
+  <si>
+    <t>3048</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3048/pl_34.pdf</t>
+  </si>
+  <si>
+    <t>3050</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3050/pl_35.pdf</t>
+  </si>
+  <si>
+    <t>3052</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3052/pl_36_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3053</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3053/pl_37.pdf</t>
+  </si>
+  <si>
+    <t>2711</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de revisão geral anual aos servidores municipais do Poder Executivo de Américo Brasiliense e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2844</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2844/plc_02.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre normas para o parcelamento de débitos pelo não pagamento das tarifas relativas ao consumo de água e esgoto sanitários e demais serviços executados pelo DAEMA, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2845</t>
+  </si>
+  <si>
+    <t>Maicon Rios, Bahia do Corte, Bruno Ribeiro, Rogelma Mascarenhas de Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2845/plc_03.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de revisão geral anual dos servidores do Poder Legislativo do Município de Américo Brasiliense, nos termos do artigo 37, inciso X da Constituição Federal de 1988, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2846/plc_04.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar n° 210, de 1° de abril de 2019.</t>
+  </si>
+  <si>
+    <t>2893</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2893/plc_05.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a classificação de trechos do perímetro urbano na forma da Lei Complementar nº 065, de 1º de dezembro de 2006 (Plano Diretor), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3049</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3049/plc_6.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre normas para o parcelamento de débitos pelo não pagamento das tarifas relativas ao consumo de água e esgoto sanitários e demais_x000D_
+serviços executados pelo DAEMA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2872</t>
+  </si>
+  <si>
+    <t>RUE</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial</t>
+  </si>
+  <si>
+    <t>MAICON RIOS, ANDRÉ DA AUTOESCOLA, DIEGO VIVEIROS, EDSON DO LANCHE, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2872/requerimento_de_urgencia_especial_001_pl_05_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei nº 05/2026, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências"</t>
+  </si>
+  <si>
+    <t>2873</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2873/requerimento_de_urgencia_especial_002_pl_06_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui  na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei nº 06/2026, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências"</t>
+  </si>
+  <si>
+    <t>2874</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2874/requerimento_de_urgencia_especial_003_pl_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui  na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei nº 07/2026, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências"</t>
+  </si>
+  <si>
+    <t>2875</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2875/requerimento_de_urgencia_especial_004_pl_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui  na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei nº 08/2026, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências"</t>
+  </si>
+  <si>
+    <t>2876</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2876/requerimento_de_urgencia_especial_005_pl_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui  na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei nº 09/2026, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2877</t>
+  </si>
+  <si>
+    <t>MAICON RIOS, BAHIA DO CORTE, BRUNO RIBEIRO, DIEGO VIVEIROS, ROGELMA MASCARENHAS, SILAS DA SADIA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2877/requerimento_de_urgencia_especial_006_plc_01_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui  na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria: _x000D_
+Projeto de Lei Complementar nº 01/2026, de autoria do Poder Executivo, que "Dispõe sobre a concessão de revisão geral anual aos servidores municipais do Poder Executivo de Américo Brasiliense e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2878</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2878/requerimento_de_urgencia_especial_007_plc_03_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso 1, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei Complementar nº 03/2026, de autoria do Poder Legislativo, que "Dispõe sobre a concessão de revisão geral anual dos servidores do Poder Legislativo do Município de Américo Brasiliense, nos termos do artigo 37, inciso X da Constituição Federal de 1988, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2879</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2879/requerimento_de_urgencia_especial_008_plc_04_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei Complementar n° 04/2026, de autoria do Poder Legislativo, que "Altera dispositivos da Lei Complementar n° 210, de 1° de abril de 2019."</t>
+  </si>
+  <si>
+    <t>2880</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2880/requerimento_de_urgencia_especial_009_pl_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui  na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei nº 11/2026, de autoria do Poder Executivo, que "Dispõe sobre a abertura de créditos adicionais especiais e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2896</t>
+  </si>
+  <si>
+    <t>MAICON RIOS, CIDÃO MINEIRO, JHON BRAGA, ROGELMA MASCARENHAS, SILAS DA SADIA, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2896/requerimento_de_urgencia_especial_10_pl_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei nº 17/2026, de autoria do Poder Executivo, que "Dispõe sobre a abertura de crédito adicional especial e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2897</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2897/requerimento_de_urgencia_especial_11_pl_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei nº 18/2026, de autoria do Poder Executivo, que "Dispõe sobre a abertura de crédito adicional especial e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3051</t>
+  </si>
+  <si>
+    <t>MAICON RIOS, ANDRÉ DA AUTOESCOLA, JHON BRAGA, ROGELMA MASCARENHAS, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3051/requerimento_de_urgencia_especial_12_pl_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
+Projeto de Lei n° 35/2026, de autoria do Poder Executivo, que "Autoriza a abertura de crédito adicional especial e dá outras providências".</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>RRP</t>
+  </si>
+  <si>
+    <t>Requerimento de Retirada de Proposição</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3042/requerimento_de_retirada_01-2026__-_plc_02.pdf</t>
+  </si>
+  <si>
+    <t>Retira, da Ordem do Dia, o Projeto de Lei Complementar nº 002/2026, que “Dispõe sobre normas para o parcelamento de débitos pelo não pagamento das tarifas relativas ao consumo de água e esgoto sanitários e demais serviços executados pelo DAEMA, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2690</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>BAHIA DO CORTE</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2690/requerimento_01-_bahia_do_corte-_limpeza_nas_caixas_d_agua_proc_56.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para informar o que segue a esta Casa de Leis: 1- Foi realizada limpeza nas caixas d’água das unidades escolares do Município?  2- Foram realizadas análises de água potável nas respectivas unidades? Enviar os relatórios das análises e da respectiva limpeza realizada.</t>
+  </si>
+  <si>
+    <t>2691</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2691/requerimento_02-_bahia_do_corte-_ponto_de_onibus_proc_43.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1- Qual o motivo da não implementação do ponto de ônibus na rua 09, esquina com a rua 08, localizadas no bairro Jardim Luis Ometto, já solicitado na indicação de número 45/2025, visto que muitos alunos aguardam o ônibus sem um abrigo adequado? 2- Qual o prazo estabelecido para implementação do referido ponto de ônibus?</t>
+  </si>
+  <si>
+    <t>2692</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2692/requerimento_03-_bruno_ribeiro-_vandalismo_no_departamento_de_esportes_proc_52.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as informações que seguem: 1- Caso haja, cópia dos respectivos Boletins de Ocorrência lavrados acerca dos atos de furto e vandalismo no Departamento de Esportes; 2- Na hipótese de inexistência de tais registros, qual a justificativa técnica e administrativa para a não formalização deles.</t>
+  </si>
+  <si>
+    <t>2693</t>
+  </si>
+  <si>
+    <t>ADEMIR DOS SANTOS, EDINAN SALGADOS, EDSON DO LANCHE, MAICON RIOS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2693/requerimento_04-_ademir_dos_santos_e_edson_do_lanche_-_lei_15.326_proc_84.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis informações sobre o número de profissionais da área da educação que exercem função docente no Município, independente da designação do cargo que ocupam e que: (i) atuam diretamente com crianças educandas; (ii) têm formação no magistério ou em curso de nível superior; e (iii) que foram aprovadas em concurso público.</t>
+  </si>
+  <si>
+    <t>2694</t>
+  </si>
+  <si>
+    <t>ADEMIR DOS SANTOS, EDSON DO LANCHE</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2694/requerimento_05-_ademir_dos_santos-_lei_complementar_226-2026__proc_54.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as informações que seguem: 1- Há a possibilidade de reconhecer o direito à contagem do tempo de serviço referente ao período de 28 de maio de 2020 a 31 de dezembro de 2021 para fins de vantagens funcionais e direitos remuneratórios? 2- Qual a viabilidade orçamentária e financeira do Município para fins de pagamento dos valores retroativos, nos termos da Lei Complementar nº 226/2025? 3- Qual o procedimento administrativo adotado por esta Prefeitura para a implementação da referida norma legal?</t>
+  </si>
+  <si>
+    <t>2695</t>
+  </si>
+  <si>
+    <t>ANDRÉ DA AUTOESCOLA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2695/requerimento_06_-_andre_da_autoescola_-_cenario_cada_vez_mais_critico_do_descarte_irregular_proc_87.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1. Quais são, de forma detalhada, os motivos técnicos, financeiros, legais ou ambientais que tornam tão complexa ou inviável a implantação de um bolsão de descarte em nosso município?  2.	Existe atualmente algum estudo técnico, projeto ou planejamento em andamento visando a criação de um bolsão ou alternativa semelhante? Em caso positivo, informar prazos, custos estimados e estágio atual. 3. Caso não haja previsão para implantação de um bolsão, quais medidas concretas o Departamento responsável está planejando ou executando para combater o descarte irregular de inservíveis no município? 4.	Qual é o planejamento de curto, médio e longo prazo para enfrentar este problema, considerando que os mutirões, isoladamente, não estão conseguindo atender à</t>
+  </si>
+  <si>
+    <t>2696</t>
+  </si>
+  <si>
+    <t>SILAS DA SADIA, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2696/requerimento_07_-_silas_da_sadia_e_van_do_gas_-_retirada_de_arvore_de_grande_porte_proc_861.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, a fim de que seja realizado estudo técnico para averiguar a viabilidade da poda e/ou da retirada das árvores de grande porte mencionadas, conforme avaliação especializada, com o objetivo de garantir a segurança da população.</t>
+  </si>
+  <si>
+    <t>2881</t>
+  </si>
+  <si>
+    <t>ROGELMA MASCARENHAS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2881/requerimento_08_-_rogelma_mascarenhas_-_valores_gastos_com_oficinas_proc_95_-_corrigido1.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar quais foram os valores gastos com oficinas mecânicas no ano de 2024 e 2025. Requeiro ainda, que sejam enviadas as notas fiscais informando quais os serviços realizados.</t>
+  </si>
+  <si>
+    <t>2697</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2697/requerimento_09_-_rogelma_mascarenhas_-_rumo_proc_941.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Concessionária Rumo para realizar a limpeza da linha férrea que corta o Município.</t>
+  </si>
+  <si>
+    <t>2698</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2698/requerimento_10_-_rogelma_mascarenhas_-_via_paulista_proc_97.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Concessionária Via Paulista para realizar a limpeza da Rodovia SP – 257.</t>
+  </si>
+  <si>
+    <t>2699</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2699/requerimento_11_-_andre_da_autoescola_-_vias_publicas_proc_105.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1. Existe algum mapeamento atualizado realizado pela Prefeitura, identificando todas as ruas, avenidas, alamedas e bairros que necessitam de nova pavimentação ou recapeamento? Se sim, apresentar. 2.	Considerando que há emenda parlamentar já liberada e disponível nos cofres públicos, em que fase se encontra o processo burocrático, incluindo projetos, licitações e demais trâmites necessários para o início das obras? 3. Quais bairros e vias serão contemplados com essa pavimentação? Solicita-se se possível, a listagem nominal das ruas. 4. Há previsão de início para as obras de pavimentação? Se sim, qual a data estimada para o início e conclusão dos trabalhos? 5. Em relação a operação tapa-buracos, existe um cronograma de execução? Quais bairros est</t>
+  </si>
+  <si>
+    <t>2700</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2700/requerimento_12-_bruno_ribeiro-_planejamento_sobre_a_rocagem_e_limpeza_proc_108.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as informações que seguem: 1- Qual o planejamento do setor competente quanto à roçagem e limpeza da via acesso Ademir Gouvêa, entre o bairro Jardim Santa Terezinha e Jardim Vista Alegre.</t>
+  </si>
+  <si>
+    <t>2701</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2701/requerimento_13-_bruno_ribeiro-_projeto_de_lei_n_21-2006_proc_145.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as informações que seguem: 1- Qual o planejamento e o prazo previsto para o efetivo cumprimento da Lei Municipal nº 1.483 de 04 de julho de 2006?</t>
+  </si>
+  <si>
+    <t>2702</t>
+  </si>
+  <si>
+    <t>EDSON DO LANCHE</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2702/requerimento_14-_edson_do_lanche-_companhia_de_desenvolvimnto_habitacional_e_urbano_proc_135.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado aos representantes da Companhia de Desenvolvimento Habitacional e Urbano Mário Covas - CDHU, solicitando de Sua Excelência para que se faça um planejamento para a manutenção da pintura externa dos prédios, localizados no bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>2703</t>
+  </si>
+  <si>
+    <t>SILAS DA SADIA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2703/requerimento_15_-_silas_da_sadia_-_cobranca_tarifa_de_agua_proc_63.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que informe a esta Casa de Leis o que segue: 1 - Qual a possibilidade de revogação das tabelas existentes na Lei Municipal nº 2.634, de 1º de abril de 2025, alterada pela Lei Municipal n° 2.679, de 31 de outubro de 2025, substituindo por percentual único sobre o valor total do consumo; 2- Se há possibilidade de ampliação do quadro de leituristas no Município de 2 (dois) para 4 (quatro) vagas para atender a aproximadamente os 12.500 (doze mil e quinhentos) hidrômetros existentes.</t>
+  </si>
+  <si>
+    <t>2704</t>
+  </si>
+  <si>
+    <t>JHON BRAGA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento_16_-_jhon_braga_-_medicamentos_alto_custo_proc_153.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que informe a esta Casa de Leis o que segue: 1- Quais são os critérios oficiais adotados pelo município para a distribuição de medicamentos de alto custo, especialmente nos casos em que há atraso no fornecimento ou quantidade limitada do medicamento disponível? 2- Existe lista de espera formal para os pacientes cadastrados para uso de medicamentos de alto custo e quais parâmetros definem a ordem de atendimento (data de cadastro, prescrição médica, grau de urgência, entre outros)? 3- Como é realizado o controle e registro das entregas de medicamentos de alto custo, informando se há sistema, planilha ou protocolo administrativo que registre datas, pacientes atendidos e responsáveis pela liberação? 4- Quais procedimentos são adotados para garantir a impessoalidade na entrega dos medicamentos, asseguran</t>
+  </si>
+  <si>
+    <t>2705</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2705/requerimento_17_-_jhon_braga_-_bolsa_transporte_proc_154.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que informe a esta Casa de Leis o que segue: 1- Qual era o quantitativo total de vagas ofertadas pelo Programa de Bolsa Transporte Estudantil no último exercício? 2- Qual o quantitativo previsto de vagas para o programa no ano corrente? 3- Existe estudo, planejamento ou decisão administrativa que preveja redução no número de vagas do programa? Em caso positivo, informar: a) o percentual ou número exato da redução; b) a justificativa técnica, orçamentária ou administrativa para tal medida; 4- Quais serão os critérios adotados para inscrição, seleção e classificação dos estudantes beneficiados? 5- De que forma essas informações serão divulgadas oficialmente à população, a fim de evitar deslocamentos desnecessários, desencontro de informações e insegurança aos estudantes e suas famílias?</t>
+  </si>
+  <si>
+    <t>2706</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2706/requerimento_18_-_jhon_braga_-_servicos_laboratoriais_proc_155.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que encaminhe a esta Casa de Leis as seguintes informações e documentos sobre a contratação de serviços laboratoriais/exames no Município:1 - Identificação do processo e transparência: Informar número do processo, modalidade (pregão/concorrência/dispensa etc.), data da sessão, empresa vencedora, CNPJ, endereço, valor global e vigência do contrato/ata; Encaminhar cópia integral (ou link oficial) do edital, termo de referência/projeto básico, ata(s), propostas, mapa de julgamento/classificação, parecer jurídico, homologação/adjudicação e contrato/ata; 2- Preço muito baixo e exequibilidade (ponto central): Informar se houve análise formal de exequibilidade do preço da proposta vencedora e, em caso positivo, encaminhar a fundamentação; Informar se foram realizadas diligências para aferir a exequibilidad</t>
+  </si>
+  <si>
+    <t>2707</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2707/requerimento_19-_silas_da_sadia__-_empresa_linkcar_proc_148.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, para que envie a esta Casa de Leis as seguintes informações: 1- Quais os motivos do pagamento à empresa Linkcard para a terceirização dos pagamentos e seus serviços prestados?</t>
+  </si>
+  <si>
+    <t>2708</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2708/requerimento_20-_andre_da_autoescola_-_natal_docura_proc_160.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1. Qual foi o valor total gasto pelo Executivo Municipal com a decoração, iluminação e demais estruturas do Natal Doçura?  2. Os recursos utilizados foram exclusivamente próprios do Município ou houve a utilização de recursos estaduais e/ou federais, especificando as respectivas fontes? 3. Relação das doações recebidas, sejam elas em materiais, serviços ou recursos financeiros, indicando, quando possível, os doadores; 4. Informações complementares que a Administração julgar pertinentes para o pleno esclarecimento da execução do projeto.</t>
+  </si>
+  <si>
+    <t>2882</t>
+  </si>
+  <si>
+    <t>EDSON DO LANCHE, JHON BRAGA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2882/requerimento_21-_edson_do_lanche_-_obras_de_consertos_de_pontos_de_veiculos_proc_179_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, especialmente o Departamento de Água, Esgoto e Meio Ambiente (DAEMA), para que envie a esta Casa de Leis as seguintes informações: 1. Qual a razão social e CNPJ da empresa que executou a obra de conserto dos poços de visita (pvs) no bairro Jardim São José, mais precisamente na avenida Secondo Della Rovere? 2. Cópia da nota fiscal referente ao serviço executado. 3. Quais tipos de serviços estão sendo executados por essas empresas, especificando, se possível: Manutenção de reservatórios; Intervenções em redes de água e esgoto; Serviços em poços de visita (pvs); Reformas estruturais; Limpeza, recuperação ou impermeabilização de reservatórios; outros serviços realizados; 4. Qual setor é responsável pela fiscalização е acompanhamento da execução desses contratos.</t>
+  </si>
+  <si>
+    <t>2883</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2883/requerimento_22-_bruno_ribeiro-_medidas_acerca_da_seguranca_rodoviaria_proc_221_-_corrigido1.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis qual o planejamento, cronograma e as providências administrativas previstas para a execução da implantação e adequação da sinalização de faixa exclusiva para motociclistas e faixas de pedestres em semáforos e cruzamentos do Município, bem como se há previsão de início e conclusão.</t>
+  </si>
+  <si>
+    <t>2900</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2900/requerimento_23_-_bruno_ribeiro-_sinalizacao_de_faixa_exclusiva_para_motociclistas_e_faixas_de_pedestres_em_semaforos_proc_220_-.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Existe, de forma concreta, planejamento, estudo técnico ou cronograma para а municipalização do trânsito em Américo Brasiliense? Caso negativo, quais os motivos que impedem o avanço dessa política pública, mesmo diante da evidente necessidade de maior organização e fiscalização; quais medidas administrativas, estruturais e legais são exigidas para que o Município assuma a gestão do trânsito, conforme prevê o Código de Trânsito Brasileiro? O Poder Executivo pretende adotar essa medida? Em caso afirmativo, em qual prazo?</t>
+  </si>
+  <si>
+    <t>2884</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2884/requerimento_24_-_andre_da_autoescola_-_informacoes_sobre_o_depertamento_de_esportes_proc_169_-_corr1.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que sejam prestadas as seguintes informações referentes ao Departamento Municipal de Esportes, relativas aos exercícios financeiros de 2025 e 2026: 1. O valor total de todos os empenhos solicitados pelo Departamento de Esportes em cada um dos anos mencionados (2025 e 2026), de forma detalhada e discriminada; 2. Relatórios completos informando onde e como foram investidos os valores empenhados, especificando programas, projetos, eventos, contratos, fornecedores e demais destinações; 3. Os valores eventualmente devolvidos ao Poder Público, em razão de empenhos solicitados e não utilizados, com a devida justificativa para cada devolução; 4. Cópia integral de todas as notas fiscais, recibos e documentos fiscais correspondentes aos empenhos realizados pelo Departamento de Esportes nos anos de 2025 e 2026</t>
+  </si>
+  <si>
+    <t>2885</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2885/requerimento_25_-_andre_da_autoescola_-_mobilidade_urbana_proc_180_-_corrigido1.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações:_x000D_
+A Prefeitura Municipal já contratou o projeto executivo para a abertura da passagem ferroviária destinada a interligar os bairros Luiz Ometto e Jardim Irajá à rodovia de acesso ao Jardim Planalto e ao município de Araraquara; Em caso positivo, informar: data da contratação; empresa responsável; valor de contrato; prazo para conclusão do projeto; Em caso negativo, qual o motivo da não contratação até o presente momento, considerando o compromisso público assumido de acelerar o processo? A autorização da ANTT mencionada continua válida?  Caso positivo, encaminhar cópia do documento autorizativo; Caso negativo, informar as razões e eventuais pendências; quais são, objetivamente, os entraves que impedem o início desta obra, considerada estratégica</t>
+  </si>
+  <si>
+    <t>2886</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2886/requerimento_26_-_rogelma_mascarenhas_-_academia_ao_ar_livre_proc_232_-_corrigido1.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar se existe algum prazo para a realização da reposição dos equipamentos da academia ao ar livre localizada no Espaço de Saúde Dorival Alves Junior, localizada no bairro Jardim São José.</t>
+  </si>
+  <si>
+    <t>2887</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2887/requerimento_27_-_bruno_ribeiro-_comissao_de_transito_proc_238_-_corrigido1.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Qual a previsão para a efetiva instituição da Comissão Municipal de Trânsito; quais medidas administrativas já foram adotadas para sua implementação; Qual o cronograma previsto para o início dos trabalhos.</t>
+  </si>
+  <si>
+    <t>2888</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2888/requerimento_28_-_jhon_braga_-_daema_proc_2441.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, para o envio das seguintes informações: Informar quais empresas terceirizadas foram contratadas pelo Município, por meio do DAEMA, nos anos de 2024 e 2025, para realização de serviços de manutenção, reforma, recuperação ou melhorias em estruturas relacionadas ao sistema de água e esgoto; Encaminhar cópia dos contratos firmados com essas empresas, contendo; Objeto do contrato; Valor contratado; Prazo de execução; Forma de contratação (licitação, dispensa, inexigibilidade ou outro procedimento); Secretaria/Departamento responsável pela gestão do contrato; Informar quais tipos de serviços estão sendo executados por essas empresas, especificando, se possível: Manutenção de reservatórios;  Intervenções em redes de água e esgoto;  Serviços em Poços de Visita (PVs);  Reformas estruturais; Limpeza, recuperação</t>
+  </si>
+  <si>
+    <t>2889</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2889/requerimento_29_-_jhon_braga_-_gastos_do_daema_proc_245_-_corrigido1.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e com a Diretoria do DAEMA, sobre o que segue: TAXA DE ESGOTO – ARRECADAÇÃO E APLICAÇÃO Informar qual o percentual atualmente cobrado referente à taxa de esgoto no município e qual a base legal que regulamenta essa cobrança; Informar qual o valor total arrecadado com a taxa de esgoto no ano de 2025; Informar. de forma detalhada, como os recursos arrecadados com a taxa de esgoto no ano de 2025 estão sendo aplicados, especificando: Manutenção de rede coletora; Serviços operacionais (ex.: desentupimentos); Trocas de tubulações; Melhorias estruturais; Investimentos em ampliação ou modernização do sistema;  Outros serviços relacionados (especificar);Informar se existe planejamento específico para utilização desses recursos em obras estruturais ou expansão do sistema de esgoto;  ARRECADAÇÃO GERAL DO DAЕMА Info</t>
+  </si>
+  <si>
+    <t>2901</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2901/requerimento_30-_silas_da_sadia-_votacao_do_conselho_tutelar_proc_268.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Qual o motivo da votação do Conselho Tutelar ter sido feita em uma segunda-feira e não aos domingos como de costume? Por qual motivo a votação foi realizada no Fundo Social e não nas escolas?</t>
+  </si>
+  <si>
+    <t>2902</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2902/requerimento_31_-_bruno_ribeiro-_semana_do_autismo_proc_281.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Qual o planejamento e cronograma de ações a serem desenvolvidas durante a Semana Municipal de Conscientização do Autismo e durante o ano de 2026? Quais departamentos estarão envolvidos na organização das atividades? Haverá programação específica voltada ao acolhimento das mães e familiares, com oferta de orientação técnica, palestras, rodas de conversa, atendimentos especializados ou demais iniciativas de apoio às famílias e às crianças com TEA? Existem parcerias firmadas com entidades, profissionais especializados ou instituições da sociedade civil para a execução das atividades? Como o Departamento de Saúde municipal tem se organizado para disponibilizar atendimento neurológico, neuropediatra e psicopedagogo para o andamento e fechamento de laudos e diagnóstico</t>
+  </si>
+  <si>
+    <t>2903</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2903/requerimento_32_-_andre_da_autoescola-_concen_proc_285_2.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e enviar esta Casa de Leis o que segue: Folhas de ponto, relatórios de atividades ou quaisquer registros de controle referentes ao período compreendido entre agosto de 2025 (data de início do contrato) e dezembro de 2025 (término do contrato), de modo a comprovar a efetiva execução de horas/aulas e a regularidade da prestação dos serviços pelos instrutores e monitores esportivos vinculados ao CONCEN; Cópias das notas fiscais emitidas, atestados de execução contratual e autorização de pagamentos correspondentes; Caso não existam relatórios, controles ou registros formais, que o Departamento de Esportes informe expressamente qual critério tem sido adotado para autorizar os pagamentos mensais à contratada.</t>
+  </si>
+  <si>
+    <t>2904</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2904/requerimento_33-_andre_da_autoescola-_aquisicao_de_hortifruti_proc_284.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis as seguintes informações: Por qual motivo ocorreu o aumento significativo na quantidade adquirida dos itens Chuchu, Maçã Gala e, em especial, Laranja Pera, entre os meses analisados, conforme demonstrado nas notas fiscais nº 25531 (11/09/2025), 25593 (03/10/2025) e 25686 (10/11/2025); Informações detalhadas sobre o destino e consumo dos produtos adquiridos em relação à NF-e nº 25686, emitida em 10/11/2025, em especial dos itens Chuchu, Maçã Gala e Laranja Pera; Esclarecimento se houve aumento no número de pacientes atendidos ou ampliação temporária da demanda alimentar no referido período e, em caso positivo, que sejam encaminhados os relatórios de pacientes referentes aos meses de setembro, outubro e novembro de 2025, a fim de comprovar a justificativa para o aumento da quan</t>
+  </si>
+  <si>
+    <t>2905</t>
+  </si>
+  <si>
+    <t>ADEMIR DOS SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2905/requerimento_34_-_ademir_dos_santos_-_diminuicao_de_carga_horaria_proc_311.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Quais são os profissionais que fazem 8 (oito) horas diárias trabalhadas? Há estudo técnico ou análise de viabilidade acerca da possibilidade de redução da jornada para 6 (seis) horas diárias, sem prejuízo à continuidade e à eficiência dos serviços públicos?</t>
+  </si>
+  <si>
+    <t>2906</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2906/requerimento_35_-_jhon_braga_-_fiscalizacao_da_postura_municipal_proc_317.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Qual é a estrutura atual do setor de fiscalização de postura do Município (quantidade de servidores, vínculo funcional e lotação)? Qual é a jornada oficial de trabalho da fiscalização de postura, especificando: Horário de expediente; se há atuação externa (em campo) e como ela é organizada; se há regime de trabalho remoto (home office) e, em caso positivo, com base em qual ato administrativo? Quais são as atribuições formais do cargo de fiscal de postura no município, conforme legislação municipal vigente? Quais normas municipais regulamentam a atuação da fiscalização de postura (Código de Posturas, decretos, portarias ou regulamentos internos)? Como é realizado o controle e registro das atividades externas (relatórios, ordens de serviço, registro de diligências,</t>
+  </si>
+  <si>
+    <t>2907</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2907/requerimento_36_-_jhon_braga_-_descarte_adequado_de_entulho_proc_314.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Há estudos, planejamento ou discussão em andamento para implantação de ecoponto(s) no Município? Em caso positivo, qual o estágio atual e a previsão para implantação? Em caso negativo, há intenção da Administração em iniciar estudos sobre o tema?</t>
+  </si>
+  <si>
+    <t>2908</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2908/requerimento_37_-_jhon_braga_-_agua_municipal_proc_313.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Existe estudo, análise ou planejamento visando concessão, terceirização, parceria público-privada ou privatização dos serviços de água e esgoto do Município? Houve reunião oficial ou tratativas com empresas ou entidades sobre o tema? Em caso positivo, qual o estágio atual dessas tratativas? Há previsão de encaminhamento de Projeto de Lei à Câmara Municipal tratando do assunto?</t>
+  </si>
+  <si>
+    <t>2909</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2909/requerimento_38_-_bruno_ribeiro_-_tea__estacionamento_proc_316.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o Departamento de Desenvolvimento Econômico e informar esta Casa de Leis o que segue: Quais ações estão sendo realizadas para garantir o cumprimento da Lei Municipal nº 2.659, de 30 de julho de 2025, pelos estabelecimentos comerciais e de prestação de serviços do município? Há fiscalização periódica quanto ao atendimento prioritário e à disponibilização das vagas de estacionamento destinadas às famílias atípicas? O Município promove campanhas de orientação e conscientização junto aos comerciantes acerca da referida legislação?  Em caso de descumprimento da Lei, quais medidas administrativas estão sendo adotadas?</t>
+  </si>
+  <si>
+    <t>2910</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2910/requerimento_39__-_andre_da_autoescola_-_hospital_jose_nigro_proc_318.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Qual o valor total atualmente em atraso referente ao contrato firmado com a empresa terceirizada responsável pelos serviços médicos no Hospital Dr. José Nigro? Quais notas fiscais encontram-se pendentes de pagamento, especificando-se as respectivas datas de emissão, vencimento e valores individuais? Quais medidas administrativas concretas foram adotadas pelo Município para garantir o cumprimento das obrigações contratuais, especialmente no que se refere à regularidade dos pagamentos e à continuidade dos serviços prestados? Existe previsão formal, por escrito, para a regularização integral dos repasses financeiros em atraso? Em caso positivo, informar a data prevista. O contrato firmado com a empresa prevê mecanismos de retenção de valores, garantia contratual ou</t>
+  </si>
+  <si>
+    <t>2911</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2911/requerimento_40_-_edson_do_lanche_-_construcao_usina_proc_308.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado às Construtoras Stéfani e San Marino, para que informem se há previsão para a realização de obra destinada à construção de barreira física ou outro meio adequado de separação entre a plantação de cana-de-açúcar e o Loteamento Ouro Verde, visando garantir maior segurança, bem-estar e qualidade de vida aos moradores daquela localidade.</t>
+  </si>
+  <si>
+    <t>2912</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2912/requerimento_41_-_rogelma_mascarenhas_-_exames_em_espera_proc_xxx1.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência seja oficiado à Exma. Senhora Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis qual o quantitativo de pessoas aguardando a realização de exames médicos. REQUERO ainda, que seja informado qual o tipo de exame médico possui a maior demanda de espera.</t>
+  </si>
+  <si>
+    <t>2913</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>SILAS DA SADIA, ANDRÉ DA AUTOESCOLA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2913/requerimento_42__-_silas_e_andre_da_autoescola_-_homem-hora_proc_319.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e encaminhar esta Casa de Leis toda a documentação referente ao período desde janeiro de 2025 até a presente data, relativa aos cinco funcionários, incluindo: Comprovante de registro em carteira de trabalho (CLT);  Comprovantes de depósito do FGTS;  Comprovantes de recolhimento de INSS;  Comprovantes de pagamento de férias acrescidas do terço constitucional; Relatórios de registro de ponto e controle de frequência dos referidos colaboradores. REQUEREMOS ainda que o Executivo informe, de maneira objetiva: Qual é a empresa formalmente responsável pela contratação desses trabalhadores? Sob qual instrumento contratual (número da licitação e contrato administrativo) tais vínculos estão amparados; Se há previsão legal e contratual que autorize a contratação desses profissionais nas condições atuais; Caso não h</t>
+  </si>
+  <si>
+    <t>2914</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2914/requerimento_43__-_andre_da_autoescola_-_pagamento__proc_339.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: Quem foi o responsável pela autorização da realização dos serviços médicos no evento “1º Circuito de Saúde da Mulher” sem a devida formalização contratual prévia? Qual autoridade ou servidor público deu a ordem ou permitiu a execução dos serviços sem contrato, sem empenho prévio e sem o devido processo administrativo de contratação? Por qual motivo não foi realizado previamente o procedimento legal de contratação, considerando que se tratava de um evento organizado pelo próprio Município? Qual departamento ou servidor foi responsável pelo planejamento e organização do referido evento, especialmente no que se refere à contratação dos serviços médicos? Conforme consta no próprio parecer jurídico, foi determinada apuração interna para identificaçã</t>
+  </si>
+  <si>
+    <t>2915</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2915/requerimento_44__-_andre_da_autoescola_e_jhon_braga_-_estatua__proc_342.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: Quem autorizou formalmente a retirada das estátuas da Praça Caetano Nigro? Existe processo administrativo que tenha fundamentado e autorizado a retirada das referidas estátuas? Em caso positivo, encaminhar cópia integral do processo administrativo; qual conselho, órgão técnico ou setor da Administração Pública realizou avaliação ou análise prévia para a retirada das estátuas? Foi elaborado laudo técnico que justificasse a retirada das estátuas para eventual restauração, manutenção ou outro tipo de intervenção? Em caso positivo, encaminhar cópia do referido laudo técnico.</t>
+  </si>
+  <si>
+    <t>2916</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2916/requerimento_45__-_andre_da_autoescola_-_casa_da_saude_da_mulher__proc_343.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações:_x000D_
+Com quais recursos financeiros foi realizada a compra do imóvel localizado na Avenida Mathias Pavão, nº 126, bairro São Judas, onde funcionava a antiga Escola Maria Imaculada (recursos próprios, convênios, financiamentos ou outros)? Qual foi o valor total investido pelo Município na aquisição do referido imóvel? Encaminhar cópias dos documentos comprobatórios da aquisição, incluindo escritura, contrato de compra e venda e comprovantes de pagamentos efetuados pela Prefeitura Municipal; De que forma foi realizado o pagamento do imóvel (à vista ou parcelado)? Em caso de parcelamento, informar valores, prazos e parcelas já quitadas; Qual é o valor estimado pela Prefeitura Municipal para a reforma e adequação do prédio, conforme mencionado na live d</t>
+  </si>
+  <si>
+    <t>3002</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>DIEGO VIVEIROS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3002/requerimento_46_-_diego_viveiros_-_piracicabana_proc_366.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Viação Piracicabana para que proceda à instalação de placas informativas contendo os horários das linhas de ônibus nos pontos de embarque de passageiros existentes no município, atendendo, assim, a justa reivindicação dos usuários do transporte coletivo.</t>
+  </si>
+  <si>
+    <t>3003</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3003/requerimento_47_-_diego_viveiros_-_manutencao_de_frotas_proc_xxxxx.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações:_x000D_
+_x000D_
+I. Relatório detalhado das manutenções realizadas na frota de veículos do Poder Executivo, referentes aos últimos 5 (cinco) anos, contendo a discriminação dos serviços executados, respectivos custos e a indicação de que os valores praticados se encontram compatíveis ou não com os preços de_x000D_
+mercado, com base nos parâmetros informados pela própria plataforma utilizada pela Administração Municipal.</t>
+  </si>
+  <si>
+    <t>3004</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3004/requerimento_49_-_maicon_rios_-_execucao_das_atividades_culturais_no_aniversario_do_muncipio_proc_43.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o Departamento Municipal de Cultura, Turismo e Lazer e encaminhe a esta Casa de Leis as seguintes informações:_x000D_
+_x000D_
+1. Encaminhar a relação completa de todas as atividades culturais realizadas durante as festividades do aniversário do Município, contendo:_x000D_
+a. Tipo de atividade;_x000D_
+b. Data e local de realização;_x000D_
+c. Nome dos artistas, grupos ou responsáveis;_x000D_
+d. Indicação se o artista ou grupo é do Município ou de outra localidade;_x000D_
+2. Informar quais critérios foram adotados para a seleção de cada artista ou atração cultural, especificando:_x000D_
+a. Se houve edital, chamamento público ou outro procedimento formal;_x000D_
+b. Em caso negativo, apresentar a justificativa para a seleção direta;_x000D_
+c. Critérios utilizados para eventual contratação de artistas de outros_x000D_
+municípios;</t>
+  </si>
+  <si>
+    <t>3005</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3005/requerimento_50_-_edinan_salgados_-_defesa_civil_-_proc_415.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com a Defesa Civil e informe a esta Casa de Leis o que segue:_x000D_
+_x000D_
+1. Qual o motivo de ter sido negada a solicitação realizada através do Ofício n° 126/2026, que a Defesa Civil do Município retirasse uma árvore (Palmeira) localizada nos fundos de uma residência que confronta com o Cemitério Municipal, situada na Rua Primitiva Giazzi, nas proximidades do n° 279?_x000D_
+2. Não existe estrutura para o corte da referida árvore?</t>
+  </si>
+  <si>
+    <t>3006</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3006/requerimento_51_-_bahia_do_corte_-_forro_da_escola_virgilio_gomes_-_proc_380.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis quando será realizada a troca do forro da Escola Municipal de Ensino Fundamental - EMEF "Professor Virgílio Gomes", visto que há risco de desabamento com as chuvas.</t>
+  </si>
+  <si>
+    <t>3069</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_53_-_andre_da_autoescola_-_transparencia_publica_-_proc_459.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: Arrecadação com Execuções Fiscais: • Qual foi o valor total arrecadado pelo Município, desde o início da atual gestão, por meio de acordos realizados com contribuintes inadimplentes em execuções fiscais? Solicita-se a apresentação de relatório detalhado mês a mês, com os valores efetivamente recebidos nesse período. Repasses à Procuradoria do Município: • Qual o montante total repassado à Procuradoria do Município em razão da atuação na cobrança de débitos inscritos em dívida ativa? Quais são os critérios adotados para esses repasses? Qual a metodologia e forma de cálculo utilizada para definir esses valores? Eficiência da Cobrança e Possível Terceirização?</t>
+  </si>
+  <si>
+    <t>3007</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3007/requerimento_54_-_jhon_braga_-_situacao_financeira_do_municipio-_proc_446.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiada à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informe a esta Casa de Leis as seguintes informações acerca da situação financeira do Município:_x000D_
+1. Indicação do percentual do montante da despesa total com pessoal no mês de dezembro de 2025;_x000D_
+2. Indicação dos meses, no exercício de 2025 até março de 2026, em que, eventualmente, o percentual do montante da despesa total com pessoal tenha ultrapassado o limite prudencial de 54% da Receita Corrente Líquida (RCL),indicando-se o percentual atingido em cada mês indicado;_x000D_
+3. Indicação dos meses, no exercício de 2025 até março de 2026, em que, eventualmente, o percentual do montante da despesa total com pessoal tenha_x000D_
+ultrapassado 90% do limite de 54% da Receita Corrente Líquida (RCL);_x000D_
+4. Indicação se foram observados os prazos de recondução e as vedações estabelecidas na Lei de Responsabilidade Fiscal (LRF),</t>
+  </si>
+  <si>
+    <t>3008</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>JHON BRAGA, ANDRÉ DA AUTOESCOLA</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue:_x000D_
+_x000D_
+1. Informar qual foi o processo de elaboração do novo Regimento Interno apresentado como proposta para o Conselho Municipal de Saúde,_x000D_
+detalhando:_x000D_
+a) quais setores participaram da elaboração;_x000D_
+b) quais servidores ou profissionais estiveram envolvidos;_x000D_
+c) se houve participação formal de conselheiros municipais;_x000D_
+d) se houve consulta pública ou discussão prévia com o colegiado;_x000D_
+2. Esclarecer se o referido regimento possui caráter oficial ou se trata apenas de proposta/sugestão, conforme mencionado em reunião recente;</t>
+  </si>
+  <si>
+    <t>3009</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3009/requerimento_56_-_bruno_ribeiro-_rua_toledo_pizza_em_sentido_de_mao_unica_-_proc_455.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar:_x000D_
+_x000D_
+1. Qual o prazo e viabilidade de realizar um estudo técnico e análise, com a devida urgência, visando verificar a possibilidade de tornar a rua_x000D_
+Toledo Pizza em sentido de mão única, especialmente no trecho de cruzamento com a rua Francisco Justo?_x000D_
+2. Qual o prazo e viabilidade de implantar um estacionamento em ângulo de 45° na rua Toledo Pizza, na altura do n° 331, localizada no_x000D_
+bairro Jardim Ponte Alta?</t>
+  </si>
+  <si>
+    <t>3010</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3010/requerimento_57_-_bruno_ribeiro-_viabilidae_mao_unica_avanida_descalvado__-_proc_456.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar qual o planejamento e ação da Prefeitura Municipal diante da entrada e saída dos alunos na escola "Professor Virgílio Gomes" que têm se tornado momentos caóticos e perigoso devido à completa falta de organização no trânsito nas imediações._x000D_
+REQUEIRO ainda, informar a possibilidade de realização de estudo técnico do departamento responsável e qual a viabilidade para que a Avenida Descalvado e Rua Pitangueiras sejam mão única em torno das proximidades da escola, uma vez que todo o quarteirão é prédio público, sendo: Escola, Posto de saúde, creche e o campo de futebol, com o objetivo de garantir segurança para os alunos e familiares.</t>
+  </si>
+  <si>
+    <t>3011</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3011/requerimento_58_-_andre_da_autoescola_-_acesso_as_piscinas_municipais_-_proc_458.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis diante do exposto, encaminhe a esta Casa de Leis as seguintes informações:_x000D_
+_x000D_
+1. Qual é o procedimento oficial adotado pelo Município para a realização dos exames médicos exigidos para acesso às piscinas municipais?_x000D_
+2. Existe controle formal (como registro, lista, sistema informatizado ou prontuário) que comprove a realização dos exames médicos antes da emissão ou_x000D_
+renovação das carteirinhas? Em caso positivo, como esse controle é realizado?_x000D_
+3. Como se explica a ocorrência de carteirinhas assinadas e liberadas sem que o exame médico tenha sido efetivamente realizado? Houve falha no sistema, erro humano ou procedimento irregular?</t>
+  </si>
+  <si>
+    <t>3012</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3012/requerimento_59_-_andre_da_autoescola_-_transparencia_do_executivo_-_proc_xxx.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que, diante do exposto, envie a esta Casa de Leis as seguintes informações:_x000D_
+_x000D_
+1. Quais foram os serviços efetivamente realizados nos Empenhos n° 03326/2025 e nº 12674/2025? Apresentar descrição detalhada dos locais atendidos, datas e tipos de manutenção executados._x000D_
+2. Encaminhar relatórios técnicos, ordens de serviço, medições e/ou documentos comprobatórios que justifiquem a quantidade de horas lançadas_x000D_
+(hidráulico, calheiro e pintura)._x000D_
+3. Quem foi o responsável pela fiscalização e validação dos serviços prestados? Informar nome, cargo e apresentar os respectivos atestos._x000D_
+4. Considerando a repetição de serviços semelhantes, por qual motivo houve nova contratação/empenho (n° 12674/2025) após um empenho anterior significativo_x000D_
+(n° 03326/2025)?</t>
+  </si>
+  <si>
+    <t>3013</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3013/requerimento_60_-_andre_da_autoescola_-_interrupcao_de_canais_oficiais_-_proc_xxx.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações:_x000D_
+_x000D_
+1. Os serviços de telefonia fixa do Município foram interrompidos por falta de pagamento? Em caso afirmativo, desde quando ocorreu a suspensão? Qual o valor total da dívida junto à(s) operadora(s) de telefonia até a presente data?_x000D_
+2. Quais providências foram adotadas pela Administração para regularizar a situação e restabelecer os serviços?_x000D_
+3. A informação divulgada nas redes sociais oficiais, atribuindo o problema a "falhas técnicas externas", corresponde integralmente à realidade dos fatos?_x000D_
+4. Os números de telefone alternativos (corporativos/celulares) disponibilizados à população estão com suas faturas em dia? Em caso negativo, qual_x000D_
+a situação atual desses contratos?</t>
+  </si>
+  <si>
+    <t>3014</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3014/requerimento_61_-_jhon_braga_-_alteracao_na_data_de_pagamento_dos_vencimentos_dos_servidores_municip.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis, o que segue:_x000D_
+_x000D_
+1. Quais foram os motivos administrativos, financeiros ou técnicos que levaram à alteração na data de pagamento dos servidores municipais?_x000D_
+2. Houve estudo de impacto ou planejamento prévio para essa mudança, especialmente considerando a organização financeira dos servidores?_x000D_
+3. A Administração pretende manter o pagamento dentro do quinto dia útil de forma permanente ou se há possibilidade de retorno ao modelo anterior?_x000D_
+4. Houve comunicação oficial prévia aos servidores sobre a alteração, e de que forma essa comunicação foi realizada?_x000D_
+5. Qual é a atual situação financeira do Município que justifica a adoção desse novo cronograma de pagamento?</t>
+  </si>
+  <si>
+    <t>3024</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3024/requerimento_62_-_edinan_salgados_-_hino_nacional_-_proc_480.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para informar a esta Casa de Leis o que segue:_x000D_
+1. Quais são os motivos que levaram à descontinuidade do canto do Hino Nacional Brasileiro e do Hino do Município nas Unidades Escolares de_x000D_
+Ensinos Fundamental e Médio?_x000D_
+2. Existe alguma orientação oficial ou normativa que dispense a execução dos referidos hinos nas escolas?_x000D_
+3. Há previsão para o retorno dessa atividade como parte da rotina escolar?</t>
+  </si>
+  <si>
+    <t>3025</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3025/requerimento_63_-_jhon_braga_-_requerimento_72-2025_-_proc_445.pdf</t>
+  </si>
+  <si>
+    <t>seja oficiado à_x000D_
+Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis, de forma consolidada e em documento único, o que segue:_x000D_
+1. Quantos imóveis estão atualmente alugados pela Prefeitura Municipal, considerando toda a estrutura administrativa, sem distinção de_x000D_
+departamentos?_x000D_
+2. Relação completa e consolidada de todos os imóveis alugados, contendo obrigatoriamente, para cada imóvel:_x000D_
+• endereço completo;_x000D_
+• setor ou serviço público instalado;_x000D_
+• nome do locador;_x000D_
+• número do contrato e processo administrativo;_x000D_
+• valor mensal do aluguel;_x000D_
+• data de inicio e término da vigência contratual;</t>
+  </si>
+  <si>
+    <t>3026</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3026/requerimento_64_-_andre_da_autoescola_-_faturas_cpfl-_proc_494.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e encaminhar a esta Casa de Leis as seguintes informações:_x000D_
+1. Cópia das 03 (três) últimas faturas de energia elétrica (contas da CPFL) referentes:_x000D_
+a) aos 05 (cinco) poços artesianos com maior consumo de energia elétrica no município, devendo ser identificados individualmente;_x000D_
+b) ao Hospital Municipal "Dr. José Nigro Neto";_x000D_
+c) ao prédio principal da Prefeitura Municipal;_x000D_
+2. Informar qual o valor atualizado da dívida do Município junto à CPFL (Companhia Paulista de Força e Luz), detalhando:_x000D_
+a) valor total do débito;_x000D_
+b) período a que se refere a dívida;_x000D_
+c) existência de parcelamentos, acordos ou renegociações em andamento;_x000D_
+3. Informar ainda se existem unidades consumidoras com risco de corte de_x000D_
+energia por inadimplência, especificando quais são.</t>
+  </si>
+  <si>
+    <t>3027</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3027/requerimento_65_-_andre_da_autoescola_-_residuos_de_servicos_da_saude_-_proc_498.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue:_x000D_
+1. Qual é a empresa atualmente contratada para a coleta, transporte, tratamento e destinação final dos resíduos de serviços de saúde do Município?_x000D_
+2. Qual o valor total da dívida do município com a referida empresa, se houver, detalhando:_x000D_
+a) período em atraso;_x000D_
+b) valores mensais devidos;_x000D_
+c) motivo da inadimplência._x000D_
+3. A coleta dos resíduos está totalmente paralisada? Em caso positivo, informar desde quando ocorreu a paralisação._x000D_
+4. Quando foi realizada a última coleta de resíduos hospitalares pela empresa responsável?_x000D_
+5. Diante de indícios de acúmulo de resíduos, qual medida emergencial está sendo adotada pelo Município para evitar riscos sanitários?</t>
+  </si>
+  <si>
+    <t>3028</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3028/requerimento_66_-_andre_da_autoescola_-_residuos_de_servicos_da_saude_-_proc_504.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue:_x000D_
+1. Por qual motivo a segurança da referida Unidade Hospitalar se limita, atualmente, à presença de controladores de acesso? Quem definiu esse modelo e com base em quais critérios técnicos;_x000D_
+2. Por qual razão, até o presente momento, não foi adotada nenhuma solução efetiva para o reforço da segurança no hospital, mesmo diante dos riscos e ocorrências já registradas;_x000D_
+3. Por qual motivo não há a presença de segurança especializada (vigilantes) atuando de forma efetiva na unidade;_x000D_
+4. Existe estudo técnico ou planejamento para a implantação de segurança armada ou reforçada no Hospital? Em caso positivo, informar o prazo para_x000D_
+implementação;</t>
+  </si>
+  <si>
+    <t>3029</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3029/requerimento_67_-_bruno_ribeiro_-_servicos_medicos_-_proc_497.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar detalhadamente o que segue acerca da prestação de serviços médicos na rede pública municipal:_x000D_
+Em relação aos anos de 2023 e 2024:_x000D_
+1. Quantos médicos atuaram na rede pública municipal, considerando atendimentos realizados nas Unidades Básicas de Saúde (UBSs) e no Hospital Dr._x000D_
+José Nigro Neto?_x000D_
+2. Quais eram os regimes de contratação desses profissionais?_x000D_
+3. De que forma eram realizados os registros de ponto para comprovação do cumprimento da jornada de trabalho?_x000D_
+4. Como eram efetuadas as medições para fins de pagamento dos serviços prestados?_x000D_
+5. Quais eram os valores por hora estabelecidos em contrato?_x000D_
+6. Havia a existência de qualquer outro tipo de acordo, seja verbal ou não formalizado, relacionado à remuneração desses profissionais?</t>
+  </si>
+  <si>
+    <t>3030</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3030/requerimento_68_-_bruno_ribeiro_-emenda_parlamentar_rogerio_santos_-_proc_496.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que sejam prestadas as seguintes informações de forma clara e detalhada, acompanhadas, se possível, de documentos comprobatórios, a fim de subsidiar a adequada fiscalização e garantir a transparência na aplicação dos recursos públicos:_x000D_
+1. Houve a realização de estudo técnico prévio, com base em especificações e projetos elétricos, para a correta aquisição dos equipamentos, considerando as particularidades de cada Unidade Básica de Saúde (UBS) e os equipamentos existentes em cada unidade? 2. Os equipamentos adquiridos já foram devidamente instalados nos locais de destino?_x000D_
+3. Em caso afirmativo, encontram-se em pleno funcionamento e operação?</t>
+  </si>
+  <si>
+    <t>3031</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3031/requerimento_69_-_bruno_ribeiro_-_dificuldades_financeiras_-_proc_501.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar o que segue:_x000D_
+Em relação aos diversos serviços oferecidos pela área da saúde, tais como realização de exames, funcionamento da central de ambulâncias, fornecimento de medicamentos de baixo e alto custo, realização de mutirões de especialidades, entre outros:_x000D_
+• Qual é o planejamento da Administração Municipal para adequação orçamentária e manutenção do atendimento adequado à população?_x000D_
+Acerca dos imóveis que, atualmente, estão alugados pelo Departamento_x000D_
+Municipal de Saúde para o desempenho de suas atividades:_x000D_
+• Especificar o endereço de cada imóvel, a finalidade de uso e os respectivos valores mensais de locação._x000D_
+• Enviar os comprovantes de pagamento referentes aos últimos (6) seis meses de cada um dos contratos de locação vigentes.</t>
+  </si>
+  <si>
+    <t>3032</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3032/requerimento_71_-_rogelma_mascarenhas_-_casa_da_juventude_proc_481.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência seja oficiado à Exma. Senhora Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis qual o que segue a respeito da Casa da Juventude:_x000D_
+_x000D_
+1. Qual é o real estágio da obra da Casa da Juventude?_x000D_
+2. Quais medidas serão tomadas para a conclusão da obra?</t>
+  </si>
+  <si>
+    <t>3070</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_72_-_andre_da_autoescola_iluminacao_pracas_-_proc_531.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: 1.   Existe levantamento atualizado das condições de iluminação das praças públicas nos bairros do município? Em caso positivo, encaminhar cópia: 2.   Quais praças estão atualmente com problemas de iluminação e quais medidas estão sendo adotadas para sua regularização? 3.   Há cronograma definido para manutenção, substituição ou instalação de novos pontos de iluminação nessas localidades? Se sim, informar prazos. 4. Há previsão de investimentos para melhoria da iluminação pública nesses espaços ainda no exercício de 2026?</t>
+  </si>
+  <si>
+    <t>3071</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3071/requerimento_73_-_jhon_braga_-__indicacoes_que_nao_foram_atendidas_-_proc_544.docx</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue:  1. Qual é o planejamento atual do Município para execução dos serviços de:  a) - roçagem e limpeza de áreas verdes; b) - desobstrução de bueiros; c) - manutenção de vias públicas (tapa-buracos e recapeamento) 2. Por quais motivos os serviços iniciados não estão sendo concluídos, especialmente nos locais já indicados por este vereador? 3. Existe cronograma oficial por bairros, e em caso positivo, que seja encaminhada cópia detalhada? 3. Quais medidas serão adotadas pela Administração Municipal para garantir a continuidade e conclusão dos serviços já iniciados? 4. Há deficiência de equipe, equipamentos ou recursos, e quais ações estão sendo tomadas para solucionar essa situação?</t>
+  </si>
+  <si>
+    <t>3072</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_74_-_bahia_do_corte_-_iluminacao_quadra_antonio_pavan_-_proc_538.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar quando haverá manutenção na iluminação da quadra localizada no bairro Antônio Pavan, tendo em vista que, atualmente, apenas um refletor acende.</t>
+  </si>
+  <si>
+    <t>3073</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>ADEMIR DOS SANTOS, CIDÃO MINEIRO, EDSON DO LANCHE</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3073/requerimento_75_-_ademir_-_pediatra_usf_sao_jose_-_proc_5471.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o motivo da não contratação de mais um médico pediatra para a Unidade de Saúde da Família (USF) “Dr. Luiz Carlos Della Rovere”, localizada no bairro Jardim São José, tendo em vista que o profissional que atuava na unidade pediu desligamento, considerando tratar-se de um bairro com mais de 10 (dez) mil habitantes e com grande demanda de atendimento infantil. _x000D_
+REQUEREMOS ainda, informar a viabilidade de contratação urgente de mais um clínico geral para a referida USF, pois a demanda é muito elevada para os três profissionais que atualmente atendem na unidade, os quais cumprem carga horária reduzida.</t>
+  </si>
+  <si>
+    <t>3074</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3074/requerimento_76_-_silas_da_sadia_-_reducao_do_transporte_-_proc_xxxx.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para informar a esta Casa de Leis: Qual o motivo da redução de transporte para consultas fora do Município em cidades próximas?</t>
+  </si>
+  <si>
+    <t>3075</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3075/requerimento_77_-_rogelma_mascarenhas-_valor_da_divida_do_lixo_-_proc_554.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para informar a esta Casa de Leis: 1. Qual o valor total da dívida que o Município tem com a empresa responsável pela coleta de lixo? 2. Qual a data prevista para o pagamento da referida dívida?</t>
+  </si>
+  <si>
+    <t>2654</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2654/indicacao_01_diego_viveiros_-_pintura_da_faixa_de_pedestres_hospital_proc_158.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura da faixa de pedestre defronte o Hospital Municipal “Doutor José Nigro Neto”, localizado na avenida Tereza Marsili e defronte à Unidade Básica de Saúde, localizada na rua Felício Neves, ao lado do referido Hospital.</t>
+  </si>
+  <si>
+    <t>2655</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2655/indicacao_02_maicon_rios-_retirada_de_entulho__proc_55.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a retirada de entulhos localizados na avenida Araraquara, na altura do número 1025, no bairro Jardim Vista Alegre.</t>
+  </si>
+  <si>
+    <t>2656</t>
+  </si>
+  <si>
+    <t>BAHIA DO CORTE, ADEMIR DOS SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2656/indicacao_03_bahia_do_corte_e_ademir_dos_santos_-_quadra_poliesportiva__proc_136.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a construção de uma quadra poliesportiva na Escola Municipal de Ensino Fundamental “Elvira Barbieri Pano”, localizada no bairro Jardim Luis Ometto.</t>
+  </si>
+  <si>
+    <t>2657</t>
+  </si>
+  <si>
+    <t>CIDÃO MINEIRO, SILAS DA SADIA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2657/indicacao_04_cidao_mineiro_e_silas_da_sadia_-_limpeza_nas_escolas_e_creches__proc_139.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de efetuar a limpeza interna e externa de todas as creches e escolas do Município.</t>
+  </si>
+  <si>
+    <t>2658</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2658/indicacao_05_edson_do_lanche_-_instalcao_de_lombada__proc_156.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar uma lombada na rua Vicente Rizzo, na altura do número 798, localizada no bairro Jardim Ponte Alta.</t>
+  </si>
+  <si>
+    <t>2659</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2659/indicacao_06_bahia_do_corte_e_ademir_dos_santos_-_calcamento_e_limpeza_de_inserviveis__proc_42.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar o calçamento na rua Maria Madalena de Godoi dos Anjos, localizada no bairro Jardim Luis Ometto.</t>
+  </si>
+  <si>
+    <t>2660</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2660/indicacao_07_andre_da_autoescola_-_calcamento_da_alameda_aldo_lupo_proc_104.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido que seja realizada com urgência o calçamento da Alameda Aldo Lupo — na subida da Sadia, sentido Jardim Vista Alegre, próximo à FURP.</t>
+  </si>
+  <si>
+    <t>2661</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2661/indicacao_08_andre_da_autoescola_-_farmacia_24h__proc_149.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a implantação de uma Farmácia Hospitalar com funcionamento 24 horas nas dependências do Hospital Municipal “Doutor José Nigro Neto”, com o objetivo de garantir o acesso imediato a medicamentos de urgência e emergência, especialmente durante o período noturno e aos finais de semana.</t>
+  </si>
+  <si>
+    <t>2662</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2662/indicacao_09_andre_da_autoescola_-parceria_com_a_cpfl_um_projeto_de_requalificacao_urbana_ao_longo_.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido que seja realizada em parceria com a CPFL, um projeto de requalificação urbana visando a implantação de uma pista de caminhada e a criação de vagas de estacionamento em ângulo de 45 (quarenta e cinco) graus, respeitando o limite de 15 (quinze) metros de segurança em relação à rede de alta tensão.</t>
+  </si>
+  <si>
+    <t>2663</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2663/indicacao_10_bruno_ribeiro_-_praca_do_jardim_vista_alegre_proc_141.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o serviço de roçagem e capina na “Praça da Amizade” localizada na rua Borborema com a avenida Barretos, no bairro Jardim Vista Alegre.</t>
+  </si>
+  <si>
+    <t>2664</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2664/indicacao_11_bruno_ribeiro_-_tapa_buarco_proc_142.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a operação de tapa-buracos na rua Cândido Rodrigues, na altura dos números 263 a 344, localizados no bairro Jardim Vista Alegre.</t>
+  </si>
+  <si>
+    <t>2665</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2665/indicacao_12_bruno_ribeiro-_drenagem_de_agua__proc_143.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de desentupir os bueiros localizados em frente ao Departamento de Saúde, na avenida Amélia Colombo Dias, no bairro Centro.</t>
+  </si>
+  <si>
+    <t>2666</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2666/indicacao_13_diego_viveiros_-_pavimentar_prolongamento_da_via_interna_do_cemiterio_municipal_proc_88.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a pavimentação dos prolongamentos das vias internas do Cemitério Municipal, conforme projeto técnico já existente.</t>
+  </si>
+  <si>
+    <t>2667</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2667/indicacao_14_jhon_braga_-_comdef__proc_151.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para que realize um levantamento técnico e estatístico, de forma integrada entre os departamentos, especialmente os Departamentos de Saúde, Educação e Assistência Social, com o objetivo de: • Identificar quantitativamente as Pessoas com Deficiência no município; • Classificar os dados por tipo de deficiência (física, visual, auditiva, intelectual, TEA, múltipla, entre outras); • Mapear a distribuição por bairros ou regiões, sem identificação nominal; • Utilizar como base os cadastros já existentes (SUS, CadÚnico, Educação, Assistência Social); • Produzir um relatório consolidado, que possa subsidiar: • Planejamento orçamentário; • Ações de acessibilidade; • Programas de inclusão; • Atuação do COMDEF.</t>
+  </si>
+  <si>
+    <t>2668</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2668/indicacao_15_jhon_braga_-_predio_do_cras__proc_152.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o setor de manutenção predial e assistência social, no sentido de: • Realizar reparos no telhado, com substituição das telhas danificadas; • Corrigir as infiltrações, especialmente nos pontos de iluminação; • Revisar e fixar adequadamente as calhas pluviais; • Executar pintura e manutenção geral do prédio; • Providenciar a instalação de vidros nos vitrôs dos banheiros; • Avaliar a aquisição de um carrinho para transporte de cargas, a fim de auxiliar as servidoras no deslocamento das cestas básicas; • Avaliar a substituição do palete de madeira por palete plástico, em tamanho adequado ao espaço disponível, proporcionando melhores condições de organização e higiene no armazenamento das cestas.</t>
+  </si>
+  <si>
+    <t>2669</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2669/indicacao_16__maicon_rios-_limpeza_e_retirada_de_mato__proc_22.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a operação de limpeza e a retirada dos matos excessivos na avenida Sérgio Pires de Oliveira Campos, avenida Maria Barbieri de Moraes, avenida Miguel Dias, avenida Nestor Fernandes e rua Maria Madalena de Godoi dos Anjos, localizadas no bairro Jardim Luis Ometto, tendo em vista a reclamação constante dos munícipes.</t>
+  </si>
+  <si>
+    <t>2670</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_17_maicon_rios-_reparo_na_iluminacao_da_praca_do_santa_terezinha_proc_58.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar o devido reparo na iluminação da praça localizada no bairro Jardim Santa Terezinha, visto que mais de cinquenta por cento dela encontra-se apagada.</t>
+  </si>
+  <si>
+    <t>2671</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2671/indicacao_18_jhon_braga_-_portal_da_transparencia_da_agua__proc_150.pdf</t>
+  </si>
+  <si>
+    <t>seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o departamento de Àgua, Esgoto e Meio Ambiente – DAEMA, no sentido de realizar estudo de viabilidade técnica para a implantação de um PORTAL DA TRANSPARÊNCIA DA ÁGUA, com o objetivo de ampliar o acesso à informação, a transparência e a comunicação com a população, contemplando, sempre que possível: 1. Qualidade da água • Divulgação periódica dos laudos de análise da água; • Informações sobre os parâmetros analisados, com linguagem acessível à população; 2. Consumo, faturas e débitos (acesso individualizado) • Consulta ao histórico de consumo por matrícula ou cadastro; • Verificação de débitos e situação da fatura; • Emissão de segunda via e informações sobre parcelamentos, respeitada a legislação de proteção de dados; 3. Transparência tarifária • Explicação clara sobre a composição da tarifa de água; • Funcionamento da tarifa progressiva</t>
+  </si>
+  <si>
+    <t>2672</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2672/indicacao_19_rogelma_mascarenhas_-_realizar_conserto_do_esgoto_proc_100.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o conserto do esgoto dos locais que fazem fundo com a rua Primitiva Giazzi, no bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>2673</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2673/indicacao_20_rogelma_mascarenhas_-_conserto_da_iluminacao_proc_99.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o conserto da iluminação do trecho da rua Manoel José Pires.</t>
+  </si>
+  <si>
+    <t>2674</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_21_rogelma_mascarenhas_-_limpeza_das_galerias_proc_98.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza das galerias de águas pluviais nas seguintes vias: • Rua Manoel Borba nos trechos dos bairros, Paraíso, Nossa Senhora das Graças e Sinhá Prado Guimarães; • Avenida Antônio Gouveia no bairro Jardim Santa Terezinha; • Avenida Araraquara no bairro Jardim Vista Alegre.</t>
+  </si>
+  <si>
+    <t>2847</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2847/indicacao_22_ademir_dos_santos_ticket_para_o_os_servidores_de_1000_reais_proc_242_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um estudo para averiguar a viabilidade de aumentar o valor do ticket alimentação dos servidores públicos do nosso Município para R$ 1.000,00 (mil reais).</t>
+  </si>
+  <si>
+    <t>2848</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_23_-_andre_da_autoescola_ponto_de_onibus_proc_219_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizada com urgência: 1. A reforma ou substituição da estrutura do ponto de ônibus escolar, incluindo cobertura e assentos adequados; 2. A limpeza e retirada dos entulhos e lixo acumulados nas proximidades; 3. A instalação de placa informativa advertindo sobre o descarte irregular de resíduos no local.</t>
+  </si>
+  <si>
+    <t>2849</t>
+  </si>
+  <si>
+    <t>CIDÃO MINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_24_-_cidao_mineiro_rua_dos_manacas_proc___222_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de construir uma calçada no final da avenida dos Manacás, localizada no Jardim Primaveras, que interliga a rodovia da Usina São Martinho.</t>
+  </si>
+  <si>
+    <t>2850</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_25_cidao_mineiro_tampas_de_bueiros_quebrados_proc_192_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de trocar as tampas de bueiros quebradas e realizar a limpeza de todas as bocas de lobo do Município.</t>
+  </si>
+  <si>
+    <t>2851</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_26_bruno_ribeiro_departamento_de_transito_proc_178_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com Departamento de Trânsito e Transporte, no sentido de realizar uma visita e análise na Estrada Vicinal Pedro Pano, na fazenda Cabaceiras, para que sejam instaladas duas lombadas próximo à curva acentuada depois da ponte, tendo em vista que já ocorreram vários acidentes e ainda apresenta graves riscos de ocorrências diariamente aos moradores, até mesmo de carros e caminhões adentrarem as propriedades.</t>
+  </si>
+  <si>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_27_bruno_ribeiro_recolhimento_de_galhos_e_residuos_proc_239_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam adotadas as providências necessárias para o recolhimento de galhos e resíduos de poda depositados nos seguintes locais: 1. Rua Flamboyant, nº 194 – Jardim Primaveras; 2.	Rua Borborema, na praça localizada na esquina com a avenida Barretos – Jardim Vista Alegre; 3. Rua Vicente Rizzo, esquina com a avenida Mathias Pavão – bairro Jardim São Judas.</t>
+  </si>
+  <si>
+    <t>2853</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2853/indicacao_28_edson_do_lanche_caminhao_de_lixo_ouro_verde_proc_237_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido solicitar que o caminhão de recolhimento do lixo, adentre o Loteamento Ouro Verde, tendo em vista que já há moradores no referido bairro e já é cobrada a taxa referente ao serviço.</t>
+  </si>
+  <si>
+    <t>2854</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2854/indicacao_29_edson_do_lanche_rocar_atras_rua_alfonso_nigro_proc_236.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar roçagem atrás da rua Alfonso Nigro, localizada no bairro Jardim São José II.</t>
+  </si>
+  <si>
+    <t>2855</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2855/indicacao_30_maicon_rios-_tapa_buraco__proc_111_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na avenida José Benedito Barbieri, na altura do número 47, no bairro Vila Cerqueira.</t>
+  </si>
+  <si>
+    <t>2856</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2856/indicacao_31_maicon_rios-_operacao_de_recape__proc_59_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a operação de recape em todas as ruas e avenidas, localizadas no bairro Jardim Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2857</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2857/indicacao_32_jhon_braga_lia_della_rovere_proc_246_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente os departamentos de Serviços Urbanos e Planejamento, no sentido de: 1. Proceder à limpeza e roçagem da área localizada ao final da avenida Lia Della Rovere Furkin, no bairro Jardim São José, nas proximidades da residência número 623, incluindo a área verde situada atrás das residências considerando o mato excessivamente alto; 2. Elaborar estudo técnico para continuidade e pavimentação da via, promovendo a integração e organização do trecho atualmente não estruturado.</t>
+  </si>
+  <si>
+    <t>2858</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2858/indicacao_33_maicon_rios-_tapa_buraco__proc_113_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar operação tapa-buracos na rua Josefina Dosualdo com a rua José Nigro, na altura do número 407, no bairro Vila Cerqueira.</t>
+  </si>
+  <si>
+    <t>2859</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2859/indicacao_34_jhon_braga_zeladoria_urbana_proc_247_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente Urbanismo, Zeladoria, DAEMA e Trânsito, no sentido de implantar um planejamento integrado de ações por bairros, promovendo mutirões completos de revitalização, contemplando roçagem, poda de árvores, limpeza geral, retirada de inservíveis, desobstrução de bueiros, manutenção de sinalização vertical e horizontal, entre outros serviços necessários, iniciando e concluindo os trabalhos em um bairro antes da execução no seguinte, conforme cronograma previamente estabelecido</t>
+  </si>
+  <si>
+    <t>2860</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2860/indicacao_35_jhon_braga_tapa_buracos_proc_248_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Trânsito e setores competentes, no sentido de realizar estudo técnico e mapeamento das áreas mais críticas da malha viária, estabelecendo critérios objetivos para recapeamento e operação tapa-buracos, priorizando: 1.	Vias de grande fluxo; 2. Pontos que impeçam acesso a residências e garagens; 3. Vias em estado avançado de deterioração; 4. Execução organizada por bairros, de forma planejada e sequencial.</t>
+  </si>
+  <si>
+    <t>2861</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_36_rogelma_mascarenhas_-_fechamento_de_buracos_proc_223_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o fechamento dos buracos abertos pelo Departamento de água, Esgoto e Meio Ambiente - DAEMA nas seguintes vias do Município: •	rua 4, altura do número 591, bairro Jardim Luís Ometto II; • avenida Guimarães Pinheiro de Freitas, altura do nº 369, bairro Jardim Luís Ometto II; e • rua Padre Francisco Culturatto, altura do número 751, bairro Vila Cerqueira.</t>
+  </si>
+  <si>
+    <t>2862</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_37_rogelma_mascarenhas_-_limpeza_av_araras_proc_233_bairro_jardim_luis_ometto_ii.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza de toda a extensão da avenida Araras, localizada no bairro Jardim Vista Alegre.</t>
+  </si>
+  <si>
+    <t>2863</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_38_rogelma_mascarenhas_-_limpeza_cdhu_proc_235_-corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza de toda a extensão (parte externa) do prédio Companhia de Desenvolvimento Habitacional e Urbano - CDHU, localizado no bairro Jardim São Judas.</t>
+  </si>
+  <si>
+    <t>2917</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao_39_diego_viveiros__acesso_exclusivo_para_colaboradores__proc__-277.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar estudos visando à implantação de um acesso exclusivo para os colaboradores do Hospital Municipal “Dr. José Nigro Neto”, pela avenida Nove de Julho, possibilitando que os profissionais possam entrar e sair do local de trabalho com maior segurança e organização.</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2918/indicacao_40_edson_do_lanche__placas_de_transito_loteamento_ouro_verde_proc__-299.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de recolocar as placas de trânsito no Loteamento Ouro Verde, o mais breve possível.</t>
+  </si>
+  <si>
+    <t>2919</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2919/indicacao_41_bruno_ribeiro__pintura_de_sinalizacao_no_cruzamento_da_av_avenida_amelia_colombo_dias_com_a_rua_francisco_martiniano_de.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura de sinalização de trânsito no cruzamento da avenida Amélia Colombo Dias com a rua Francisco Martiniano de Oliveira. INDICO ainda, que seja realizada a pintura de sinalização nos espaços em que são proibidos estacionamento, na altura do número 420, da avenida Amélia Colombo Dias</t>
+  </si>
+  <si>
+    <t>2920</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2920/indicacao_42_bruno_ribeiro__redutor_de_velocidade_jose_zilioli__proc__-291.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar redutor de velocidade (lombada) na rua José Zilioli, na altura do nº 610.</t>
+  </si>
+  <si>
+    <t>2933</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_43_bruno_ribeiro__tapa_buracos_rua_jose_paulo_abi_jaudi__proc__-296.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos nas seguintes vias do Município: •	rua José Paulo Abi Jaudi, nas proximidades do Ginásio de Esportes “Novênio Pavan Filho”; e • avenida Luiz Embriani, nas proximidades do Centro de Educação e Recreação - C.E.R. “Professora Leila Lúcia Durante”.</t>
+  </si>
+  <si>
+    <t>2921</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2921/indicacao_44_bruno_ribeiro__rocagem_e_a_limpeza_adequada_em_toda_a_extensao_da_via_localizada_ao_lado_da_area_de_reserva_ambiental_p.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja realizada, com a máxima urgência, a roçagem e a limpeza adequada em toda a extensão da via localizada ao lado da área de reserva ambiental, na Rua Carlos Bortolli, bem como nas proximidades do córrego que interliga os bairros São José I e São José II.</t>
+  </si>
+  <si>
+    <t>2922</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2922/indicacao_45_rogelma_mascarenhas_proceder_recapeamento_na_rua_jose_carleci_no_bairro_santa_terezinha.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o recapeamento da rua José Carlesci, no bairro Jardim Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>2923</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2923/indicacao_46_rogelma_mascarenhas_trocar_a_areia_dos_tanques_de_todos_os_centros_de_educacao_e_recrea.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de no sentido de realizar a troca da areia dos tanques de todos os Centros de Educação e Recreação – CERs.</t>
+  </si>
+  <si>
+    <t>2924</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2924/indicacao_47_rogelma_mascarenhas__rocagem_proc_300.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a roçagem da área localizada na avenida Álvaro Guimarães, na altura do número 100, no bairro Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>2925</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>ADEMIR DOS SANTOS, BAHIA DO CORTE</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2925/indicacao_48_ademir_dos_santos_centro_de_especialidade_medicas___proc__-_306.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de verificar a possibilidade de viabilizar, prioritariamente, a implantação de um Centro de Especialidades Médicas.</t>
+  </si>
+  <si>
+    <t>2926</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2926/indicacao_49_ademir_dos_santos_centro_de_exames___proc__-_307.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de verificar a viabilidade da implantação de um Centro de Exames de Imagem no Município, contemplando serviços como mamografia, ultrassonografia, ecocardiograma e raio X, visto que essa medida será de grande utilidade para a população de Américo Brasiliense, ampliando o acesso a diagnósticos e contribuindo para maior eficiência no atendimento da rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>2927</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2927/indicacao_50_andre_da_autoescola_limpeza_do_minicampo_proc__-298.pdf</t>
+  </si>
+  <si>
+    <t>seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja providenciado, com a máxima urgência, o que segue: A limpeza completa do minicampo e do campo de areia; A roçagem e retirada de mato e entulhos; A poda das árvores existentes; A manutenção geral necessária para restabelecer condições adequadas de uso do espaço.</t>
+  </si>
+  <si>
+    <t>2928</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2928/indicacao_51_andre_da_autoescola_limpeza_praca_sao_judas__proc__-297.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam providenciados, na praça do bairro São Judas, com a máxima urgência, os serviços de roçagem, limpeza geral, manutenção dos brinquedos e reparo da iluminação pública.</t>
+  </si>
+  <si>
+    <t>2929</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2929/indicacao_52_andre_da_autoescola_vistoria_tecnica_proc__-286.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Meio Ambiente, no sentido de que seja realizada a vistoria técnica com urgência na rua Dom Pedro II, nº 438, bairro Centro.</t>
+  </si>
+  <si>
+    <t>2930</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2930/indicacao_53_jhon_braga_entulho___proc__-_305.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente com o Departamento de Serviços Urbanos e Obras, no sentido de: Proceder à roçagem completa, limpeza e retirada do mato roçado, terra e inservíveis nas áreas verdes entre a rua José Romania e a avenida Carlos Lima, inclusive ao lado da antiga Sadia; Realizar a desobstrução dos bueiros existentes na referida localidade, incluindo o bueiro situado na altura do número 50 da rua José Romania; Providenciar a instalação de tampa no bueiro localizado na avenida Carlos Lima; Incluir a rua José Romania e a avenida Carlos Lima na programação prioritária de recapeamento do Município; Realizar estudo técnico em todo o bairro Nova Vila Cerqueira para levantamento das vias que necessitam de tapa-buraco e recapeamento.</t>
+  </si>
+  <si>
+    <t>2931</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2931/indicacao_54_jhon_braga_realizar_estudo_tecnico_de_viabilidade_para_adequacao_do_sistema_de_drenagem.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente com o Departamento de Obras e Engenharia, no sentido de realizar estudo técnico de viabilidade para adequação do sistema de drenagem pluvial na rua Tomé Morize, esquina com a avenida Álvaro Guimarães, incluindo a possibilidade de implantação de canaleta de escoamento e instalação de boca de lobo (bueiro), a fim de garantir o correto direcionamento das águas pluviais e evitar alagamentos nas residências próximas.</t>
+  </si>
+  <si>
+    <t>2932</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2932/indicacao_55_silas_da_sadia_lombofaixa__proc__-_303.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de implantar uma lombofaixa na alameda Aldo Lupo, na altura da empresa Grupo Santin e Posto Bela Vista.</t>
+  </si>
+  <si>
+    <t>2934</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2934/indicacao_56_bruno_ribeiro__tapa_buracos_rua_vicente_rizzo_proc__-345.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na rua Vicente Rizzo, esquina com a avenida Luigi Romania, localizada no bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>2935</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2935/indicacao_57_cidao_mineiro_ligacao_de_energia_proc__-320.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a ligação de energia elétrica no bairro Loteamento Industrial América I e Loteamento Industrial América II. INDICO ainda que, caso a competência seja da Companhia Paulista de Força e Luz, que este Poder Executivo oficie a referida empresa para que esta solicitação seja atendida.</t>
+  </si>
+  <si>
+    <t>2936</t>
+  </si>
+  <si>
+    <t>CIDÃO MINEIRO, EDSON DO LANCHE</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2936/indicacao_58_cidao_mineiro_e_edson_do_lanche_emefe_elvira_barbieri_pano_proc__-348.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de instalar, com urgência, cavaletes nos cruzamentos da avenida Santo Antônio com a rua Manoel José Pires e com a rua Dom Pedro II nos horários de maior movimento escolar como segue: •	6h40 às 7h00;•	11h40 às 12h00;•12h40 às 13h00; e •	17h40 às 18h00. INDICAMOS, ainda, que seja realizado estudo para mudança da entrada da escola para a avenida Sérgio Pires de Oliveira Campos, visto que é uma via com menor fluxo de veículos e traria muito mais tranquilidade e segurança para alunos e responsáveis.</t>
+  </si>
+  <si>
+    <t>2937</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2937/indicacao_59__bruno_ribeiro__rocagem_campo_de_futebol_sao_judas__proc__-347.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza e roçagem ao redor do campo de futebol localizado no bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>2938</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2938/indicacao_60__silas_faixa_de_pedestre_cer_carolina_proc_332.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura de faixa de pedestre em frente ao Centro de Educação e Recreação – C.E.R “Carolina Ometto Pavan”, localizado na Rua Manoel Borba.</t>
+  </si>
+  <si>
+    <t>2939</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2939/indicacao_61_ademir_dos_santos_departamento_de_esportes_proc__-340.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Esportes, no sentido de verificar a viabilidade de conceder isenção da taxa referente à cobrança de aluguel aos times que disputarão a Copa Américo de Futebol.</t>
+  </si>
+  <si>
+    <t>2940</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2940/indicacao_62_bahia_do_corte_ponto_de_onibus_proc__-349.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de construir um ponto de ônibus para as crianças que utilizam o transporte escolar, na avenida Henrique Lupo, altura do número 240, no bairro Jardim Primaveras, visando garantir uma proteção adequada aos alunos e responsáveis.</t>
+  </si>
+  <si>
+    <t>2941</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2941/indicacao_63_maicon_rios_proc__-333.pdf</t>
+  </si>
+  <si>
+    <t>seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar os serviços de roçagem e limpeza no local acima mencionado, visando garantir melhores condições de circulação e segurança aos pedestres que transitam pela região.</t>
+  </si>
+  <si>
+    <t>2942</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2942/indicacao_64_maicon_rios_proc__-334.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o serviço de limpeza e retirada de mato da quadra de areia do Ginásio Municipal "Novênio Pavan Filho".</t>
+  </si>
+  <si>
+    <t>2943</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2943/indicacao_65_andre_da_autoescola_proc__-341.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que seja providenciado no cruzamento da rua Emília Beraldo dos Santos, com a avenida Antônio Charaba, no bairro III Distrito Industrial,  operação tapa-buracos, com a máxima brevidade possível, atendendo assim à demanda da população que utiliza diariamente essa via.</t>
+  </si>
+  <si>
+    <t>2964</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2964/indicacao_66_diego_viveiros_lombadas_-_proc.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de:_x000D_
+1. Construir redutor de velocidade (lombada) na avenida Maria Balbina Dótoli Carlesci, próximo ao cruzamento com a Rua Capitão Alberto Mendes Júnior;_x000D_
+2. Refazer a sinalização de solo nas imediações da agência do Instituto Nacional do Seguro Social (INSS) de Américo Brasiliense e no cruzamento acima referido; e_x000D_
+3. Construir redutor de velocidade (lombada) na avenida Araraquara, próximo ao cruzamento com rua João Bombo.</t>
+  </si>
+  <si>
+    <t>2965</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2965/indicacao_67_rogelma_mascarenhas_tapa_buraco_rafael_hervias_-_proc_424.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buraco na avenida Rafael Hervias Rodrigues, mais precisamente na altura do número 541, localizada no bairro Jardim Luiz Ometto I.</t>
+  </si>
+  <si>
+    <t>2966</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2966/indicacao_68_rogelma_mascarenhas_tapa_buraco_candido_rodrigues_-_proc_418.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buraco na rua Cândido Rodrigues, mais precisamente na altura do número 231, localizada no bairro Jardim Vista Alegre.</t>
+  </si>
+  <si>
+    <t>2967</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2967/indicacao_69_silas_da_sadia_placa_de_reducao_de_velocidade_-_proc_427.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a implantação de sinalização vertical, com a instalação de placa indicativa de limite de velocidade em toda a extensão da Alameda Aldo Lupo.</t>
+  </si>
+  <si>
+    <t>2968</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2968/indicacao_70_rogelma_mascarenhas_retirada_de_mato_-_proc_423.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a retirada do mato que cresceu entre o concreto da quadra localizada no bairro Jardim Maria Luiza, bem como a realização da pintura do local, demarcando as linhas de campo, a fim de garantir melhores condições de uso e segurança para a prática esportiva.</t>
+  </si>
+  <si>
+    <t>2969</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2969/indicacao_71_maicon_rios_-__limpeza_e_retirada_de_entulho_na_luigi_romania_proc_439.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de realizar a limpeza e retirada de acúmulo de entulho e lixo na rua Luigi Romania, altura do n° 415, localizada no bairro Jardim São Judas, com o objetivo de atender solicitação de moradores da região, que relatam preocupação com o acúmulo de resíduos no local, o que tem favorecido para o aparecimento de animais peçonhentos.</t>
+  </si>
+  <si>
+    <t>2970</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2970/indicacao_72_maicon_rios_-__onibus_escolar_transporte_alunos_do_bairro_jardim_sao_jose_ii_proc_438.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de disponibilizar a linha de transporte escolar para os alunos residentes no bairro Jardim São José II, com destino às escolas e creches localizadas nos bairros Jardim São José, Jardim Santa Terezinha e demais unidades da rede municipal, em caráter temporário, até a conclusão das obras da ponte, com o objetivo de contribuir para a organização do transporte dos estudantes que se deslocam do bairro Jardim São José II até as referidas unidades escolares, durante o período de execução das obras, proporcionando maior comodidade às famílias e apoio à rotina escolar.</t>
+  </si>
+  <si>
+    <t>2971</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2971/indicacao_73_cidao_mineiro__-__lombada_ou_lombofaixa_centro_de_convivencia_idoso_proc_422.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de construir uma lombada ou lombofaixa na rua Emilia Galli, mais precisamente na altura do n° 681, em frente ao "Centro de Convivência do Idoso Cleide Nocce".</t>
+  </si>
+  <si>
+    <t>2972</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2972/indicacao_74_cidao_mineiro__-_cobertura_de_onibus_alameda_colombo_dias_proc_4211.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de substituir a cobertura no terminal de ônibus situado na Avenida Amélia Colombo Dias, em frente à Praça "Paulo Abi Jaudi", visto que a cobertura atual está deteriorada.</t>
+  </si>
+  <si>
+    <t>2973</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2973/indicacao_75_edinan_salgados__-_pista_de_caminhada_do_iraja_proc_436.pdf</t>
+  </si>
+  <si>
+    <t>seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de que a roçagem com trator da pista de caminhada situada no bairro Jardim Irajá, seja realizada mais cuidadosamente, para que não haja estragos na referida pista de caminhada, observando ainda, que existe um rompimento no local, que necessita de reparo._x000D_
+INDICO ainda, que sejam tomadas providências para o combate de formigas no local.</t>
+  </si>
+  <si>
+    <t>2974</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_76_jhon_braga__-_comdef_proc_372.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente com o Departamento Jurídico, no sentido de estudar a viabilidade de criação do Fundo Municipal dos Direitos da Pessoa com Deficiência, vinculado ao COMDEF, com regulamentação própria e previsão orçamentária específica.</t>
+  </si>
+  <si>
+    <t>2975</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2975/indicacao_77_jhon_braga__-_animais_peconhentos_proc_449.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente os Departamentos de Serviços Urbanos, Planejamento e Obras e Zoonoses, no sentido de realizar um trabalho conjunto de limpeza e roçagem em todas as áreas verdes localizadas nos bairros Jardim Luis Ometto I e II, incluindo a retirada de árvores secas, galhos e resíduos, bem como a limpeza e desobstrução das bocas de lobo, além da realização de ações de orientação e conscientização à população quanto à prevenção e controle de animais peçonhentos.</t>
+  </si>
+  <si>
+    <t>2976</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2976/indicacao_78_jhon_braga__-_data_de_recebimento_do_salario_dos_servidores_municipais_proc_450.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Administração e Finanças, no sentido de avaliar a viabilidade de reestabelecer o pagamento dos vencimentos dos servidores públicos municipais até o final de cada mês ou, alternativamente, promover medidas que garantam maior previsibilidade e comunicação antecipada quanto às datas de pagamento.</t>
+  </si>
+  <si>
+    <t>2977</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_79_bruno_ribeiro__-_limpeza_mato_avenida_dorival_barbieri_proc_452.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar roçagem e limpeza do mato alto existente nas proximidades da avenida Dorival Barbieri, localizada no bairro Jardim Paraíso.</t>
+  </si>
+  <si>
+    <t>2978</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2978/indicacao_80_bruno_ribeiro_-_faixa_de_pedestres_na_avenida_araraquara_proc_454.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura de uma faixa de pedestres na avenida Araraquara, na altura do número 890, nos dois sentidos da via.</t>
+  </si>
+  <si>
+    <t>2979</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja providenciada a atualização do mapa oficial da cidade, incluindo os bairros Ouro Verde e Jardim Irajá, visando melhorar a localização e agilizar o deslocamento das equipes do SAMU e demais serviços de atendimento de urgência.</t>
+  </si>
+  <si>
+    <t>2980</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2980/indicacao_82_andre_da_autoescola_-_imovel_francisco_justo_proc_457.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para a seguinte situação quanto ao abandono do imóvel localizado na avenida Francisco Justo, n° 197, no bairro São Judas Tadeu:_x000D_
+1. Realize a limpeza completa do imóvel, abrangendo área interna e externa;_x000D_
+2. Efetue a roçagem e remoção total do mato e resíduos;_x000D_
+3. Adote medidas legais para identificar e responsabilizar os proprietários ou herdeiros;_x000D_
+4. Caso necessário, aplique as penalidades previstas na legislação municipal e promova ações para garantir a manutenção contínua do local.</t>
+  </si>
+  <si>
+    <t>2981</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2981/indicacao_83_bahia_do_corte_-_procedimentos_no_centro_de_educacao_e_recreacao__c.e.r._liliane_maur1.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam realizados os seguintes procedimentos no Centro de Educação e Recreação - C.E.R. "Liliane Mauricio":_x000D_
+1. Poda de árvore em frente ao referido C.E.R.;_x000D_
+2. Manutenção do parquinho, realizando a reposição de areia;_x000D_
+3. Manutenção nas paredes e tetos para coibir rachaduras;_x000D_
+4. Troca de pisos quebrados na área de recreação.</t>
+  </si>
+  <si>
+    <t>2982</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2982/indicacao_84_ademir_-_profissional_de_saude_nas_escolas_municipais_proc_410.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam adotadas as medidas necessárias para garantir a presença de um profissional de saúde nas escolas municipais, com o objetivo de acompanhar e prestar assistência adequada às crianças diagnosticadas com diabetes.</t>
+  </si>
+  <si>
+    <t>2983</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2983/indicacao_85_bahia_do_corte_-_operacao_tapa-buracos_na_avenida_joaquim_justo__proc_379.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na avenida Joaquim Justo, localizada no bairro Jardim São Judas.</t>
+  </si>
+  <si>
+    <t>2984</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2984/indicacao_86_ademir_-_ampliada_e_garantida_a_oferta_do_exame_de_ultrassom_morfologico_proc_411.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja ampliada e garantida a oferta do exame de ultrassom morfológico para todas as gestantes atendidas pelo Sistema único de Saúde — SUS.</t>
+  </si>
+  <si>
+    <t>2985</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2985/indicacao_87_bahia_do_corte_-_limpeza_da_praca_localizada_no_bairro_jardim_primaveras___proc_443.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza da praça localizada no bairro Jardim Primaveras e a poda das árvores do local.</t>
+  </si>
+  <si>
+    <t>2986</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2986/indicacao_88_andre_da_autoescola_-__fundo_social_proc_462.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que em conjunto com o Fundo Social de Solidariedade, seja realizado um estudo técnico e social, com a devida triagem das famílias cadastradas, visando a implantação de entrega domiciliar de cestas básicas àquelas pessoas em situação de maior vulnerabilidade, especialmente idosos, pessoas com deficiência ou mobilidade reduzida e famílias em extrema vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>3015</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_89_bruno_ribeiro_-_substituir_cesta_basica_por_ticket_proc_492.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um estudo para verificar a viabilidade de substituição da cesta básica distribuída pelo Departamento de Promoção Social por um ticket, oferecendo ao munícipe a escolha do mercado, e o produto de acordo com sua necessidade.</t>
+  </si>
+  <si>
+    <t>3016</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_90_bruno_ribeiro_-_recolhimento_de_galhos_de_poda_proc_453.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o recolhimento de galhos de poda depositados na rua Borborema e na praça localizada na esquina com a Avenida Barretos, no bairro Jardim Vista Alegre.</t>
+  </si>
+  <si>
+    <t>3017</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3017/indicacao_91_bruno_ribeiro_-_pintura_do_cer_sueli_lima_proc_501.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura da fachada, bem como a manutenção e a implantação das lâmpadas faltantes na área frontal do Centro Educacional e Recreativo – C.E.R. “Sueli de Lima Dias”, localizado no bairro Jardim Recanto dos Pássaros, visando melhorar a iluminação , a segurança e a conservação do espaço público utilizado pela Comunidade.</t>
+  </si>
+  <si>
+    <t>3018</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3018/indicacao_92_andre_da_autoescola_-_saude_publica_proc_495.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente e que diante do exposto, adote medidas preventivas urgentes de saúde pública, diante do cenário de alerta relacionado ao aumento de casos de Influenza A (H1N1) е de Síndrome Respiratória Aguda Grave (SRAG) em diversas regiões do país.</t>
+  </si>
+  <si>
+    <t>3019</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3019/indicacao_93_andre_da_autoescola_-_migracao_das_unidades_consumidoras_proc_493.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente e que diante do exposto, estude a viabilidade de promover a migração das unidades consumidoras de energia elétrica do Município para o Ambiente de Contratação Livre (ACL), conhecido como Mercado Livre de Energia.</t>
+  </si>
+  <si>
+    <t>3054</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_94_andre_da_autoescola_-_cronograma_de_recaoeamento_asfaltico_proc_500.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar estudo urgente para a avenida Sumaré sobre o recapeamento asfáltico, bem como a sua completa revitalização.</t>
+  </si>
+  <si>
+    <t>3021</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3021/indicacao_95_edson_do_lanche_-_rocagem_na_alameda_mario_cavalari_proc_489.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar a roçagem da alameda Mário Cavalari, em toda a sua extensão, bem como realizar a poda das árvores presentes na última rotatória da rua Alfonso Nigro, localizada no bairro Jardim São José.</t>
+  </si>
+  <si>
+    <t>3022</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3022/indicacao_96_maicon_rios_-_realizacao_de_limpeza_e_retirada_de_entulho_proc_485.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar a limpeza e retirada de entulhos presentes na avenida José Galli, localizada no bairro Jardim Paraiso.</t>
+  </si>
+  <si>
+    <t>3023</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3023/indicacao_97_diego_viveiros_-_feira_do_artesanato_proc_482.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar, de forma periódica, a Feira Municipal de Artesanato.</t>
+  </si>
+  <si>
+    <t>3055</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_98_maicon_rios_-_limpeza_e_rocagem_na_avenida_francisco_neves_proc_518.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar serviços de limpeza e roçagem do mato na Avenida Francisco Neves, na altura do número 481, no bairro Irajá, nas proximidades da caixa d'água, com o objetivo atender à demanda de moradores da região, que relatam o crescimento excessivo de mato no local, o que compromete a limpeza urbana e pode favorecer o surgimento de insetos e animais peçonhentos. A realização do serviço contribuirá para a melhoria das condições do espaço, promovendo mais segurança, bem-estar e qualidade de vida aos munícipes que residem e transitam pela região.</t>
+  </si>
+  <si>
+    <t>3056</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_99_maicon_rios_-_adequacao_canaleta_rua_boa_esperanca_do_sul_proc_53.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar estudos para a adequação da canaleta existente na Rua Boa Esperança do Sul, altura do número 643, no bairro Jardim Vista Alegre, com a finalidade de atender à solicitação de moradores da localidade, tendo em vista que a canaleta existente no referido ponto encontra-se irregular, ocasionando acúmulo de água e transtornos à população. A adoção das medidas necessárias contribuirá para o adequado escoamento das águas pluviais, prevenindo problemas estruturais na via, melhorando as condições de tráfego e promovendo mais segurança e qualidade de vida aos moradores e demais usuários da região.</t>
+  </si>
+  <si>
+    <t>3057</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_100_bruno_ribeiro_-_tapa_buracos_rua_erminio_goncalves_proc_517.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos em toda extensão da rua Erminio Gonçalves, localizada no bairro Jardim Santa Terezinha. Indico ainda, que seja realizada limpeza urbana na esquina da rua Erminio Gonçalves com a Alameda Alberto José Eloy Macedo Rollo.</t>
+  </si>
+  <si>
+    <t>3058</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_101_diego_viveiros_-_fid_proc_529.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de promover o cadastro e a elaboração de projeto técnico junto ao Governo do Estado de São Paulo, com a finalidade de pleitear recursos do Fundo Estadual de Defesa dos Interesses Difusos — FID, adotando providências administrativas necessárias para que o município não perca oportunidades de financiamento que possam resultar em melhorias concretas para a população.</t>
+  </si>
+  <si>
+    <t>3059</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_102_diego_viveiros_-_faixa_de_pedestre_proc_514.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar em caráter imediato, a pintura de faixa de pedestres no dispositivo viário Cide Santin, localizado no cruzamento da alameda Aldo Lupo com a avenida Sumaré, bem como a posterior implantação de travessia elevada (lombofaixa) no mesmo local.</t>
+  </si>
+  <si>
+    <t>3060</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_103_bahia_do_corte_-_feira_livre_proc_532.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que se intensifique a divulgação das feiras livres por meio das redes sociais oficiais da Prefeitura Municipal, bem como através do uso de carro de som._x000D_
+INDICAMOS ainda, a realização de eventos culturais no local, como forma de atrair mais público e valorizar a feira livre.</t>
+  </si>
+  <si>
+    <t>3061</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_104_bahia_do_corte_-_bracos_de_iluminacao_publica_proc_533.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de instalar braços de iluminação pública nos postes localizados no bairro Nossa Senhora das Graças, visto que é um bairro recente e já conta com mais de 5 (cinco) postes sem iluminação. INDICAMOS ainda, a realização de da limpeza do terreno público ao redor do bairro, visando melhorar a segurança e o bem-estar dos moradores.</t>
+  </si>
+  <si>
+    <t>3062</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_105__bahia_do_corte_-_limpeza_acesso_de_pedestres_proc_537.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza do acesso de pedestres que liga a Rua 12, do bairro Antônio Pavan, com a área industrial, visando garantir mais segurança e melhores condições de circulação da população.</t>
+  </si>
+  <si>
+    <t>3063</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_106_bruno_ribeiro_-_tapa_buracos_guimaraes_pinheiro_proc_545.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na avenida Guimarães Pinheiro de Freitas, na altura do número 382, no bairro Jardim Luis Ometto.</t>
+  </si>
+  <si>
+    <t>3064</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_107_bruno_ribeiro_-_sala_sensorial_proc_546.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um estudo para viabilidade de construção de sala sensorial nos Centros de Educação e Recreação - CERs do nosso Município.</t>
+  </si>
+  <si>
+    <t>3065</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3065/indicacao_108_jhon_braga__-_rocagem_area_verde_na_avenida_catanduva_proc_543.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente os departamentos de Urbanismo e Obras, no sentido de: 1 - Realizar a roçagem e limpeza completa da área verde na avenida Catanduva, no trecho entre a rua Viradouro e a rua Pitangueiras, incluindo o entorno do campo e da Academia da Saúde; 2 - Proceder com o reparo dos buracos existentes ao longo da área situada, oriundos de intervenções anteriores; 3 - Realizar implantação de calçada em todo o quarteirão mencionado; 4 - Executar a readequação e manutenção da calçada existente no entorno da Academia da Saúde; 5 - Efetuar o reparo e melhoria da iluminação pública, especialmente na_x000D_
+parte externa da Academia da Saúde.</t>
+  </si>
+  <si>
+    <t>3066</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3066/indicacao_109_jhon_braga__-_reparro_de_iluminacao_praca_santa_erezinha_proc_540.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o departamento responsável pela iluminação pública e manutenção de áreas de lazer, no sentido de realizar: 1 - a recomposição completa da iluminação da praça localizada no bairro Jardim Santa Terezinha, situada entre as ruas Francisco Fernandes e Augusta Aparecida dos Santos Barbieri, com reposição da fiação furtada; 2 - o estudo e implantação de medidas mais seguras para a rede elétrica, visando dificultar novos furtos; 3 - a manutenção e reparo do playground infantil existente no local.</t>
+  </si>
+  <si>
+    <t>3067</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3067/indicacao_110_jhon_braga__-_referente_aos_servicos_urbanos_proc_542.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Urbanismo, no sentido de estabelecer um padrão de execução dos serviços de roçagem e limpeza urbana no município, contemplando: 1 - a realização completa do serviço no local, incluindo roçagem, retirada do material e limpeza final da área; 2 - a finalização dos serviços de forma contínua, evitando a execução parcial e o retorno posterior sem programação definida; 3 - a organização das equipes por regiões ou bairros, de modo a otimizar os trabalhos e garantir maior eficiência na prestação do serviço público.</t>
+  </si>
+  <si>
+    <t>3068</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3068/indicacao_111_diego_viveiros_-_construcao_do_sarjetao_proc_xxx.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de estudar a viabilidade para a implantação de redutor de velocidade (lombada) na avenida Álvaro Guimarães, nas proximidades do imóvel n° 61, localizado no bairro Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>2675</t>
+  </si>
+  <si>
+    <t>MOÇ</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2675/mocao_001_diego_viveiros_-_pesar_geraldo_bueno_proc._05.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor GERALDO BUENO, ocorrido no dia 03/01/2026.</t>
+  </si>
+  <si>
+    <t>2676</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2676/mocao_002_diego_viveiros_-_pesar_dionila_barbisa_do_carmo_proc._531.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora DIONILA BARBOSA DO CARMO, ocorrido no dia 07/01/2026.</t>
+  </si>
+  <si>
+    <t>2677</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2677/mocao_003_silas_da_sadia_-_pesar_manoel_pereira_sobrinho_proc._06.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor MANOEL PEREIRA SOBRINHO, ocorrido no dia 06/01/2026.</t>
+  </si>
+  <si>
+    <t>2678</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2678/mocao_004_diego_viveiros_-_pesar_celia_della_rovere_bortoli_proc._041.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora CÉLIA DELLA ROVERE BORTOLI, ocorrido no dia 01/01/2026.</t>
+  </si>
+  <si>
+    <t>2679</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2679/mocao_005_diego_viveiros_-_pesar_joao_giino_da_silva_proc._03.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOÃO GINO DA SILVA, ocorrido no dia 30/12/2025.</t>
+  </si>
+  <si>
+    <t>2680</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2680/mocao_006_diego_viveiros_-_pesar_luiz_antonio_da_silva_proc._60.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor LUIZ ANTÔNIO DA SILVA (LUIZÃO), ocorrido no dia 17/01/2026.</t>
+  </si>
+  <si>
+    <t>2681</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2681/mocao_007_diego_viveiros_-_pesar_nailana_santos_rios_da_silva_proc._571.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora NAILANA RIOS DA SILVA, ocorrido no dia 16/01/2026.</t>
+  </si>
+  <si>
+    <t>2682</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2682/mocao_008_cidao_mineiro_-_congratulacoes_ao_deputado_estadual_eduardo_suplicy_proc._61.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AO DEPUTADO ESTADUAL EDUARDO SUPLICY, pelo compromisso com as demandas da saúde municipal e sua atenção às necessidades de nosso município.</t>
+  </si>
+  <si>
+    <t>2683</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2683/mocao_009_cidao_mineiro_-_congratulacoes_ao_deputado_estadual_marcia_lia_proc._62.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO À DEPUTADA ESTADUAL MÁRCIA LIA, pelo compromisso com as demandas da saúde municipal e sua atenção às necessidades de nosso município.</t>
+  </si>
+  <si>
+    <t>2684</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2684/mocao_010_bahia_do_corte_-_congratulacoes_ao_atleta_gabriel_felipe_caetano_proc._41.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AO ATLETA GABRIEL FELIPE CATANEO, pelo excelente desempenho na Corrida Internacional de São Silvestre.</t>
+  </si>
+  <si>
+    <t>2987</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2987/mocao_11_diego_viveiros_-_congratulacoes_a_cooperativa_sicredi_proc._64.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES À COOPERATIVA SICREDI, por manter a parceria com o Departamento Municipal de Cultura, Turismo e Lazer, visando à continuidade da Banda Marcial de Américo Brasiliense, contribuindo de forma significativa para o fortalecimento das ações culturais, educacionais e sociais em nosso Município.</t>
+  </si>
+  <si>
+    <t>2685</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2685/mocao_013_diego_viveiros_-_pesar_yoshiko_maruyama_proc._891.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora YOSHIKO MARUYAMA, ocorrido no dia 19/01/2026.</t>
+  </si>
+  <si>
+    <t>2686</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2686/mocao_014_edinan_salgados_-_pesar_lourival_geraldo_proc._851.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor LOURIVAL GERALDO, ocorrido no dia 12/12/2025.</t>
+  </si>
+  <si>
+    <t>2687</t>
+  </si>
+  <si>
+    <t>MAICON RIOS, ANDRÉ DA AUTOESCOLA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2687/mocao_015_maicon_rios-_congratulacoes_ao_time_destaque_americo_brasiliense_proc._140.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AO TIME DESTAQUE AMÉRICO BRASILIENSE pelo esforço, disciplina e dedicação demonstrados ao longo da competição.</t>
+  </si>
+  <si>
+    <t>2688</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2688/mocao_016_ademir_dos_santos-_congratulacoes_a_servidora_roseneide_proc._1571.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES À SERVIDORA PÚBLICA ROSENEIDE DE JESUS SANTOS pelo exercício de sua função com amor, respeito e humanidade.</t>
+  </si>
+  <si>
+    <t>2689</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2689/mocao_017_silas_da_sadia__-_congratulacoes_ao_poupa_tempo_proc._1631.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO À TODA EQUIPE DO POUPA TEMPO pelo profissionalismo, a dedicação e o espírito público demonstrados por todos os colaboradores, sendo, o coordenador João Francisco do Amaral, Rafaela Justiniano, Juliana Pessoa, Ana Julia Francescatto, Andreia Barbola, Nara Giselle e Paulo Matos.</t>
+  </si>
+  <si>
+    <t>2864</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2864/mocao_018_maicon_rios-_congratulacoes_ao_grupe_gute_proc._170_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AO GRUPO GUTE E AO ESPAÇO AYA que promoveram um evento gratuito, inclusivo e de classificação livre, que ampliam o acesso à arte e fortalecem a formação cultural da comunidade de Américo Brasiliense._x000D_
+REQUEIRO ainda, as congratulações a todos os artistas, produtores, equipe técnica e parceiros envolvidos pela excelência do trabalho apresentado, pela sensibilidade na abordagem do tema e pelo compromisso com a promoção da cultura, da diversidade e do afeto como valores fundamentais para a construção de uma sociedade mais justa e humana.</t>
+  </si>
+  <si>
+    <t>2865</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2865/mocao_019_ademir_dos_santos_-_congratulacoes_a_todos_os_funcionarios_das_escolas_da_rede_municipal_p1.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO A TODOS OS FUNCIONÁRIOS DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE AMÉRICO BRASILIENSE, especialmente às equipes pedagógicas do 2º ano do Ensino Fundamental, pelo relevante trabalho desenvolvido na área educacional, culminando na conquista do Selo Ouro em Leitura e Fluência, concedido pelo Governo do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>2866</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2866/mocao_020_diego_viveiros_-_pesar_valter_aparecido_zorzi_proc._249.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor VALTER APARECIDO ZORZI, ocorrido no dia 14/02/2026.</t>
+  </si>
+  <si>
+    <t>2867</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2867/mocao_021_andre_da_autoescola_-_pesar_aparecido_donizeti_sudati_proc._250.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor APARECIDO DONIZETI SUDATI, ocorrido no dia 16/02/2026.</t>
+  </si>
+  <si>
+    <t>2868</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2868/mocao_022_cidao_mineiro_-_pesar_joao_aparecido_pinheiro_proc._xxxx.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOÃO APARECIDO PINHEIRO DOS SANTOS, ocorrido no dia 11/02/2026.</t>
+  </si>
+  <si>
+    <t>2869</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2869/mocao_023_bruno_ribeiro_-_pesar_rosalina_martins_tertulino_proc._226.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora ROSALINA MARTINS TERTULINO, ocorrido no dia 21/02/2026.</t>
+  </si>
+  <si>
+    <t>2870</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2870/mocao_024_andre_da_autoescola_-_pesar_ceres_helena_proc._xxxx.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora CERES HELENA LEMOS MARGIONTE, ocorrido no dia 23/02/2026.</t>
+  </si>
+  <si>
+    <t>2871</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2871/mocao_025_andre_da_autoescola_-_pesar_walter_de_almeida_proc._xxxx.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor WALTER DE ALMEIDA, ocorrido no dia 15/02/2026.</t>
+  </si>
+  <si>
+    <t>2944</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2944/mocao_026_andre_da_autoescola_-_pesar_joao_aparecido_chicone.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOÃO APARECIDO CHICONE, ocorrido no dia 24/02/2026.</t>
+  </si>
+  <si>
+    <t>2945</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2945/mocao_027_silas_da_sadia_-_para_o_deputado_federal_marcio_alvino_proc._267.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AO DEPUTADO FEDERAL MÁRCIO ALVINO E AO EX-VEREADOR JOSÉ ROBERTO DE ANDRADE, que, em conjunto, empenharam relevantes esforços para viabilizar a destinação da referida emenda à APAE de Américo Brasiliense, contribuindo significativamente para a continuidade e o aprimoramento dos serviços prestados à comunidade.</t>
+  </si>
+  <si>
+    <t>2946</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2946/mocao_028_andre_da_autoescola_-_congratulacoes_giovana_graziela_candido__proc._283.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES À GIOVANA GRAZIELA CÂNDIDO, em reconhecimento aos relevantes e dedica-dos serviços prestados ao nosso Município ao longo de quase 15  (quinze) anos como funcionária pública, visto que, diante de sua brilhante atuação, é mais do que justa esta homenagem, como forma de reconhecimento público por sua história, seu trabalho e pelo legado deixado à nossa população.</t>
+  </si>
+  <si>
+    <t>2947</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2947/mocao_029_bruno_ribeiro_-_congratulacoes_aledy_proc._276.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES À CHEFE DO SETOR DE ASSISTÊNCIA SOCIAL, ALEDY, E A TODOS OS SERVIDORES DO DEPARTAMENTO MUNICIPAL DE PROMOÇÃO SOCIAL, pelo empenho, organização e competência na conquista e implementação desta importante iniciativa, que demonstra sensibilidade, responsabilidade e compromisso com a população,  sendo uma ação que fortalece a rede de proteção social e reafirma o compromisso com o cuidado e a dignidade das famílias do nosso Município.</t>
+  </si>
+  <si>
+    <t>2948</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2948/mocao_030_bruno_ribeiro_-_congratulacoes_renovacao_carismatica_proc._260.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AO PÁROCO JOSÉ MARCELO ARAÚJO, AO SR. CARLOS EDUARDO PULGATTI E AO SR. WILLIAM MARQUES, DA PARÓQUIA SÃO FRAN-CISCO DE ASSIS, BEM COMO A TODA A EQUIPE DE SERVIÇO DA RE-NOVAÇÃO CARISMÁTICA CATÓLICA DE AMÉRICO BRASILIENSE, pelo brilhante trabalho desempenhado à frente do 25º Retiro de Carnaval, para que esta Moção seja registrada como forma de reconhecimento público e gratidão pelo rele-vante trabalho realizado em Américo Brasiliense, inspirando a continuidade desta missão evangelizadora que transforma vidas e edifica famílias.</t>
+  </si>
+  <si>
+    <t>2949</t>
+  </si>
+  <si>
+    <t>DIEGO VIVEIROS, BRUNO RIBEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2949/mocao_031_diego_viveiros_-_congratulacoes_pela_empresa_mecobreas_proc._282.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES PELOS 50 (CINQUENTA) ANOS DA EMPRESA MECOBRAS CENTRO AUTOMOTIVO CAR &amp; TRUCK, externando o reconhecimento e a admiração deste Poder Legislativo por sua relevante contribuição ao desenvolvimento do Município e da região.</t>
+  </si>
+  <si>
+    <t>2950</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2950/mocao_032_bruno_ribeiro_-_aos_professores_e_alunos_da_emef_virgilio_gomes_proc._3151.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES À EQUIPE PEDAGÓGICA, AOS PROFESSORES E ALUNOS DA EMEF VIRGÍLIO GOMES que foram aprovados nos cursos técnicos na ETEC e IFSP. Mais do que aprovações, foram vidas fortalecidas, porque quando uma escola ensina com o coração, o aprendizado ultrapassa as salas de aula e se transforma em futuro.</t>
+  </si>
+  <si>
+    <t>2954</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor LAURO ADEMIR LUIZ, ocorrido no dia 05/03/2026.</t>
+  </si>
+  <si>
+    <t>2951</t>
+  </si>
+  <si>
+    <t>ANDRÉ DA AUTOESCOLA, SILAS DA SADIA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2951/mocao_034_andre_da_autoescola_e_silas_da_sadia_-_pesar_ignez_marques.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora IGNEZ MARQUES, ocorrido no dia 04/03/2026.</t>
+  </si>
+  <si>
+    <t>2952</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2952/mocao_035_andre_da_autoescola_-_pesar_maria_aparecida_dos_santos_apolinario.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MARIA APARECIDA DOS SANTOS APOLINÁRIO, ocorrido no dia 03/03/2026.</t>
+  </si>
+  <si>
+    <t>2953</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2953/mocao_036_edinan_salgados_-_congratulacoes_a_equipe_2proc._344.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES À EQUIPE DO TURNO II (NOTURNO), em reconhecimento ao relevante empenho e à dedicação demonstrados na qualidade dos serviços prestados à população, especialmente aos servidores Mariana Cristina, Pamela, Danila, Jurandir e Tatiane que integram a referida equipe.</t>
+  </si>
+  <si>
+    <t>2955</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2955/mocao_037_silas_da_sadia_-_pesar_gilson_cardoso.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor GILSON CARDOSO DE SOUZA, ocorrido no dia 11/03/2026.</t>
+  </si>
+  <si>
+    <t>2956</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2956/mocao_038_bruno_ribiro-_pesar_jose_eduardo_bento_proc_364.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor JOSÉ EDUARDO BENTO, ocorrido no dia 12/03/2026.</t>
+  </si>
+  <si>
+    <t>2988</t>
+  </si>
+  <si>
+    <t>DIEGO VIVEIROS, ANDRÉ DA AUTOESCOLA, BRUNO RIBEIRO, CIDÃO MINEIRO, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2988/mocao_39_diego_viveiros_-_congratulacoes_reinauguracao_do_belinelli_proc._419.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AO SUPERMERCADO BELINELLI PELA REINAUGURAÇÃO DA LOJA CENTRO, expressando reconhecimento extensivo a todos os seus proprietários, familiares e colaboradores, pela dedicação, empreendedorismo e contribuição significativa ao desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>2989</t>
+  </si>
+  <si>
+    <t>JHON BRAGA, DIEGO VIVEIROS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2989/mocao_40_jhon_braga_-_pesar_marines_proc_407.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARINÊS MARGUTTI ROMERO.</t>
+  </si>
+  <si>
+    <t>2990</t>
+  </si>
+  <si>
+    <t>ROGELMA MASCARENHAS, BAHIA DO CORTE</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2990/mocao_41_rogelma_mascarenhas_e_bahia_do_corte_-_congratulacoes_a_escola_atemaro_rodrigues_proc._413.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES ÀS ESCOLAS MUNICIPAIS DE ENSINO FUNDAMENTAL ATEMARO RODRIGUES DE SOUZA E JOÃO BATISTA, pelo esforço continuo em garantir que as crianças tenham acesso a uma educação sólida, inclusiva e transformadora, especialmente nos anos iniciais, que são fundamentais para a formação cidadã.</t>
+  </si>
+  <si>
+    <t>2991</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2991/mocao_42_maicon_rios_-_congratulacoes_a_equipe_do_programa_de_volei_adaptado_feminino_de_americo_bra.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES À EQUIPE DO PROGRAMA DE VÔLEI ADAPTADO FEMININO DE AMÉRICO BRASILIENSE, em reconhecimento e enaltecimento ao desempenho da equipe, bem como à dedicação de todas as alunas e profissionais envolvidos, expressando respeito e admiração pelo trabalho desenvolvido e pelos resultados alcançados na 13 Copa de APER de Vôlei "Master" 2026.</t>
+  </si>
+  <si>
+    <t>2992</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2992/mocao_43_maicon_rios_-a_equipe_de_natacao_do_municipio_que_participaram_do_1o_torneio_regional_pre-m.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES EQUIPE DE NATAÇÃO DO MUNICÍPIO QUE PARTICIPARAM DO 1° TORNEIO REGIONAL PRÉ-MIRIM A SÊNIOR, em_x000D_
+reconhecimento a todos os atletas, comissão técnica, familiares e apoiadores pelo empenho e pelos resultados alcançados, que elevam o nome de Américo Brasiliense no cenário esportivo regional e servem de inspiração para as novas gerações e que este reconhecimento simbolize o orgulho da comunidade pelo trabalho, dedicação e espírito esportivo de nossos jovens atletas.</t>
+  </si>
+  <si>
+    <t>2993</t>
+  </si>
+  <si>
+    <t>ADEMIR DOS SANTOS, CIDÃO MINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2993/mocao_45_ademir_-_congratulacoes_ao_sad_proc._408.pdf</t>
+  </si>
+  <si>
+    <t>MOCÃO DE CONGRATULAÇÕES À EQUIPE DO SERVICO DE ATENÇÃO DOMICILIAR (SAD), em reconhecimento e admiração ao excelente serviço desempenhado.</t>
+  </si>
+  <si>
+    <t>2999</t>
+  </si>
+  <si>
+    <t>JHON BRAGA, ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, BAHIA DO CORTE, BRUNO RIBEIRO, CIDÃO MINEIRO, DIEGO VIVEIROS, EDINAN SALGADOS, EDSON DO LANCHE, MAICON RIOS, ROGELMA MASCARENHAS, SILAS DA SADIA, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA ROSALI APARECIDA RONCALLI CAVASSANI.</t>
+  </si>
+  <si>
+    <t>2995</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2995/mocao_47_jhon_braga_-_pesar_maria_magdalena_ranieir_carlos_proc_442.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA MARIA MAGDALENA RANIERI CARLOS.</t>
+  </si>
+  <si>
+    <t>2996</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2996/mocao_48_edinan-_pesar_jose_maria_moreira_proc_429.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOSÉ MARIA MOREIRA.</t>
+  </si>
+  <si>
+    <t>2998</t>
+  </si>
+  <si>
+    <t>ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, BAHIA DO CORTE, BRUNO RIBEIRO, CIDÃO MINEIRO, DIEGO VIVEIROS, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, ROGELMA MASCARENHAS, SILAS DA SADIA, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2998/mocao_49_todos_os_vereadores_-_repudio_contra_o_sr_madalena_proc._xxxx.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO CONTRA AS DECLARAÇÕES PROFERIDAS PELO APRESENTADOR JOSÉ CARLOS MAGDALENA NO JORNAL DA EP.</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3000/mocao_50_bruno_ribeiro__-_pesar_salvador_de_jesus_proc_xxx.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR SALVADOR DE JESUS.</t>
+  </si>
+  <si>
+    <t>3001</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3001/mocao_51_rogelma_mascarenhas_-_pesar_joel_araujo_de_oliveira_proc_471.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOEL ARAÚJO DE OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>3033</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3033/mocao_52_ademir_dos_santos_-__recreacionistas_que_atuam_nas_escolas_proc_5061.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO ÀS RECREACIONISTAS, em reconhecimento ao trabalho qualificado, amoroso e essencial que exercem no cuidado e na educação das nossas crianças, sendo justo que esta Casa Legislativa reconheça e aplauda o empenho dessas profissionais que dedicam seus dias a acolher e educar, garantindo um ambiente adequado ao desenvolvimento infantil.</t>
+  </si>
+  <si>
+    <t>3034</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3034/mocao_53_ademir_dos_santos_-__ricardo_bento_proc_5071.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR RICARDO FRANCISCO DA COSTA BENTO, MOTORISTA DO SETOR DE TRANSPORTE DE MEDICAMENTOS, em reconhecimento aos relevantes serviços prestados à saúde pública municipal, sendo esta Moção um gesto de reconhecimento e gratidão, enaltecendo a relevância de sua atuação para a saúde.</t>
+  </si>
+  <si>
+    <t>3035</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3035/mocao_54_bruno_ribeiro_-__karate_proc_488.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO AOS ATLETAS DO KARATÊ DO MUNICÍPIO, EM RECONHECIMENTO À REPRESENTAÇÃO NO CAMPEONATO PAULISTA DE KARATÊ, COM DESTAQUE AO ATLETA FERNANDO OLIVEIRA BATISTA, BICAMPEÃO ESTADUAL, CLASSIFICADO PARA O CAMPEONATO BRASILEIRO, em reconhecimento e gratidão a todos os atletas, enaltecendo o desempenho e a dedicação demonstrados, bem como parabenizando, de forma especial, o atleta Fernando Oliveira Batista pela expressiva conquista, desejando êxito na próxima etapa em âmbito nacional.</t>
+  </si>
+  <si>
+    <t>3036</t>
+  </si>
+  <si>
+    <t>BAHIA DO CORTE, ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, BRUNO RIBEIRO, CIDÃO MINEIRO, DIEGO VIVEIROS, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, ROGELMA MASCARENHAS, SILAS DA SADIA, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3036/mocao_55_bahia_do_corte_-__reinauguracao_da_sinsef_proc_4911.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AO GRUPO SINSEF, a todos os funcionários e colaboradores que contribuíram direta ou indiretamente_x000D_
+para a concretização deste importante projeto, destacando-se, de forma particular, a servidora Vanessa, cuja dedicação, empenho, zelo e comprometimento foram fundamentais para a inauguração do Memorial.</t>
+  </si>
+  <si>
+    <t>3037</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3037/mocao_56_cidao_mineiro_-__deputado_arlindo_chinaglia_proc_502.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO AO DEPUTADO FEDERAL ARLINDO CHINAGLIA, pelo compromisso com as demandas do esporte municipal e sua atenção às necessidades de nosso Município.</t>
+  </si>
+  <si>
+    <t>3038</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3038/mocao_57_bahia_do_corte_-_pesar_roberto_lopes_da_costa_proc_490.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor ROBERTO LOPES DA COSTA, ocorrido no dia 10/04/2026.</t>
+  </si>
+  <si>
+    <t>3039</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3039/mocao_58_cidao_mineiro_-_pesar_valdir_donizete_camilo_de_souza_proc_503.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor VALDIR DONIZETE CAMILO DE SOUZA, ocorrido no dia 12/04/2026.</t>
+  </si>
+  <si>
+    <t>3040</t>
+  </si>
+  <si>
+    <t>DIEGO VIVEIROS, MAICON RIOS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3040/mocao_59_diego_e_maicon_-_pesar_maria_de_lourdes_rios_proc_515.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora MARIA DE LOURDES RIOS, ocorrido no dia 20/04/2026.</t>
+  </si>
+  <si>
+    <t>3041</t>
+  </si>
+  <si>
+    <t>MAICON RIOS, ANDRÉ DA AUTOESCOLA, BRUNO RIBEIRO, CIDÃO MINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3041/mocao_60_maicon_e_andre_-_pesar_marcos_roberto_proc_516.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor MARCOS ROBERTO TEOTÔNIO, ocorrido no dia 21/04/2026.</t>
+  </si>
+  <si>
+    <t>3076</t>
+  </si>
+  <si>
+    <t>MAICON RIOS, CIDÃO MINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3076/mocao_61_maicon_rios_-_congratulacoes_a_servidora_mirian_cristina_proc._5191.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignada em ata dos trabalhos da presente sessão MOÇÃO DE CONGRATULAÇÕES À SERVIDORA MIRIAN CRISTINA DE OLIVEIRA RODRIGUES, enfermeira reguladora, pelo relevante e dedicado trabalho que vem desempenhando na área da saúde pública do Município, registrando publicamente esta homenagem como forma de valorização e incentivo à continuidade de sua atuação exemplar em benefício da população de Américo Brasiliense.</t>
+  </si>
+  <si>
+    <t>3077</t>
+  </si>
+  <si>
+    <t>EDINAN SALGADOS, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3077/mocao_62_edinan_salgados_-__congratulacoes_jesus_alves_de_oliveira_proc_5201.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AO SENHOR JESUS ALVES DE OLIVEIRA, em reconhecimento à sua conduta profissional exemplar, marcada pela dedicação, responsabilidade, eficiência e permanente disposição em servir à população e à Administração Pública.</t>
+  </si>
+  <si>
+    <t>3078</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3078/mocao_63_edinan_salgados_-__congratulacoes_deputado_federal_fausto_pinato_proc_524.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AO DEPUTADO FEDERAL FAUSTO PINATO pelo envio de Emenda Parlamentar destinada ao Departamento de Saúde, em reconhecimento e gratidão pela parceria e pelo compromisso demonstrado com o desenvolvimento do Município.</t>
+  </si>
+  <si>
+    <t>3079</t>
+  </si>
+  <si>
+    <t>CIDÃO MINEIRO, ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, BAHIA DO CORTE, BRUNO RIBEIRO, DIEGO VIVEIROS, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, ROGELMA MASCARENHAS, SILAS DA SADIA, VAN DO GÁS</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3079/mocao_65_cidao_mineiro_-__congratulacoes_ame__proc_534.pdf</t>
+  </si>
+  <si>
+    <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES CONGRATULAÇÕES A TODA A EQUIPE DE MÉDICOS, ENFERMEIROS, TÉCNICOS, DIRETORES, CHEFES E DEMAIS COLABORADORES DO AME - HOSPITAL ESTADUAL DE AMÉRICO BRASILIENSE, com destaque especial aos profissionais que atuam na Unidade de Terapia Intensiva — UTI, pelo relevante serviço prestado, desejando-lhes continuo sucesso em suas nobres funções.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -480,68 +3686,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2643/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2644/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2645/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2646/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2649/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2650/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2651/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2652/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2653/pl_09.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2643/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2644/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2645/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2646/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2649/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2650/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2651/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2652/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2653/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2709/pl_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2710/pl_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2842/pl_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2843/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2890/projeto_de_lei_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2891/pl_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2892/pl_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2894/pl_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2895/pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2898/pl_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2899/pl_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2957/pl_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2958/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2959/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2962/pl_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3043/pl_29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3044/pl_30-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3045/pl_31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3046/pl_32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3047/pl_33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3048/pl_34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3050/pl_35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3052/pl_36_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3053/pl_37.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2844/plc_02.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2845/plc_03.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2846/plc_04.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2893/plc_05.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3049/plc_6.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2872/requerimento_de_urgencia_especial_001_pl_05_-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2873/requerimento_de_urgencia_especial_002_pl_06_-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2874/requerimento_de_urgencia_especial_003_pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2875/requerimento_de_urgencia_especial_004_pl_08-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2876/requerimento_de_urgencia_especial_005_pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2877/requerimento_de_urgencia_especial_006_plc_01_-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2878/requerimento_de_urgencia_especial_007_plc_03_-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2879/requerimento_de_urgencia_especial_008_plc_04_-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2880/requerimento_de_urgencia_especial_009_pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2896/requerimento_de_urgencia_especial_10_pl_17-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2897/requerimento_de_urgencia_especial_11_pl_18-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3051/requerimento_de_urgencia_especial_12_pl_35-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3042/requerimento_de_retirada_01-2026__-_plc_02.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2690/requerimento_01-_bahia_do_corte-_limpeza_nas_caixas_d_agua_proc_56.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2691/requerimento_02-_bahia_do_corte-_ponto_de_onibus_proc_43.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2692/requerimento_03-_bruno_ribeiro-_vandalismo_no_departamento_de_esportes_proc_52.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2693/requerimento_04-_ademir_dos_santos_e_edson_do_lanche_-_lei_15.326_proc_84.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2694/requerimento_05-_ademir_dos_santos-_lei_complementar_226-2026__proc_54.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2695/requerimento_06_-_andre_da_autoescola_-_cenario_cada_vez_mais_critico_do_descarte_irregular_proc_87.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2696/requerimento_07_-_silas_da_sadia_e_van_do_gas_-_retirada_de_arvore_de_grande_porte_proc_861.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2881/requerimento_08_-_rogelma_mascarenhas_-_valores_gastos_com_oficinas_proc_95_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2697/requerimento_09_-_rogelma_mascarenhas_-_rumo_proc_941.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2698/requerimento_10_-_rogelma_mascarenhas_-_via_paulista_proc_97.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2699/requerimento_11_-_andre_da_autoescola_-_vias_publicas_proc_105.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2700/requerimento_12-_bruno_ribeiro-_planejamento_sobre_a_rocagem_e_limpeza_proc_108.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2701/requerimento_13-_bruno_ribeiro-_projeto_de_lei_n_21-2006_proc_145.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2702/requerimento_14-_edson_do_lanche-_companhia_de_desenvolvimnto_habitacional_e_urbano_proc_135.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2703/requerimento_15_-_silas_da_sadia_-_cobranca_tarifa_de_agua_proc_63.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento_16_-_jhon_braga_-_medicamentos_alto_custo_proc_153.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2705/requerimento_17_-_jhon_braga_-_bolsa_transporte_proc_154.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2706/requerimento_18_-_jhon_braga_-_servicos_laboratoriais_proc_155.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2707/requerimento_19-_silas_da_sadia__-_empresa_linkcar_proc_148.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2708/requerimento_20-_andre_da_autoescola_-_natal_docura_proc_160.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2882/requerimento_21-_edson_do_lanche_-_obras_de_consertos_de_pontos_de_veiculos_proc_179_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2883/requerimento_22-_bruno_ribeiro-_medidas_acerca_da_seguranca_rodoviaria_proc_221_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2900/requerimento_23_-_bruno_ribeiro-_sinalizacao_de_faixa_exclusiva_para_motociclistas_e_faixas_de_pedestres_em_semaforos_proc_220_-.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2884/requerimento_24_-_andre_da_autoescola_-_informacoes_sobre_o_depertamento_de_esportes_proc_169_-_corr1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2885/requerimento_25_-_andre_da_autoescola_-_mobilidade_urbana_proc_180_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2886/requerimento_26_-_rogelma_mascarenhas_-_academia_ao_ar_livre_proc_232_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2887/requerimento_27_-_bruno_ribeiro-_comissao_de_transito_proc_238_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2888/requerimento_28_-_jhon_braga_-_daema_proc_2441.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2889/requerimento_29_-_jhon_braga_-_gastos_do_daema_proc_245_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2901/requerimento_30-_silas_da_sadia-_votacao_do_conselho_tutelar_proc_268.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2902/requerimento_31_-_bruno_ribeiro-_semana_do_autismo_proc_281.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2903/requerimento_32_-_andre_da_autoescola-_concen_proc_285_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2904/requerimento_33-_andre_da_autoescola-_aquisicao_de_hortifruti_proc_284.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2905/requerimento_34_-_ademir_dos_santos_-_diminuicao_de_carga_horaria_proc_311.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2906/requerimento_35_-_jhon_braga_-_fiscalizacao_da_postura_municipal_proc_317.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2907/requerimento_36_-_jhon_braga_-_descarte_adequado_de_entulho_proc_314.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2908/requerimento_37_-_jhon_braga_-_agua_municipal_proc_313.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2909/requerimento_38_-_bruno_ribeiro_-_tea__estacionamento_proc_316.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2910/requerimento_39__-_andre_da_autoescola_-_hospital_jose_nigro_proc_318.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2911/requerimento_40_-_edson_do_lanche_-_construcao_usina_proc_308.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2912/requerimento_41_-_rogelma_mascarenhas_-_exames_em_espera_proc_xxx1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2913/requerimento_42__-_silas_e_andre_da_autoescola_-_homem-hora_proc_319.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2914/requerimento_43__-_andre_da_autoescola_-_pagamento__proc_339.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2915/requerimento_44__-_andre_da_autoescola_e_jhon_braga_-_estatua__proc_342.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2916/requerimento_45__-_andre_da_autoescola_-_casa_da_saude_da_mulher__proc_343.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3002/requerimento_46_-_diego_viveiros_-_piracicabana_proc_366.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3003/requerimento_47_-_diego_viveiros_-_manutencao_de_frotas_proc_xxxxx.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3004/requerimento_49_-_maicon_rios_-_execucao_das_atividades_culturais_no_aniversario_do_muncipio_proc_43.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3005/requerimento_50_-_edinan_salgados_-_defesa_civil_-_proc_415.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3006/requerimento_51_-_bahia_do_corte_-_forro_da_escola_virgilio_gomes_-_proc_380.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_53_-_andre_da_autoescola_-_transparencia_publica_-_proc_459.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3007/requerimento_54_-_jhon_braga_-_situacao_financeira_do_municipio-_proc_446.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3009/requerimento_56_-_bruno_ribeiro-_rua_toledo_pizza_em_sentido_de_mao_unica_-_proc_455.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3010/requerimento_57_-_bruno_ribeiro-_viabilidae_mao_unica_avanida_descalvado__-_proc_456.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3011/requerimento_58_-_andre_da_autoescola_-_acesso_as_piscinas_municipais_-_proc_458.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3012/requerimento_59_-_andre_da_autoescola_-_transparencia_do_executivo_-_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3013/requerimento_60_-_andre_da_autoescola_-_interrupcao_de_canais_oficiais_-_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3014/requerimento_61_-_jhon_braga_-_alteracao_na_data_de_pagamento_dos_vencimentos_dos_servidores_municip.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3024/requerimento_62_-_edinan_salgados_-_hino_nacional_-_proc_480.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3025/requerimento_63_-_jhon_braga_-_requerimento_72-2025_-_proc_445.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3026/requerimento_64_-_andre_da_autoescola_-_faturas_cpfl-_proc_494.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3027/requerimento_65_-_andre_da_autoescola_-_residuos_de_servicos_da_saude_-_proc_498.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3028/requerimento_66_-_andre_da_autoescola_-_residuos_de_servicos_da_saude_-_proc_504.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3029/requerimento_67_-_bruno_ribeiro_-_servicos_medicos_-_proc_497.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3030/requerimento_68_-_bruno_ribeiro_-emenda_parlamentar_rogerio_santos_-_proc_496.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3031/requerimento_69_-_bruno_ribeiro_-_dificuldades_financeiras_-_proc_501.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3032/requerimento_71_-_rogelma_mascarenhas_-_casa_da_juventude_proc_481.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_72_-_andre_da_autoescola_iluminacao_pracas_-_proc_531.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3071/requerimento_73_-_jhon_braga_-__indicacoes_que_nao_foram_atendidas_-_proc_544.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_74_-_bahia_do_corte_-_iluminacao_quadra_antonio_pavan_-_proc_538.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3073/requerimento_75_-_ademir_-_pediatra_usf_sao_jose_-_proc_5471.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3074/requerimento_76_-_silas_da_sadia_-_reducao_do_transporte_-_proc_xxxx.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3075/requerimento_77_-_rogelma_mascarenhas-_valor_da_divida_do_lixo_-_proc_554.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2654/indicacao_01_diego_viveiros_-_pintura_da_faixa_de_pedestres_hospital_proc_158.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2655/indicacao_02_maicon_rios-_retirada_de_entulho__proc_55.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2656/indicacao_03_bahia_do_corte_e_ademir_dos_santos_-_quadra_poliesportiva__proc_136.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2657/indicacao_04_cidao_mineiro_e_silas_da_sadia_-_limpeza_nas_escolas_e_creches__proc_139.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2658/indicacao_05_edson_do_lanche_-_instalcao_de_lombada__proc_156.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2659/indicacao_06_bahia_do_corte_e_ademir_dos_santos_-_calcamento_e_limpeza_de_inserviveis__proc_42.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2660/indicacao_07_andre_da_autoescola_-_calcamento_da_alameda_aldo_lupo_proc_104.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2661/indicacao_08_andre_da_autoescola_-_farmacia_24h__proc_149.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2662/indicacao_09_andre_da_autoescola_-parceria_com_a_cpfl_um_projeto_de_requalificacao_urbana_ao_longo_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2663/indicacao_10_bruno_ribeiro_-_praca_do_jardim_vista_alegre_proc_141.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2664/indicacao_11_bruno_ribeiro_-_tapa_buarco_proc_142.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2665/indicacao_12_bruno_ribeiro-_drenagem_de_agua__proc_143.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2666/indicacao_13_diego_viveiros_-_pavimentar_prolongamento_da_via_interna_do_cemiterio_municipal_proc_88.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2667/indicacao_14_jhon_braga_-_comdef__proc_151.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2668/indicacao_15_jhon_braga_-_predio_do_cras__proc_152.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2669/indicacao_16__maicon_rios-_limpeza_e_retirada_de_mato__proc_22.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_17_maicon_rios-_reparo_na_iluminacao_da_praca_do_santa_terezinha_proc_58.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2671/indicacao_18_jhon_braga_-_portal_da_transparencia_da_agua__proc_150.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2672/indicacao_19_rogelma_mascarenhas_-_realizar_conserto_do_esgoto_proc_100.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2673/indicacao_20_rogelma_mascarenhas_-_conserto_da_iluminacao_proc_99.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_21_rogelma_mascarenhas_-_limpeza_das_galerias_proc_98.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2847/indicacao_22_ademir_dos_santos_ticket_para_o_os_servidores_de_1000_reais_proc_242_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_23_-_andre_da_autoescola_ponto_de_onibus_proc_219_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_24_-_cidao_mineiro_rua_dos_manacas_proc___222_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_25_cidao_mineiro_tampas_de_bueiros_quebrados_proc_192_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_26_bruno_ribeiro_departamento_de_transito_proc_178_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_27_bruno_ribeiro_recolhimento_de_galhos_e_residuos_proc_239_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2853/indicacao_28_edson_do_lanche_caminhao_de_lixo_ouro_verde_proc_237_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2854/indicacao_29_edson_do_lanche_rocar_atras_rua_alfonso_nigro_proc_236.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2855/indicacao_30_maicon_rios-_tapa_buraco__proc_111_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2856/indicacao_31_maicon_rios-_operacao_de_recape__proc_59_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2857/indicacao_32_jhon_braga_lia_della_rovere_proc_246_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2858/indicacao_33_maicon_rios-_tapa_buraco__proc_113_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2859/indicacao_34_jhon_braga_zeladoria_urbana_proc_247_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2860/indicacao_35_jhon_braga_tapa_buracos_proc_248_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_36_rogelma_mascarenhas_-_fechamento_de_buracos_proc_223_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_37_rogelma_mascarenhas_-_limpeza_av_araras_proc_233_bairro_jardim_luis_ometto_ii.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_38_rogelma_mascarenhas_-_limpeza_cdhu_proc_235_-corrigido.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao_39_diego_viveiros__acesso_exclusivo_para_colaboradores__proc__-277.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2918/indicacao_40_edson_do_lanche__placas_de_transito_loteamento_ouro_verde_proc__-299.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2919/indicacao_41_bruno_ribeiro__pintura_de_sinalizacao_no_cruzamento_da_av_avenida_amelia_colombo_dias_com_a_rua_francisco_martiniano_de.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2920/indicacao_42_bruno_ribeiro__redutor_de_velocidade_jose_zilioli__proc__-291.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_43_bruno_ribeiro__tapa_buracos_rua_jose_paulo_abi_jaudi__proc__-296.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2921/indicacao_44_bruno_ribeiro__rocagem_e_a_limpeza_adequada_em_toda_a_extensao_da_via_localizada_ao_lado_da_area_de_reserva_ambiental_p.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2922/indicacao_45_rogelma_mascarenhas_proceder_recapeamento_na_rua_jose_carleci_no_bairro_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2923/indicacao_46_rogelma_mascarenhas_trocar_a_areia_dos_tanques_de_todos_os_centros_de_educacao_e_recrea.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2924/indicacao_47_rogelma_mascarenhas__rocagem_proc_300.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2925/indicacao_48_ademir_dos_santos_centro_de_especialidade_medicas___proc__-_306.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2926/indicacao_49_ademir_dos_santos_centro_de_exames___proc__-_307.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2927/indicacao_50_andre_da_autoescola_limpeza_do_minicampo_proc__-298.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2928/indicacao_51_andre_da_autoescola_limpeza_praca_sao_judas__proc__-297.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2929/indicacao_52_andre_da_autoescola_vistoria_tecnica_proc__-286.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2930/indicacao_53_jhon_braga_entulho___proc__-_305.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2931/indicacao_54_jhon_braga_realizar_estudo_tecnico_de_viabilidade_para_adequacao_do_sistema_de_drenagem.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2932/indicacao_55_silas_da_sadia_lombofaixa__proc__-_303.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2934/indicacao_56_bruno_ribeiro__tapa_buracos_rua_vicente_rizzo_proc__-345.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2935/indicacao_57_cidao_mineiro_ligacao_de_energia_proc__-320.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2936/indicacao_58_cidao_mineiro_e_edson_do_lanche_emefe_elvira_barbieri_pano_proc__-348.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2937/indicacao_59__bruno_ribeiro__rocagem_campo_de_futebol_sao_judas__proc__-347.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2938/indicacao_60__silas_faixa_de_pedestre_cer_carolina_proc_332.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2939/indicacao_61_ademir_dos_santos_departamento_de_esportes_proc__-340.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2940/indicacao_62_bahia_do_corte_ponto_de_onibus_proc__-349.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2941/indicacao_63_maicon_rios_proc__-333.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2942/indicacao_64_maicon_rios_proc__-334.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2943/indicacao_65_andre_da_autoescola_proc__-341.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2964/indicacao_66_diego_viveiros_lombadas_-_proc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2965/indicacao_67_rogelma_mascarenhas_tapa_buraco_rafael_hervias_-_proc_424.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2966/indicacao_68_rogelma_mascarenhas_tapa_buraco_candido_rodrigues_-_proc_418.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2967/indicacao_69_silas_da_sadia_placa_de_reducao_de_velocidade_-_proc_427.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2968/indicacao_70_rogelma_mascarenhas_retirada_de_mato_-_proc_423.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2969/indicacao_71_maicon_rios_-__limpeza_e_retirada_de_entulho_na_luigi_romania_proc_439.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2970/indicacao_72_maicon_rios_-__onibus_escolar_transporte_alunos_do_bairro_jardim_sao_jose_ii_proc_438.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2971/indicacao_73_cidao_mineiro__-__lombada_ou_lombofaixa_centro_de_convivencia_idoso_proc_422.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2972/indicacao_74_cidao_mineiro__-_cobertura_de_onibus_alameda_colombo_dias_proc_4211.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2973/indicacao_75_edinan_salgados__-_pista_de_caminhada_do_iraja_proc_436.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_76_jhon_braga__-_comdef_proc_372.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2975/indicacao_77_jhon_braga__-_animais_peconhentos_proc_449.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2976/indicacao_78_jhon_braga__-_data_de_recebimento_do_salario_dos_servidores_municipais_proc_450.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_79_bruno_ribeiro__-_limpeza_mato_avenida_dorival_barbieri_proc_452.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2978/indicacao_80_bruno_ribeiro_-_faixa_de_pedestres_na_avenida_araraquara_proc_454.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2980/indicacao_82_andre_da_autoescola_-_imovel_francisco_justo_proc_457.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2981/indicacao_83_bahia_do_corte_-_procedimentos_no_centro_de_educacao_e_recreacao__c.e.r._liliane_maur1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2982/indicacao_84_ademir_-_profissional_de_saude_nas_escolas_municipais_proc_410.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2983/indicacao_85_bahia_do_corte_-_operacao_tapa-buracos_na_avenida_joaquim_justo__proc_379.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2984/indicacao_86_ademir_-_ampliada_e_garantida_a_oferta_do_exame_de_ultrassom_morfologico_proc_411.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2985/indicacao_87_bahia_do_corte_-_limpeza_da_praca_localizada_no_bairro_jardim_primaveras___proc_443.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2986/indicacao_88_andre_da_autoescola_-__fundo_social_proc_462.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_89_bruno_ribeiro_-_substituir_cesta_basica_por_ticket_proc_492.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_90_bruno_ribeiro_-_recolhimento_de_galhos_de_poda_proc_453.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3017/indicacao_91_bruno_ribeiro_-_pintura_do_cer_sueli_lima_proc_501.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3018/indicacao_92_andre_da_autoescola_-_saude_publica_proc_495.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3019/indicacao_93_andre_da_autoescola_-_migracao_das_unidades_consumidoras_proc_493.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_94_andre_da_autoescola_-_cronograma_de_recaoeamento_asfaltico_proc_500.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3021/indicacao_95_edson_do_lanche_-_rocagem_na_alameda_mario_cavalari_proc_489.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3022/indicacao_96_maicon_rios_-_realizacao_de_limpeza_e_retirada_de_entulho_proc_485.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3023/indicacao_97_diego_viveiros_-_feira_do_artesanato_proc_482.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_98_maicon_rios_-_limpeza_e_rocagem_na_avenida_francisco_neves_proc_518.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_99_maicon_rios_-_adequacao_canaleta_rua_boa_esperanca_do_sul_proc_53.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_100_bruno_ribeiro_-_tapa_buracos_rua_erminio_goncalves_proc_517.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_101_diego_viveiros_-_fid_proc_529.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_102_diego_viveiros_-_faixa_de_pedestre_proc_514.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_103_bahia_do_corte_-_feira_livre_proc_532.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_104_bahia_do_corte_-_bracos_de_iluminacao_publica_proc_533.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_105__bahia_do_corte_-_limpeza_acesso_de_pedestres_proc_537.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_106_bruno_ribeiro_-_tapa_buracos_guimaraes_pinheiro_proc_545.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_107_bruno_ribeiro_-_sala_sensorial_proc_546.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3065/indicacao_108_jhon_braga__-_rocagem_area_verde_na_avenida_catanduva_proc_543.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3066/indicacao_109_jhon_braga__-_reparro_de_iluminacao_praca_santa_erezinha_proc_540.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3067/indicacao_110_jhon_braga__-_referente_aos_servicos_urbanos_proc_542.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3068/indicacao_111_diego_viveiros_-_construcao_do_sarjetao_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2675/mocao_001_diego_viveiros_-_pesar_geraldo_bueno_proc._05.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2676/mocao_002_diego_viveiros_-_pesar_dionila_barbisa_do_carmo_proc._531.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2677/mocao_003_silas_da_sadia_-_pesar_manoel_pereira_sobrinho_proc._06.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2678/mocao_004_diego_viveiros_-_pesar_celia_della_rovere_bortoli_proc._041.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2679/mocao_005_diego_viveiros_-_pesar_joao_giino_da_silva_proc._03.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2680/mocao_006_diego_viveiros_-_pesar_luiz_antonio_da_silva_proc._60.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2681/mocao_007_diego_viveiros_-_pesar_nailana_santos_rios_da_silva_proc._571.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2682/mocao_008_cidao_mineiro_-_congratulacoes_ao_deputado_estadual_eduardo_suplicy_proc._61.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2683/mocao_009_cidao_mineiro_-_congratulacoes_ao_deputado_estadual_marcia_lia_proc._62.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2684/mocao_010_bahia_do_corte_-_congratulacoes_ao_atleta_gabriel_felipe_caetano_proc._41.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2987/mocao_11_diego_viveiros_-_congratulacoes_a_cooperativa_sicredi_proc._64.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2685/mocao_013_diego_viveiros_-_pesar_yoshiko_maruyama_proc._891.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2686/mocao_014_edinan_salgados_-_pesar_lourival_geraldo_proc._851.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2687/mocao_015_maicon_rios-_congratulacoes_ao_time_destaque_americo_brasiliense_proc._140.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2688/mocao_016_ademir_dos_santos-_congratulacoes_a_servidora_roseneide_proc._1571.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2689/mocao_017_silas_da_sadia__-_congratulacoes_ao_poupa_tempo_proc._1631.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2864/mocao_018_maicon_rios-_congratulacoes_ao_grupe_gute_proc._170_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2865/mocao_019_ademir_dos_santos_-_congratulacoes_a_todos_os_funcionarios_das_escolas_da_rede_municipal_p1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2866/mocao_020_diego_viveiros_-_pesar_valter_aparecido_zorzi_proc._249.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2867/mocao_021_andre_da_autoescola_-_pesar_aparecido_donizeti_sudati_proc._250.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2868/mocao_022_cidao_mineiro_-_pesar_joao_aparecido_pinheiro_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2869/mocao_023_bruno_ribeiro_-_pesar_rosalina_martins_tertulino_proc._226.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2870/mocao_024_andre_da_autoescola_-_pesar_ceres_helena_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2871/mocao_025_andre_da_autoescola_-_pesar_walter_de_almeida_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2944/mocao_026_andre_da_autoescola_-_pesar_joao_aparecido_chicone.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2945/mocao_027_silas_da_sadia_-_para_o_deputado_federal_marcio_alvino_proc._267.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2946/mocao_028_andre_da_autoescola_-_congratulacoes_giovana_graziela_candido__proc._283.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2947/mocao_029_bruno_ribeiro_-_congratulacoes_aledy_proc._276.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2948/mocao_030_bruno_ribeiro_-_congratulacoes_renovacao_carismatica_proc._260.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2949/mocao_031_diego_viveiros_-_congratulacoes_pela_empresa_mecobreas_proc._282.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2950/mocao_032_bruno_ribeiro_-_aos_professores_e_alunos_da_emef_virgilio_gomes_proc._3151.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2951/mocao_034_andre_da_autoescola_e_silas_da_sadia_-_pesar_ignez_marques.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2952/mocao_035_andre_da_autoescola_-_pesar_maria_aparecida_dos_santos_apolinario.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2953/mocao_036_edinan_salgados_-_congratulacoes_a_equipe_2proc._344.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2955/mocao_037_silas_da_sadia_-_pesar_gilson_cardoso.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2956/mocao_038_bruno_ribiro-_pesar_jose_eduardo_bento_proc_364.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2988/mocao_39_diego_viveiros_-_congratulacoes_reinauguracao_do_belinelli_proc._419.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2989/mocao_40_jhon_braga_-_pesar_marines_proc_407.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2990/mocao_41_rogelma_mascarenhas_e_bahia_do_corte_-_congratulacoes_a_escola_atemaro_rodrigues_proc._413.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2991/mocao_42_maicon_rios_-_congratulacoes_a_equipe_do_programa_de_volei_adaptado_feminino_de_americo_bra.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2992/mocao_43_maicon_rios_-a_equipe_de_natacao_do_municipio_que_participaram_do_1o_torneio_regional_pre-m.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2993/mocao_45_ademir_-_congratulacoes_ao_sad_proc._408.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2995/mocao_47_jhon_braga_-_pesar_maria_magdalena_ranieir_carlos_proc_442.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2996/mocao_48_edinan-_pesar_jose_maria_moreira_proc_429.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2998/mocao_49_todos_os_vereadores_-_repudio_contra_o_sr_madalena_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3000/mocao_50_bruno_ribeiro__-_pesar_salvador_de_jesus_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3001/mocao_51_rogelma_mascarenhas_-_pesar_joel_araujo_de_oliveira_proc_471.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3033/mocao_52_ademir_dos_santos_-__recreacionistas_que_atuam_nas_escolas_proc_5061.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3034/mocao_53_ademir_dos_santos_-__ricardo_bento_proc_5071.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3035/mocao_54_bruno_ribeiro_-__karate_proc_488.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3036/mocao_55_bahia_do_corte_-__reinauguracao_da_sinsef_proc_4911.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3037/mocao_56_cidao_mineiro_-__deputado_arlindo_chinaglia_proc_502.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3038/mocao_57_bahia_do_corte_-_pesar_roberto_lopes_da_costa_proc_490.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3039/mocao_58_cidao_mineiro_-_pesar_valdir_donizete_camilo_de_souza_proc_503.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3040/mocao_59_diego_e_maicon_-_pesar_maria_de_lourdes_rios_proc_515.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3041/mocao_60_maicon_e_andre_-_pesar_marcos_roberto_proc_516.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3076/mocao_61_maicon_rios_-_congratulacoes_a_servidora_mirian_cristina_proc._5191.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3077/mocao_62_edinan_salgados_-__congratulacoes_jesus_alves_de_oliveira_proc_5201.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3078/mocao_63_edinan_salgados_-__congratulacoes_deputado_federal_fausto_pinato_proc_524.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3079/mocao_65_cidao_mineiro_-__congratulacoes_ame__proc_534.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H302"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="72.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="214.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="215.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -758,63 +3964,7947 @@
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>67</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>78</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>78</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H21" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>94</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>97</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H26" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>105</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>107</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>110</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>111</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H29" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>111</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H30" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>119</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>120</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H31" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H32" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>127</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H33" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>130</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H34" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>133</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H35" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>136</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>137</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H36" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>139</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>140</v>
+      </c>
+      <c r="E37" t="s">
+        <v>141</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H37" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
+        <v>140</v>
+      </c>
+      <c r="E38" t="s">
+        <v>141</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H38" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" t="s">
+        <v>140</v>
+      </c>
+      <c r="E39" t="s">
+        <v>141</v>
+      </c>
+      <c r="F39" t="s">
+        <v>147</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H39" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>150</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" t="s">
+        <v>140</v>
+      </c>
+      <c r="E40" t="s">
+        <v>141</v>
+      </c>
+      <c r="F40" t="s">
+        <v>147</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H40" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>153</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" t="s">
+        <v>140</v>
+      </c>
+      <c r="E41" t="s">
+        <v>141</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H41" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>156</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>30</v>
+      </c>
+      <c r="D42" t="s">
+        <v>140</v>
+      </c>
+      <c r="E42" t="s">
+        <v>141</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H42" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>159</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>160</v>
+      </c>
+      <c r="E43" t="s">
+        <v>161</v>
+      </c>
+      <c r="F43" t="s">
+        <v>162</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H43" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>165</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44" t="s">
+        <v>161</v>
+      </c>
+      <c r="F44" t="s">
+        <v>162</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H44" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>168</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" t="s">
+        <v>160</v>
+      </c>
+      <c r="E45" t="s">
+        <v>161</v>
+      </c>
+      <c r="F45" t="s">
+        <v>162</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H45" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>171</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>24</v>
+      </c>
+      <c r="D46" t="s">
+        <v>160</v>
+      </c>
+      <c r="E46" t="s">
+        <v>161</v>
+      </c>
+      <c r="F46" t="s">
+        <v>162</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H46" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>174</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>27</v>
+      </c>
+      <c r="D47" t="s">
+        <v>160</v>
+      </c>
+      <c r="E47" t="s">
+        <v>161</v>
+      </c>
+      <c r="F47" t="s">
+        <v>162</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H47" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>177</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D48" t="s">
+        <v>160</v>
+      </c>
+      <c r="E48" t="s">
+        <v>161</v>
+      </c>
+      <c r="F48" t="s">
+        <v>178</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H48" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>181</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" t="s">
+        <v>161</v>
+      </c>
+      <c r="F49" t="s">
+        <v>178</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H49" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>184</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50" t="s">
+        <v>160</v>
+      </c>
+      <c r="E50" t="s">
+        <v>161</v>
+      </c>
+      <c r="F50" t="s">
+        <v>178</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H50" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>187</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51" t="s">
+        <v>160</v>
+      </c>
+      <c r="E51" t="s">
+        <v>161</v>
+      </c>
+      <c r="F51" t="s">
+        <v>178</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H51" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>190</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E52" t="s">
+        <v>161</v>
+      </c>
+      <c r="F52" t="s">
+        <v>191</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H52" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>194</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E53" t="s">
+        <v>161</v>
+      </c>
+      <c r="F53" t="s">
+        <v>191</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H53" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>197</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>49</v>
+      </c>
+      <c r="D54" t="s">
+        <v>160</v>
+      </c>
+      <c r="E54" t="s">
+        <v>161</v>
+      </c>
+      <c r="F54" t="s">
+        <v>198</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H54" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>201</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>202</v>
+      </c>
+      <c r="E55" t="s">
+        <v>203</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H55" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>206</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>207</v>
+      </c>
+      <c r="E56" t="s">
+        <v>208</v>
+      </c>
+      <c r="F56" t="s">
+        <v>209</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H56" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>212</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" t="s">
+        <v>207</v>
+      </c>
+      <c r="E57" t="s">
+        <v>208</v>
+      </c>
+      <c r="F57" t="s">
+        <v>209</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H57" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>215</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>20</v>
+      </c>
+      <c r="D58" t="s">
+        <v>207</v>
+      </c>
+      <c r="E58" t="s">
+        <v>208</v>
+      </c>
+      <c r="F58" t="s">
+        <v>111</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H58" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>218</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>24</v>
+      </c>
+      <c r="D59" t="s">
+        <v>207</v>
+      </c>
+      <c r="E59" t="s">
+        <v>208</v>
+      </c>
+      <c r="F59" t="s">
+        <v>219</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H59" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>222</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>27</v>
+      </c>
+      <c r="D60" t="s">
+        <v>207</v>
+      </c>
+      <c r="E60" t="s">
+        <v>208</v>
+      </c>
+      <c r="F60" t="s">
+        <v>223</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H60" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>226</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61" t="s">
+        <v>207</v>
+      </c>
+      <c r="E61" t="s">
+        <v>208</v>
+      </c>
+      <c r="F61" t="s">
+        <v>227</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H61" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>230</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62" t="s">
+        <v>207</v>
+      </c>
+      <c r="E62" t="s">
+        <v>208</v>
+      </c>
+      <c r="F62" t="s">
+        <v>231</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H62" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>234</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63" t="s">
+        <v>207</v>
+      </c>
+      <c r="E63" t="s">
+        <v>208</v>
+      </c>
+      <c r="F63" t="s">
+        <v>235</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H63" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>238</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64" t="s">
+        <v>207</v>
+      </c>
+      <c r="E64" t="s">
+        <v>208</v>
+      </c>
+      <c r="F64" t="s">
+        <v>235</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H64" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>241</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65" t="s">
+        <v>207</v>
+      </c>
+      <c r="E65" t="s">
+        <v>208</v>
+      </c>
+      <c r="F65" t="s">
+        <v>235</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H65" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>244</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>46</v>
+      </c>
+      <c r="D66" t="s">
+        <v>207</v>
+      </c>
+      <c r="E66" t="s">
+        <v>208</v>
+      </c>
+      <c r="F66" t="s">
+        <v>227</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H66" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>247</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>49</v>
+      </c>
+      <c r="D67" t="s">
+        <v>207</v>
+      </c>
+      <c r="E67" t="s">
+        <v>208</v>
+      </c>
+      <c r="F67" t="s">
+        <v>111</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H67" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>250</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>53</v>
+      </c>
+      <c r="D68" t="s">
+        <v>207</v>
+      </c>
+      <c r="E68" t="s">
+        <v>208</v>
+      </c>
+      <c r="F68" t="s">
+        <v>111</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H68" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>253</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>57</v>
+      </c>
+      <c r="D69" t="s">
+        <v>207</v>
+      </c>
+      <c r="E69" t="s">
+        <v>208</v>
+      </c>
+      <c r="F69" t="s">
+        <v>254</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H69" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>257</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>62</v>
+      </c>
+      <c r="D70" t="s">
+        <v>207</v>
+      </c>
+      <c r="E70" t="s">
+        <v>208</v>
+      </c>
+      <c r="F70" t="s">
+        <v>258</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H70" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>261</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>66</v>
+      </c>
+      <c r="D71" t="s">
+        <v>207</v>
+      </c>
+      <c r="E71" t="s">
+        <v>208</v>
+      </c>
+      <c r="F71" t="s">
+        <v>262</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H71" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>265</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>71</v>
+      </c>
+      <c r="D72" t="s">
+        <v>207</v>
+      </c>
+      <c r="E72" t="s">
+        <v>208</v>
+      </c>
+      <c r="F72" t="s">
+        <v>262</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H72" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>268</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>74</v>
+      </c>
+      <c r="D73" t="s">
+        <v>207</v>
+      </c>
+      <c r="E73" t="s">
+        <v>208</v>
+      </c>
+      <c r="F73" t="s">
+        <v>262</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H73" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>271</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>77</v>
+      </c>
+      <c r="D74" t="s">
+        <v>207</v>
+      </c>
+      <c r="E74" t="s">
+        <v>208</v>
+      </c>
+      <c r="F74" t="s">
+        <v>258</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H74" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>274</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>82</v>
+      </c>
+      <c r="D75" t="s">
+        <v>207</v>
+      </c>
+      <c r="E75" t="s">
+        <v>208</v>
+      </c>
+      <c r="F75" t="s">
+        <v>227</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H75" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>277</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>86</v>
+      </c>
+      <c r="D76" t="s">
+        <v>207</v>
+      </c>
+      <c r="E76" t="s">
+        <v>208</v>
+      </c>
+      <c r="F76" t="s">
+        <v>278</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H76" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>90</v>
+      </c>
+      <c r="D77" t="s">
+        <v>207</v>
+      </c>
+      <c r="E77" t="s">
+        <v>208</v>
+      </c>
+      <c r="F77" t="s">
+        <v>111</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H77" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>284</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>94</v>
+      </c>
+      <c r="D78" t="s">
+        <v>207</v>
+      </c>
+      <c r="E78" t="s">
+        <v>208</v>
+      </c>
+      <c r="F78" t="s">
+        <v>111</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H78" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>287</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>288</v>
+      </c>
+      <c r="D79" t="s">
+        <v>207</v>
+      </c>
+      <c r="E79" t="s">
+        <v>208</v>
+      </c>
+      <c r="F79" t="s">
+        <v>227</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H79" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>291</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>97</v>
+      </c>
+      <c r="D80" t="s">
+        <v>207</v>
+      </c>
+      <c r="E80" t="s">
+        <v>208</v>
+      </c>
+      <c r="F80" t="s">
+        <v>227</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H80" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>294</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>101</v>
+      </c>
+      <c r="D81" t="s">
+        <v>207</v>
+      </c>
+      <c r="E81" t="s">
+        <v>208</v>
+      </c>
+      <c r="F81" t="s">
+        <v>235</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H81" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>297</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>105</v>
+      </c>
+      <c r="D82" t="s">
+        <v>207</v>
+      </c>
+      <c r="E82" t="s">
+        <v>208</v>
+      </c>
+      <c r="F82" t="s">
+        <v>111</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H82" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>300</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>301</v>
+      </c>
+      <c r="D83" t="s">
+        <v>207</v>
+      </c>
+      <c r="E83" t="s">
+        <v>208</v>
+      </c>
+      <c r="F83" t="s">
+        <v>262</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H83" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>304</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>107</v>
+      </c>
+      <c r="D84" t="s">
+        <v>207</v>
+      </c>
+      <c r="E84" t="s">
+        <v>208</v>
+      </c>
+      <c r="F84" t="s">
+        <v>262</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H84" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>307</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>110</v>
+      </c>
+      <c r="D85" t="s">
+        <v>207</v>
+      </c>
+      <c r="E85" t="s">
+        <v>208</v>
+      </c>
+      <c r="F85" t="s">
+        <v>258</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H85" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>310</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>115</v>
+      </c>
+      <c r="D86" t="s">
+        <v>207</v>
+      </c>
+      <c r="E86" t="s">
+        <v>208</v>
+      </c>
+      <c r="F86" t="s">
+        <v>111</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H86" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>313</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>119</v>
+      </c>
+      <c r="D87" t="s">
+        <v>207</v>
+      </c>
+      <c r="E87" t="s">
+        <v>208</v>
+      </c>
+      <c r="F87" t="s">
+        <v>227</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H87" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>316</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>124</v>
+      </c>
+      <c r="D88" t="s">
+        <v>207</v>
+      </c>
+      <c r="E88" t="s">
+        <v>208</v>
+      </c>
+      <c r="F88" t="s">
+        <v>227</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H88" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>319</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>127</v>
+      </c>
+      <c r="D89" t="s">
+        <v>207</v>
+      </c>
+      <c r="E89" t="s">
+        <v>208</v>
+      </c>
+      <c r="F89" t="s">
+        <v>320</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H89" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>323</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>130</v>
+      </c>
+      <c r="D90" t="s">
+        <v>207</v>
+      </c>
+      <c r="E90" t="s">
+        <v>208</v>
+      </c>
+      <c r="F90" t="s">
+        <v>262</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H90" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>326</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>133</v>
+      </c>
+      <c r="D91" t="s">
+        <v>207</v>
+      </c>
+      <c r="E91" t="s">
+        <v>208</v>
+      </c>
+      <c r="F91" t="s">
+        <v>262</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H91" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>329</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>137</v>
+      </c>
+      <c r="D92" t="s">
+        <v>207</v>
+      </c>
+      <c r="E92" t="s">
+        <v>208</v>
+      </c>
+      <c r="F92" t="s">
+        <v>262</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H92" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>332</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>333</v>
+      </c>
+      <c r="D93" t="s">
+        <v>207</v>
+      </c>
+      <c r="E93" t="s">
+        <v>208</v>
+      </c>
+      <c r="F93" t="s">
+        <v>111</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H93" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>336</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>337</v>
+      </c>
+      <c r="D94" t="s">
+        <v>207</v>
+      </c>
+      <c r="E94" t="s">
+        <v>208</v>
+      </c>
+      <c r="F94" t="s">
+        <v>227</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H94" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>340</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>341</v>
+      </c>
+      <c r="D95" t="s">
+        <v>207</v>
+      </c>
+      <c r="E95" t="s">
+        <v>208</v>
+      </c>
+      <c r="F95" t="s">
+        <v>254</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H95" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>344</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>345</v>
+      </c>
+      <c r="D96" t="s">
+        <v>207</v>
+      </c>
+      <c r="E96" t="s">
+        <v>208</v>
+      </c>
+      <c r="F96" t="s">
+        <v>235</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H96" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>348</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>349</v>
+      </c>
+      <c r="D97" t="s">
+        <v>207</v>
+      </c>
+      <c r="E97" t="s">
+        <v>208</v>
+      </c>
+      <c r="F97" t="s">
+        <v>350</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H97" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>353</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>354</v>
+      </c>
+      <c r="D98" t="s">
+        <v>207</v>
+      </c>
+      <c r="E98" t="s">
+        <v>208</v>
+      </c>
+      <c r="F98" t="s">
+        <v>227</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H98" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>357</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>358</v>
+      </c>
+      <c r="D99" t="s">
+        <v>207</v>
+      </c>
+      <c r="E99" t="s">
+        <v>208</v>
+      </c>
+      <c r="F99" t="s">
+        <v>120</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H99" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>361</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>362</v>
+      </c>
+      <c r="D100" t="s">
+        <v>207</v>
+      </c>
+      <c r="E100" t="s">
+        <v>208</v>
+      </c>
+      <c r="F100" t="s">
+        <v>227</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H100" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>365</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>366</v>
+      </c>
+      <c r="D101" t="s">
+        <v>207</v>
+      </c>
+      <c r="E101" t="s">
+        <v>208</v>
+      </c>
+      <c r="F101" t="s">
+        <v>367</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H101" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>370</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>371</v>
+      </c>
+      <c r="D102" t="s">
+        <v>207</v>
+      </c>
+      <c r="E102" t="s">
+        <v>208</v>
+      </c>
+      <c r="F102" t="s">
+        <v>367</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H102" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>374</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>375</v>
+      </c>
+      <c r="D103" t="s">
+        <v>207</v>
+      </c>
+      <c r="E103" t="s">
+        <v>208</v>
+      </c>
+      <c r="F103" t="s">
+        <v>78</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H103" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>378</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>379</v>
+      </c>
+      <c r="D104" t="s">
+        <v>207</v>
+      </c>
+      <c r="E104" t="s">
+        <v>208</v>
+      </c>
+      <c r="F104" t="s">
+        <v>67</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H104" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>382</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>383</v>
+      </c>
+      <c r="D105" t="s">
+        <v>207</v>
+      </c>
+      <c r="E105" t="s">
+        <v>208</v>
+      </c>
+      <c r="F105" t="s">
+        <v>209</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H105" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>386</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>387</v>
+      </c>
+      <c r="D106" t="s">
+        <v>207</v>
+      </c>
+      <c r="E106" t="s">
+        <v>208</v>
+      </c>
+      <c r="F106" t="s">
+        <v>227</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H106" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>390</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>391</v>
+      </c>
+      <c r="D107" t="s">
+        <v>207</v>
+      </c>
+      <c r="E107" t="s">
+        <v>208</v>
+      </c>
+      <c r="F107" t="s">
+        <v>262</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H107" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>394</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>395</v>
+      </c>
+      <c r="D108" t="s">
+        <v>207</v>
+      </c>
+      <c r="E108" t="s">
+        <v>208</v>
+      </c>
+      <c r="F108" t="s">
+        <v>396</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H108" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>398</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>399</v>
+      </c>
+      <c r="D109" t="s">
+        <v>207</v>
+      </c>
+      <c r="E109" t="s">
+        <v>208</v>
+      </c>
+      <c r="F109" t="s">
+        <v>111</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H109" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>402</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>403</v>
+      </c>
+      <c r="D110" t="s">
+        <v>207</v>
+      </c>
+      <c r="E110" t="s">
+        <v>208</v>
+      </c>
+      <c r="F110" t="s">
+        <v>111</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H110" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>406</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>407</v>
+      </c>
+      <c r="D111" t="s">
+        <v>207</v>
+      </c>
+      <c r="E111" t="s">
+        <v>208</v>
+      </c>
+      <c r="F111" t="s">
+        <v>227</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H111" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>410</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>411</v>
+      </c>
+      <c r="D112" t="s">
+        <v>207</v>
+      </c>
+      <c r="E112" t="s">
+        <v>208</v>
+      </c>
+      <c r="F112" t="s">
+        <v>227</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H112" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>414</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>415</v>
+      </c>
+      <c r="D113" t="s">
+        <v>207</v>
+      </c>
+      <c r="E113" t="s">
+        <v>208</v>
+      </c>
+      <c r="F113" t="s">
+        <v>227</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H113" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>418</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>419</v>
+      </c>
+      <c r="D114" t="s">
+        <v>207</v>
+      </c>
+      <c r="E114" t="s">
+        <v>208</v>
+      </c>
+      <c r="F114" t="s">
+        <v>262</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H114" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>422</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>423</v>
+      </c>
+      <c r="D115" t="s">
+        <v>207</v>
+      </c>
+      <c r="E115" t="s">
+        <v>208</v>
+      </c>
+      <c r="F115" t="s">
+        <v>67</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H115" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>426</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>427</v>
+      </c>
+      <c r="D116" t="s">
+        <v>207</v>
+      </c>
+      <c r="E116" t="s">
+        <v>208</v>
+      </c>
+      <c r="F116" t="s">
+        <v>396</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H116" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>430</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>431</v>
+      </c>
+      <c r="D117" t="s">
+        <v>207</v>
+      </c>
+      <c r="E117" t="s">
+        <v>208</v>
+      </c>
+      <c r="F117" t="s">
+        <v>227</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H117" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>434</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>435</v>
+      </c>
+      <c r="D118" t="s">
+        <v>207</v>
+      </c>
+      <c r="E118" t="s">
+        <v>208</v>
+      </c>
+      <c r="F118" t="s">
+        <v>227</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H118" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>438</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>439</v>
+      </c>
+      <c r="D119" t="s">
+        <v>207</v>
+      </c>
+      <c r="E119" t="s">
+        <v>208</v>
+      </c>
+      <c r="F119" t="s">
+        <v>227</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H119" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>442</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>443</v>
+      </c>
+      <c r="D120" t="s">
+        <v>207</v>
+      </c>
+      <c r="E120" t="s">
+        <v>208</v>
+      </c>
+      <c r="F120" t="s">
+        <v>111</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H120" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>446</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>447</v>
+      </c>
+      <c r="D121" t="s">
+        <v>207</v>
+      </c>
+      <c r="E121" t="s">
+        <v>208</v>
+      </c>
+      <c r="F121" t="s">
+        <v>111</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H121" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>450</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>451</v>
+      </c>
+      <c r="D122" t="s">
+        <v>207</v>
+      </c>
+      <c r="E122" t="s">
+        <v>208</v>
+      </c>
+      <c r="F122" t="s">
+        <v>111</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H122" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>454</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>455</v>
+      </c>
+      <c r="D123" t="s">
+        <v>207</v>
+      </c>
+      <c r="E123" t="s">
+        <v>208</v>
+      </c>
+      <c r="F123" t="s">
+        <v>235</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H123" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>458</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>459</v>
+      </c>
+      <c r="D124" t="s">
+        <v>207</v>
+      </c>
+      <c r="E124" t="s">
+        <v>208</v>
+      </c>
+      <c r="F124" t="s">
+        <v>227</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H124" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>462</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>463</v>
+      </c>
+      <c r="D125" t="s">
+        <v>207</v>
+      </c>
+      <c r="E125" t="s">
+        <v>208</v>
+      </c>
+      <c r="F125" t="s">
+        <v>262</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H125" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>466</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>467</v>
+      </c>
+      <c r="D126" t="s">
+        <v>207</v>
+      </c>
+      <c r="E126" t="s">
+        <v>208</v>
+      </c>
+      <c r="F126" t="s">
+        <v>209</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H126" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>470</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>471</v>
+      </c>
+      <c r="D127" t="s">
+        <v>207</v>
+      </c>
+      <c r="E127" t="s">
+        <v>208</v>
+      </c>
+      <c r="F127" t="s">
+        <v>472</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H127" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>475</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>476</v>
+      </c>
+      <c r="D128" t="s">
+        <v>207</v>
+      </c>
+      <c r="E128" t="s">
+        <v>208</v>
+      </c>
+      <c r="F128" t="s">
+        <v>258</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H128" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>479</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>480</v>
+      </c>
+      <c r="D129" t="s">
+        <v>207</v>
+      </c>
+      <c r="E129" t="s">
+        <v>208</v>
+      </c>
+      <c r="F129" t="s">
+        <v>235</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H129" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>483</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>484</v>
+      </c>
+      <c r="E130" t="s">
+        <v>485</v>
+      </c>
+      <c r="F130" t="s">
+        <v>367</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H130" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>488</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>17</v>
+      </c>
+      <c r="D131" t="s">
+        <v>484</v>
+      </c>
+      <c r="E131" t="s">
+        <v>485</v>
+      </c>
+      <c r="F131" t="s">
+        <v>78</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H131" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>491</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>20</v>
+      </c>
+      <c r="D132" t="s">
+        <v>484</v>
+      </c>
+      <c r="E132" t="s">
+        <v>485</v>
+      </c>
+      <c r="F132" t="s">
+        <v>492</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H132" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>495</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>24</v>
+      </c>
+      <c r="D133" t="s">
+        <v>484</v>
+      </c>
+      <c r="E133" t="s">
+        <v>485</v>
+      </c>
+      <c r="F133" t="s">
+        <v>496</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H133" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>499</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>27</v>
+      </c>
+      <c r="D134" t="s">
+        <v>484</v>
+      </c>
+      <c r="E134" t="s">
+        <v>485</v>
+      </c>
+      <c r="F134" t="s">
+        <v>254</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H134" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>502</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>30</v>
+      </c>
+      <c r="D135" t="s">
+        <v>484</v>
+      </c>
+      <c r="E135" t="s">
+        <v>485</v>
+      </c>
+      <c r="F135" t="s">
+        <v>492</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H135" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>505</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>33</v>
+      </c>
+      <c r="D136" t="s">
+        <v>484</v>
+      </c>
+      <c r="E136" t="s">
+        <v>485</v>
+      </c>
+      <c r="F136" t="s">
+        <v>227</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H136" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>508</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137" t="s">
+        <v>484</v>
+      </c>
+      <c r="E137" t="s">
+        <v>485</v>
+      </c>
+      <c r="F137" t="s">
+        <v>227</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H137" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>511</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>39</v>
+      </c>
+      <c r="D138" t="s">
+        <v>484</v>
+      </c>
+      <c r="E138" t="s">
+        <v>485</v>
+      </c>
+      <c r="F138" t="s">
+        <v>227</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H138" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>514</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>42</v>
+      </c>
+      <c r="D139" t="s">
+        <v>484</v>
+      </c>
+      <c r="E139" t="s">
+        <v>485</v>
+      </c>
+      <c r="F139" t="s">
+        <v>111</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H139" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>517</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>46</v>
+      </c>
+      <c r="D140" t="s">
+        <v>484</v>
+      </c>
+      <c r="E140" t="s">
+        <v>485</v>
+      </c>
+      <c r="F140" t="s">
+        <v>111</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H140" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>520</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>49</v>
+      </c>
+      <c r="D141" t="s">
+        <v>484</v>
+      </c>
+      <c r="E141" t="s">
+        <v>485</v>
+      </c>
+      <c r="F141" t="s">
+        <v>111</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H141" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>523</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>53</v>
+      </c>
+      <c r="D142" t="s">
+        <v>484</v>
+      </c>
+      <c r="E142" t="s">
+        <v>485</v>
+      </c>
+      <c r="F142" t="s">
+        <v>367</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H142" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>526</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>57</v>
+      </c>
+      <c r="D143" t="s">
+        <v>484</v>
+      </c>
+      <c r="E143" t="s">
+        <v>485</v>
+      </c>
+      <c r="F143" t="s">
+        <v>262</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H143" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>529</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>62</v>
+      </c>
+      <c r="D144" t="s">
+        <v>484</v>
+      </c>
+      <c r="E144" t="s">
+        <v>485</v>
+      </c>
+      <c r="F144" t="s">
+        <v>262</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H144" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>532</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D145" t="s">
+        <v>484</v>
+      </c>
+      <c r="E145" t="s">
+        <v>485</v>
+      </c>
+      <c r="F145" t="s">
+        <v>78</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H145" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>535</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>71</v>
+      </c>
+      <c r="D146" t="s">
+        <v>484</v>
+      </c>
+      <c r="E146" t="s">
+        <v>485</v>
+      </c>
+      <c r="F146" t="s">
+        <v>78</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H146" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>538</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>74</v>
+      </c>
+      <c r="D147" t="s">
+        <v>484</v>
+      </c>
+      <c r="E147" t="s">
+        <v>485</v>
+      </c>
+      <c r="F147" t="s">
+        <v>262</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H147" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>541</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>77</v>
+      </c>
+      <c r="D148" t="s">
+        <v>484</v>
+      </c>
+      <c r="E148" t="s">
+        <v>485</v>
+      </c>
+      <c r="F148" t="s">
+        <v>235</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H148" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>544</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>82</v>
+      </c>
+      <c r="D149" t="s">
+        <v>484</v>
+      </c>
+      <c r="E149" t="s">
+        <v>485</v>
+      </c>
+      <c r="F149" t="s">
+        <v>235</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H149" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>547</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>86</v>
+      </c>
+      <c r="D150" t="s">
+        <v>484</v>
+      </c>
+      <c r="E150" t="s">
+        <v>485</v>
+      </c>
+      <c r="F150" t="s">
+        <v>235</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H150" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>550</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>90</v>
+      </c>
+      <c r="D151" t="s">
+        <v>484</v>
+      </c>
+      <c r="E151" t="s">
+        <v>485</v>
+      </c>
+      <c r="F151" t="s">
+        <v>320</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H151" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>553</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>94</v>
+      </c>
+      <c r="D152" t="s">
+        <v>484</v>
+      </c>
+      <c r="E152" t="s">
+        <v>485</v>
+      </c>
+      <c r="F152" t="s">
+        <v>227</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H152" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>556</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>288</v>
+      </c>
+      <c r="D153" t="s">
+        <v>484</v>
+      </c>
+      <c r="E153" t="s">
+        <v>485</v>
+      </c>
+      <c r="F153" t="s">
+        <v>557</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H153" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>560</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>97</v>
+      </c>
+      <c r="D154" t="s">
+        <v>484</v>
+      </c>
+      <c r="E154" t="s">
+        <v>485</v>
+      </c>
+      <c r="F154" t="s">
+        <v>557</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H154" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>563</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>101</v>
+      </c>
+      <c r="D155" t="s">
+        <v>484</v>
+      </c>
+      <c r="E155" t="s">
+        <v>485</v>
+      </c>
+      <c r="F155" t="s">
+        <v>111</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H155" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>566</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>105</v>
+      </c>
+      <c r="D156" t="s">
+        <v>484</v>
+      </c>
+      <c r="E156" t="s">
+        <v>485</v>
+      </c>
+      <c r="F156" t="s">
+        <v>111</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H156" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>569</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>301</v>
+      </c>
+      <c r="D157" t="s">
+        <v>484</v>
+      </c>
+      <c r="E157" t="s">
+        <v>485</v>
+      </c>
+      <c r="F157" t="s">
+        <v>254</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H157" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>572</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>107</v>
+      </c>
+      <c r="D158" t="s">
+        <v>484</v>
+      </c>
+      <c r="E158" t="s">
+        <v>485</v>
+      </c>
+      <c r="F158" t="s">
+        <v>254</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H158" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>575</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>110</v>
+      </c>
+      <c r="D159" t="s">
+        <v>484</v>
+      </c>
+      <c r="E159" t="s">
+        <v>485</v>
+      </c>
+      <c r="F159" t="s">
+        <v>78</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H159" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>578</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>115</v>
+      </c>
+      <c r="D160" t="s">
+        <v>484</v>
+      </c>
+      <c r="E160" t="s">
+        <v>485</v>
+      </c>
+      <c r="F160" t="s">
+        <v>78</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H160" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>581</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>119</v>
+      </c>
+      <c r="D161" t="s">
+        <v>484</v>
+      </c>
+      <c r="E161" t="s">
+        <v>485</v>
+      </c>
+      <c r="F161" t="s">
+        <v>262</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H161" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>584</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>124</v>
+      </c>
+      <c r="D162" t="s">
+        <v>484</v>
+      </c>
+      <c r="E162" t="s">
+        <v>485</v>
+      </c>
+      <c r="F162" t="s">
+        <v>78</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H162" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>587</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>127</v>
+      </c>
+      <c r="D163" t="s">
+        <v>484</v>
+      </c>
+      <c r="E163" t="s">
+        <v>485</v>
+      </c>
+      <c r="F163" t="s">
+        <v>262</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H163" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>590</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>130</v>
+      </c>
+      <c r="D164" t="s">
+        <v>484</v>
+      </c>
+      <c r="E164" t="s">
+        <v>485</v>
+      </c>
+      <c r="F164" t="s">
+        <v>262</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H164" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>593</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>133</v>
+      </c>
+      <c r="D165" t="s">
+        <v>484</v>
+      </c>
+      <c r="E165" t="s">
+        <v>485</v>
+      </c>
+      <c r="F165" t="s">
+        <v>235</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H165" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>596</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>137</v>
+      </c>
+      <c r="D166" t="s">
+        <v>484</v>
+      </c>
+      <c r="E166" t="s">
+        <v>485</v>
+      </c>
+      <c r="F166" t="s">
+        <v>235</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H166" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>599</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>333</v>
+      </c>
+      <c r="D167" t="s">
+        <v>484</v>
+      </c>
+      <c r="E167" t="s">
+        <v>485</v>
+      </c>
+      <c r="F167" t="s">
+        <v>235</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H167" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>602</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>337</v>
+      </c>
+      <c r="D168" t="s">
+        <v>484</v>
+      </c>
+      <c r="E168" t="s">
+        <v>485</v>
+      </c>
+      <c r="F168" t="s">
+        <v>367</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H168" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>605</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>341</v>
+      </c>
+      <c r="D169" t="s">
+        <v>484</v>
+      </c>
+      <c r="E169" t="s">
+        <v>485</v>
+      </c>
+      <c r="F169" t="s">
+        <v>254</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H169" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>608</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>345</v>
+      </c>
+      <c r="D170" t="s">
+        <v>484</v>
+      </c>
+      <c r="E170" t="s">
+        <v>485</v>
+      </c>
+      <c r="F170" t="s">
+        <v>111</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H170" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>611</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>349</v>
+      </c>
+      <c r="D171" t="s">
+        <v>484</v>
+      </c>
+      <c r="E171" t="s">
+        <v>485</v>
+      </c>
+      <c r="F171" t="s">
+        <v>111</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H171" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>614</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>354</v>
+      </c>
+      <c r="D172" t="s">
+        <v>484</v>
+      </c>
+      <c r="E172" t="s">
+        <v>485</v>
+      </c>
+      <c r="F172" t="s">
+        <v>111</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H172" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>617</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>358</v>
+      </c>
+      <c r="D173" t="s">
+        <v>484</v>
+      </c>
+      <c r="E173" t="s">
+        <v>485</v>
+      </c>
+      <c r="F173" t="s">
+        <v>111</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H173" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>620</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>362</v>
+      </c>
+      <c r="D174" t="s">
+        <v>484</v>
+      </c>
+      <c r="E174" t="s">
+        <v>485</v>
+      </c>
+      <c r="F174" t="s">
+        <v>235</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H174" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>623</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>366</v>
+      </c>
+      <c r="D175" t="s">
+        <v>484</v>
+      </c>
+      <c r="E175" t="s">
+        <v>485</v>
+      </c>
+      <c r="F175" t="s">
+        <v>235</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H175" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>626</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>371</v>
+      </c>
+      <c r="D176" t="s">
+        <v>484</v>
+      </c>
+      <c r="E176" t="s">
+        <v>485</v>
+      </c>
+      <c r="F176" t="s">
+        <v>235</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H176" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>629</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>630</v>
+      </c>
+      <c r="D177" t="s">
+        <v>484</v>
+      </c>
+      <c r="E177" t="s">
+        <v>485</v>
+      </c>
+      <c r="F177" t="s">
+        <v>631</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H177" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>634</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>375</v>
+      </c>
+      <c r="D178" t="s">
+        <v>484</v>
+      </c>
+      <c r="E178" t="s">
+        <v>485</v>
+      </c>
+      <c r="F178" t="s">
+        <v>631</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H178" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>637</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>379</v>
+      </c>
+      <c r="D179" t="s">
+        <v>484</v>
+      </c>
+      <c r="E179" t="s">
+        <v>485</v>
+      </c>
+      <c r="F179" t="s">
+        <v>227</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H179" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>640</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>383</v>
+      </c>
+      <c r="D180" t="s">
+        <v>484</v>
+      </c>
+      <c r="E180" t="s">
+        <v>485</v>
+      </c>
+      <c r="F180" t="s">
+        <v>227</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H180" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>643</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>644</v>
+      </c>
+      <c r="D181" t="s">
+        <v>484</v>
+      </c>
+      <c r="E181" t="s">
+        <v>485</v>
+      </c>
+      <c r="F181" t="s">
+        <v>227</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H181" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>647</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>387</v>
+      </c>
+      <c r="D182" t="s">
+        <v>484</v>
+      </c>
+      <c r="E182" t="s">
+        <v>485</v>
+      </c>
+      <c r="F182" t="s">
+        <v>262</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H182" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>650</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>391</v>
+      </c>
+      <c r="D183" t="s">
+        <v>484</v>
+      </c>
+      <c r="E183" t="s">
+        <v>485</v>
+      </c>
+      <c r="F183" t="s">
+        <v>262</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H183" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>653</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>395</v>
+      </c>
+      <c r="D184" t="s">
+        <v>484</v>
+      </c>
+      <c r="E184" t="s">
+        <v>485</v>
+      </c>
+      <c r="F184" t="s">
+        <v>262</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H184" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>656</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>399</v>
+      </c>
+      <c r="D185" t="s">
+        <v>484</v>
+      </c>
+      <c r="E185" t="s">
+        <v>485</v>
+      </c>
+      <c r="F185" t="s">
+        <v>111</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H185" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>659</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>403</v>
+      </c>
+      <c r="D186" t="s">
+        <v>484</v>
+      </c>
+      <c r="E186" t="s">
+        <v>485</v>
+      </c>
+      <c r="F186" t="s">
+        <v>111</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H186" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>662</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>407</v>
+      </c>
+      <c r="D187" t="s">
+        <v>484</v>
+      </c>
+      <c r="E187" t="s">
+        <v>485</v>
+      </c>
+      <c r="F187" t="s">
+        <v>663</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H187" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>666</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>411</v>
+      </c>
+      <c r="D188" t="s">
+        <v>484</v>
+      </c>
+      <c r="E188" t="s">
+        <v>485</v>
+      </c>
+      <c r="F188" t="s">
+        <v>111</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H188" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>669</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>415</v>
+      </c>
+      <c r="D189" t="s">
+        <v>484</v>
+      </c>
+      <c r="E189" t="s">
+        <v>485</v>
+      </c>
+      <c r="F189" t="s">
+        <v>258</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H189" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>672</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>419</v>
+      </c>
+      <c r="D190" t="s">
+        <v>484</v>
+      </c>
+      <c r="E190" t="s">
+        <v>485</v>
+      </c>
+      <c r="F190" t="s">
+        <v>320</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H190" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>675</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>423</v>
+      </c>
+      <c r="D191" t="s">
+        <v>484</v>
+      </c>
+      <c r="E191" t="s">
+        <v>485</v>
+      </c>
+      <c r="F191" t="s">
+        <v>209</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H191" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>678</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>427</v>
+      </c>
+      <c r="D192" t="s">
+        <v>484</v>
+      </c>
+      <c r="E192" t="s">
+        <v>485</v>
+      </c>
+      <c r="F192" t="s">
+        <v>78</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H192" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>681</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>431</v>
+      </c>
+      <c r="D193" t="s">
+        <v>484</v>
+      </c>
+      <c r="E193" t="s">
+        <v>485</v>
+      </c>
+      <c r="F193" t="s">
+        <v>78</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H193" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>684</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>435</v>
+      </c>
+      <c r="D194" t="s">
+        <v>484</v>
+      </c>
+      <c r="E194" t="s">
+        <v>485</v>
+      </c>
+      <c r="F194" t="s">
+        <v>227</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H194" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>687</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>439</v>
+      </c>
+      <c r="D195" t="s">
+        <v>484</v>
+      </c>
+      <c r="E195" t="s">
+        <v>485</v>
+      </c>
+      <c r="F195" t="s">
+        <v>367</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H195" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>690</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>443</v>
+      </c>
+      <c r="D196" t="s">
+        <v>484</v>
+      </c>
+      <c r="E196" t="s">
+        <v>485</v>
+      </c>
+      <c r="F196" t="s">
+        <v>235</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H196" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>693</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>447</v>
+      </c>
+      <c r="D197" t="s">
+        <v>484</v>
+      </c>
+      <c r="E197" t="s">
+        <v>485</v>
+      </c>
+      <c r="F197" t="s">
+        <v>235</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H197" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>696</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>451</v>
+      </c>
+      <c r="D198" t="s">
+        <v>484</v>
+      </c>
+      <c r="E198" t="s">
+        <v>485</v>
+      </c>
+      <c r="F198" t="s">
+        <v>258</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H198" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>699</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>700</v>
+      </c>
+      <c r="D199" t="s">
+        <v>484</v>
+      </c>
+      <c r="E199" t="s">
+        <v>485</v>
+      </c>
+      <c r="F199" t="s">
+        <v>235</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H199" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>703</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>455</v>
+      </c>
+      <c r="D200" t="s">
+        <v>484</v>
+      </c>
+      <c r="E200" t="s">
+        <v>485</v>
+      </c>
+      <c r="F200" t="s">
+        <v>78</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H200" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>706</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>459</v>
+      </c>
+      <c r="D201" t="s">
+        <v>484</v>
+      </c>
+      <c r="E201" t="s">
+        <v>485</v>
+      </c>
+      <c r="F201" t="s">
+        <v>78</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H201" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>709</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>463</v>
+      </c>
+      <c r="D202" t="s">
+        <v>484</v>
+      </c>
+      <c r="E202" t="s">
+        <v>485</v>
+      </c>
+      <c r="F202" t="s">
+        <v>557</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H202" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>712</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>467</v>
+      </c>
+      <c r="D203" t="s">
+        <v>484</v>
+      </c>
+      <c r="E203" t="s">
+        <v>485</v>
+      </c>
+      <c r="F203" t="s">
+        <v>557</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H203" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>715</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>471</v>
+      </c>
+      <c r="D204" t="s">
+        <v>484</v>
+      </c>
+      <c r="E204" t="s">
+        <v>485</v>
+      </c>
+      <c r="F204" t="s">
+        <v>67</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H204" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>718</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>476</v>
+      </c>
+      <c r="D205" t="s">
+        <v>484</v>
+      </c>
+      <c r="E205" t="s">
+        <v>485</v>
+      </c>
+      <c r="F205" t="s">
+        <v>262</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H205" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>721</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>480</v>
+      </c>
+      <c r="D206" t="s">
+        <v>484</v>
+      </c>
+      <c r="E206" t="s">
+        <v>485</v>
+      </c>
+      <c r="F206" t="s">
+        <v>262</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H206" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>724</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>725</v>
+      </c>
+      <c r="D207" t="s">
+        <v>484</v>
+      </c>
+      <c r="E207" t="s">
+        <v>485</v>
+      </c>
+      <c r="F207" t="s">
+        <v>262</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H207" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>728</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>729</v>
+      </c>
+      <c r="D208" t="s">
+        <v>484</v>
+      </c>
+      <c r="E208" t="s">
+        <v>485</v>
+      </c>
+      <c r="F208" t="s">
+        <v>111</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H208" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>732</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>733</v>
+      </c>
+      <c r="D209" t="s">
+        <v>484</v>
+      </c>
+      <c r="E209" t="s">
+        <v>485</v>
+      </c>
+      <c r="F209" t="s">
+        <v>111</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H209" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>736</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>737</v>
+      </c>
+      <c r="D210" t="s">
+        <v>484</v>
+      </c>
+      <c r="E210" t="s">
+        <v>485</v>
+      </c>
+      <c r="F210" t="s">
+        <v>111</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H210" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>739</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>740</v>
+      </c>
+      <c r="D211" t="s">
+        <v>484</v>
+      </c>
+      <c r="E211" t="s">
+        <v>485</v>
+      </c>
+      <c r="F211" t="s">
+        <v>227</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H211" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>743</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>744</v>
+      </c>
+      <c r="D212" t="s">
+        <v>484</v>
+      </c>
+      <c r="E212" t="s">
+        <v>485</v>
+      </c>
+      <c r="F212" t="s">
+        <v>492</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H212" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>747</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>748</v>
+      </c>
+      <c r="D213" t="s">
+        <v>484</v>
+      </c>
+      <c r="E213" t="s">
+        <v>485</v>
+      </c>
+      <c r="F213" t="s">
+        <v>631</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H213" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>751</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>752</v>
+      </c>
+      <c r="D214" t="s">
+        <v>484</v>
+      </c>
+      <c r="E214" t="s">
+        <v>485</v>
+      </c>
+      <c r="F214" t="s">
+        <v>492</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H214" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>755</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>756</v>
+      </c>
+      <c r="D215" t="s">
+        <v>484</v>
+      </c>
+      <c r="E215" t="s">
+        <v>485</v>
+      </c>
+      <c r="F215" t="s">
+        <v>631</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H215" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>759</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>760</v>
+      </c>
+      <c r="D216" t="s">
+        <v>484</v>
+      </c>
+      <c r="E216" t="s">
+        <v>485</v>
+      </c>
+      <c r="F216" t="s">
+        <v>492</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H216" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>763</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>764</v>
+      </c>
+      <c r="D217" t="s">
+        <v>484</v>
+      </c>
+      <c r="E217" t="s">
+        <v>485</v>
+      </c>
+      <c r="F217" t="s">
+        <v>227</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H217" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>767</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>768</v>
+      </c>
+      <c r="D218" t="s">
+        <v>484</v>
+      </c>
+      <c r="E218" t="s">
+        <v>485</v>
+      </c>
+      <c r="F218" t="s">
+        <v>111</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H218" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>771</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>772</v>
+      </c>
+      <c r="D219" t="s">
+        <v>484</v>
+      </c>
+      <c r="E219" t="s">
+        <v>485</v>
+      </c>
+      <c r="F219" t="s">
+        <v>111</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H219" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>775</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>776</v>
+      </c>
+      <c r="D220" t="s">
+        <v>484</v>
+      </c>
+      <c r="E220" t="s">
+        <v>485</v>
+      </c>
+      <c r="F220" t="s">
+        <v>111</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H220" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>779</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>780</v>
+      </c>
+      <c r="D221" t="s">
+        <v>484</v>
+      </c>
+      <c r="E221" t="s">
+        <v>485</v>
+      </c>
+      <c r="F221" t="s">
+        <v>227</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H221" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>783</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>784</v>
+      </c>
+      <c r="D222" t="s">
+        <v>484</v>
+      </c>
+      <c r="E222" t="s">
+        <v>485</v>
+      </c>
+      <c r="F222" t="s">
+        <v>227</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H222" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>787</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>788</v>
+      </c>
+      <c r="D223" t="s">
+        <v>484</v>
+      </c>
+      <c r="E223" t="s">
+        <v>485</v>
+      </c>
+      <c r="F223" t="s">
+        <v>227</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H223" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>791</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>792</v>
+      </c>
+      <c r="D224" t="s">
+        <v>484</v>
+      </c>
+      <c r="E224" t="s">
+        <v>485</v>
+      </c>
+      <c r="F224" t="s">
+        <v>254</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H224" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>795</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>796</v>
+      </c>
+      <c r="D225" t="s">
+        <v>484</v>
+      </c>
+      <c r="E225" t="s">
+        <v>485</v>
+      </c>
+      <c r="F225" t="s">
+        <v>78</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H225" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>799</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>800</v>
+      </c>
+      <c r="D226" t="s">
+        <v>484</v>
+      </c>
+      <c r="E226" t="s">
+        <v>485</v>
+      </c>
+      <c r="F226" t="s">
+        <v>367</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H226" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>803</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>804</v>
+      </c>
+      <c r="D227" t="s">
+        <v>484</v>
+      </c>
+      <c r="E227" t="s">
+        <v>485</v>
+      </c>
+      <c r="F227" t="s">
+        <v>78</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H227" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>807</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>808</v>
+      </c>
+      <c r="D228" t="s">
+        <v>484</v>
+      </c>
+      <c r="E228" t="s">
+        <v>485</v>
+      </c>
+      <c r="F228" t="s">
+        <v>78</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H228" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>811</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>812</v>
+      </c>
+      <c r="D229" t="s">
+        <v>484</v>
+      </c>
+      <c r="E229" t="s">
+        <v>485</v>
+      </c>
+      <c r="F229" t="s">
+        <v>111</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H229" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>815</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>816</v>
+      </c>
+      <c r="D230" t="s">
+        <v>484</v>
+      </c>
+      <c r="E230" t="s">
+        <v>485</v>
+      </c>
+      <c r="F230" t="s">
+        <v>367</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H230" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>819</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>820</v>
+      </c>
+      <c r="D231" t="s">
+        <v>484</v>
+      </c>
+      <c r="E231" t="s">
+        <v>485</v>
+      </c>
+      <c r="F231" t="s">
+        <v>367</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H231" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>823</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>824</v>
+      </c>
+      <c r="D232" t="s">
+        <v>484</v>
+      </c>
+      <c r="E232" t="s">
+        <v>485</v>
+      </c>
+      <c r="F232" t="s">
+        <v>492</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H232" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>827</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>828</v>
+      </c>
+      <c r="D233" t="s">
+        <v>484</v>
+      </c>
+      <c r="E233" t="s">
+        <v>485</v>
+      </c>
+      <c r="F233" t="s">
+        <v>492</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H233" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>831</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>832</v>
+      </c>
+      <c r="D234" t="s">
+        <v>484</v>
+      </c>
+      <c r="E234" t="s">
+        <v>485</v>
+      </c>
+      <c r="F234" t="s">
+        <v>492</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H234" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>835</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>836</v>
+      </c>
+      <c r="D235" t="s">
+        <v>484</v>
+      </c>
+      <c r="E235" t="s">
+        <v>485</v>
+      </c>
+      <c r="F235" t="s">
+        <v>111</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H235" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>839</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>840</v>
+      </c>
+      <c r="D236" t="s">
+        <v>484</v>
+      </c>
+      <c r="E236" t="s">
+        <v>485</v>
+      </c>
+      <c r="F236" t="s">
+        <v>111</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H236" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>843</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>844</v>
+      </c>
+      <c r="D237" t="s">
+        <v>484</v>
+      </c>
+      <c r="E237" t="s">
+        <v>485</v>
+      </c>
+      <c r="F237" t="s">
+        <v>262</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H237" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>847</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>848</v>
+      </c>
+      <c r="D238" t="s">
+        <v>484</v>
+      </c>
+      <c r="E238" t="s">
+        <v>485</v>
+      </c>
+      <c r="F238" t="s">
+        <v>262</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H238" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>851</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>852</v>
+      </c>
+      <c r="D239" t="s">
+        <v>484</v>
+      </c>
+      <c r="E239" t="s">
+        <v>485</v>
+      </c>
+      <c r="F239" t="s">
+        <v>262</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H239" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>855</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>856</v>
+      </c>
+      <c r="D240" t="s">
+        <v>484</v>
+      </c>
+      <c r="E240" t="s">
+        <v>485</v>
+      </c>
+      <c r="F240" t="s">
+        <v>367</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H240" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>859</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>10</v>
+      </c>
+      <c r="D241" t="s">
+        <v>860</v>
+      </c>
+      <c r="E241" t="s">
+        <v>861</v>
+      </c>
+      <c r="F241" t="s">
+        <v>367</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H241" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>864</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>17</v>
+      </c>
+      <c r="D242" t="s">
+        <v>860</v>
+      </c>
+      <c r="E242" t="s">
+        <v>861</v>
+      </c>
+      <c r="F242" t="s">
+        <v>367</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H242" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>867</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>20</v>
+      </c>
+      <c r="D243" t="s">
+        <v>860</v>
+      </c>
+      <c r="E243" t="s">
+        <v>861</v>
+      </c>
+      <c r="F243" t="s">
+        <v>258</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H243" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>870</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>24</v>
+      </c>
+      <c r="D244" t="s">
+        <v>860</v>
+      </c>
+      <c r="E244" t="s">
+        <v>861</v>
+      </c>
+      <c r="F244" t="s">
+        <v>367</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H244" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>873</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>27</v>
+      </c>
+      <c r="D245" t="s">
+        <v>860</v>
+      </c>
+      <c r="E245" t="s">
+        <v>861</v>
+      </c>
+      <c r="F245" t="s">
+        <v>367</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H245" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>876</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>30</v>
+      </c>
+      <c r="D246" t="s">
+        <v>860</v>
+      </c>
+      <c r="E246" t="s">
+        <v>861</v>
+      </c>
+      <c r="F246" t="s">
+        <v>367</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H246" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>879</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>33</v>
+      </c>
+      <c r="D247" t="s">
+        <v>860</v>
+      </c>
+      <c r="E247" t="s">
+        <v>861</v>
+      </c>
+      <c r="F247" t="s">
+        <v>367</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H247" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>882</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>36</v>
+      </c>
+      <c r="D248" t="s">
+        <v>860</v>
+      </c>
+      <c r="E248" t="s">
+        <v>861</v>
+      </c>
+      <c r="F248" t="s">
+        <v>557</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H248" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>885</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>39</v>
+      </c>
+      <c r="D249" t="s">
+        <v>860</v>
+      </c>
+      <c r="E249" t="s">
+        <v>861</v>
+      </c>
+      <c r="F249" t="s">
+        <v>557</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H249" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>888</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>42</v>
+      </c>
+      <c r="D250" t="s">
+        <v>860</v>
+      </c>
+      <c r="E250" t="s">
+        <v>861</v>
+      </c>
+      <c r="F250" t="s">
+        <v>209</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H250" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>891</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>46</v>
+      </c>
+      <c r="D251" t="s">
+        <v>860</v>
+      </c>
+      <c r="E251" t="s">
+        <v>861</v>
+      </c>
+      <c r="F251" t="s">
+        <v>367</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H251" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>894</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>53</v>
+      </c>
+      <c r="D252" t="s">
+        <v>860</v>
+      </c>
+      <c r="E252" t="s">
+        <v>861</v>
+      </c>
+      <c r="F252" t="s">
+        <v>367</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H252" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>897</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>57</v>
+      </c>
+      <c r="D253" t="s">
+        <v>860</v>
+      </c>
+      <c r="E253" t="s">
+        <v>861</v>
+      </c>
+      <c r="F253" t="s">
+        <v>67</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H253" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>900</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>62</v>
+      </c>
+      <c r="D254" t="s">
+        <v>860</v>
+      </c>
+      <c r="E254" t="s">
+        <v>861</v>
+      </c>
+      <c r="F254" t="s">
+        <v>901</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H254" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>904</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>66</v>
+      </c>
+      <c r="D255" t="s">
+        <v>860</v>
+      </c>
+      <c r="E255" t="s">
+        <v>861</v>
+      </c>
+      <c r="F255" t="s">
+        <v>320</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H255" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>907</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>71</v>
+      </c>
+      <c r="D256" t="s">
+        <v>860</v>
+      </c>
+      <c r="E256" t="s">
+        <v>861</v>
+      </c>
+      <c r="F256" t="s">
+        <v>350</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H256" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>910</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>74</v>
+      </c>
+      <c r="D257" t="s">
+        <v>860</v>
+      </c>
+      <c r="E257" t="s">
+        <v>861</v>
+      </c>
+      <c r="F257" t="s">
+        <v>78</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H257" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>913</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>77</v>
+      </c>
+      <c r="D258" t="s">
+        <v>860</v>
+      </c>
+      <c r="E258" t="s">
+        <v>861</v>
+      </c>
+      <c r="F258" t="s">
+        <v>320</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H258" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>916</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>82</v>
+      </c>
+      <c r="D259" t="s">
+        <v>860</v>
+      </c>
+      <c r="E259" t="s">
+        <v>861</v>
+      </c>
+      <c r="F259" t="s">
+        <v>367</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H259" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>919</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>86</v>
+      </c>
+      <c r="D260" t="s">
+        <v>860</v>
+      </c>
+      <c r="E260" t="s">
+        <v>861</v>
+      </c>
+      <c r="F260" t="s">
+        <v>227</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H260" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>922</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>90</v>
+      </c>
+      <c r="D261" t="s">
+        <v>860</v>
+      </c>
+      <c r="E261" t="s">
+        <v>861</v>
+      </c>
+      <c r="F261" t="s">
+        <v>557</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H261" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>925</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>94</v>
+      </c>
+      <c r="D262" t="s">
+        <v>860</v>
+      </c>
+      <c r="E262" t="s">
+        <v>861</v>
+      </c>
+      <c r="F262" t="s">
+        <v>111</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H262" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>928</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>288</v>
+      </c>
+      <c r="D263" t="s">
+        <v>860</v>
+      </c>
+      <c r="E263" t="s">
+        <v>861</v>
+      </c>
+      <c r="F263" t="s">
+        <v>227</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H263" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>931</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>97</v>
+      </c>
+      <c r="D264" t="s">
+        <v>860</v>
+      </c>
+      <c r="E264" t="s">
+        <v>861</v>
+      </c>
+      <c r="F264" t="s">
+        <v>227</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H264" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>934</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>101</v>
+      </c>
+      <c r="D265" t="s">
+        <v>860</v>
+      </c>
+      <c r="E265" t="s">
+        <v>861</v>
+      </c>
+      <c r="F265" t="s">
+        <v>227</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H265" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>937</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>105</v>
+      </c>
+      <c r="D266" t="s">
+        <v>860</v>
+      </c>
+      <c r="E266" t="s">
+        <v>861</v>
+      </c>
+      <c r="F266" t="s">
+        <v>258</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H266" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>940</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>301</v>
+      </c>
+      <c r="D267" t="s">
+        <v>860</v>
+      </c>
+      <c r="E267" t="s">
+        <v>861</v>
+      </c>
+      <c r="F267" t="s">
+        <v>227</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H267" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>943</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>107</v>
+      </c>
+      <c r="D268" t="s">
+        <v>860</v>
+      </c>
+      <c r="E268" t="s">
+        <v>861</v>
+      </c>
+      <c r="F268" t="s">
+        <v>111</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H268" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>946</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>110</v>
+      </c>
+      <c r="D269" t="s">
+        <v>860</v>
+      </c>
+      <c r="E269" t="s">
+        <v>861</v>
+      </c>
+      <c r="F269" t="s">
+        <v>111</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H269" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>949</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>115</v>
+      </c>
+      <c r="D270" t="s">
+        <v>860</v>
+      </c>
+      <c r="E270" t="s">
+        <v>861</v>
+      </c>
+      <c r="F270" t="s">
+        <v>950</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H270" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>953</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>119</v>
+      </c>
+      <c r="D271" t="s">
+        <v>860</v>
+      </c>
+      <c r="E271" t="s">
+        <v>861</v>
+      </c>
+      <c r="F271" t="s">
+        <v>111</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H271" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>956</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>124</v>
+      </c>
+      <c r="D272" t="s">
+        <v>860</v>
+      </c>
+      <c r="E272" t="s">
+        <v>861</v>
+      </c>
+      <c r="F272" t="s">
+        <v>367</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H272" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>958</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>127</v>
+      </c>
+      <c r="D273" t="s">
+        <v>860</v>
+      </c>
+      <c r="E273" t="s">
+        <v>861</v>
+      </c>
+      <c r="F273" t="s">
+        <v>959</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H273" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>962</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>130</v>
+      </c>
+      <c r="D274" t="s">
+        <v>860</v>
+      </c>
+      <c r="E274" t="s">
+        <v>861</v>
+      </c>
+      <c r="F274" t="s">
+        <v>227</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H274" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>965</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>133</v>
+      </c>
+      <c r="D275" t="s">
+        <v>860</v>
+      </c>
+      <c r="E275" t="s">
+        <v>861</v>
+      </c>
+      <c r="F275" t="s">
+        <v>67</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H275" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>968</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>137</v>
+      </c>
+      <c r="D276" t="s">
+        <v>860</v>
+      </c>
+      <c r="E276" t="s">
+        <v>861</v>
+      </c>
+      <c r="F276" t="s">
+        <v>258</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H276" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>971</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>333</v>
+      </c>
+      <c r="D277" t="s">
+        <v>860</v>
+      </c>
+      <c r="E277" t="s">
+        <v>861</v>
+      </c>
+      <c r="F277" t="s">
+        <v>111</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H277" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>974</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>337</v>
+      </c>
+      <c r="D278" t="s">
+        <v>860</v>
+      </c>
+      <c r="E278" t="s">
+        <v>861</v>
+      </c>
+      <c r="F278" t="s">
+        <v>975</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H278" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>978</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>341</v>
+      </c>
+      <c r="D279" t="s">
+        <v>860</v>
+      </c>
+      <c r="E279" t="s">
+        <v>861</v>
+      </c>
+      <c r="F279" t="s">
+        <v>979</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H279" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>982</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>345</v>
+      </c>
+      <c r="D280" t="s">
+        <v>860</v>
+      </c>
+      <c r="E280" t="s">
+        <v>861</v>
+      </c>
+      <c r="F280" t="s">
+        <v>983</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H280" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>986</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>349</v>
+      </c>
+      <c r="D281" t="s">
+        <v>860</v>
+      </c>
+      <c r="E281" t="s">
+        <v>861</v>
+      </c>
+      <c r="F281" t="s">
+        <v>78</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H281" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>989</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>354</v>
+      </c>
+      <c r="D282" t="s">
+        <v>860</v>
+      </c>
+      <c r="E282" t="s">
+        <v>861</v>
+      </c>
+      <c r="F282" t="s">
+        <v>78</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H282" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>992</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>362</v>
+      </c>
+      <c r="D283" t="s">
+        <v>860</v>
+      </c>
+      <c r="E283" t="s">
+        <v>861</v>
+      </c>
+      <c r="F283" t="s">
+        <v>993</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H283" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>996</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>366</v>
+      </c>
+      <c r="D284" t="s">
+        <v>860</v>
+      </c>
+      <c r="E284" t="s">
+        <v>861</v>
+      </c>
+      <c r="F284" t="s">
+        <v>997</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H284" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>999</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>371</v>
+      </c>
+      <c r="D285" t="s">
+        <v>860</v>
+      </c>
+      <c r="E285" t="s">
+        <v>861</v>
+      </c>
+      <c r="F285" t="s">
+        <v>262</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>630</v>
+      </c>
+      <c r="D286" t="s">
+        <v>860</v>
+      </c>
+      <c r="E286" t="s">
+        <v>861</v>
+      </c>
+      <c r="F286" t="s">
+        <v>67</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>375</v>
+      </c>
+      <c r="D287" t="s">
+        <v>860</v>
+      </c>
+      <c r="E287" t="s">
+        <v>861</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>379</v>
+      </c>
+      <c r="D288" t="s">
+        <v>860</v>
+      </c>
+      <c r="E288" t="s">
+        <v>861</v>
+      </c>
+      <c r="F288" t="s">
+        <v>111</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>383</v>
+      </c>
+      <c r="D289" t="s">
+        <v>860</v>
+      </c>
+      <c r="E289" t="s">
+        <v>861</v>
+      </c>
+      <c r="F289" t="s">
+        <v>235</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>644</v>
+      </c>
+      <c r="D290" t="s">
+        <v>860</v>
+      </c>
+      <c r="E290" t="s">
+        <v>861</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>387</v>
+      </c>
+      <c r="D291" t="s">
+        <v>860</v>
+      </c>
+      <c r="E291" t="s">
+        <v>861</v>
+      </c>
+      <c r="F291" t="s">
+        <v>223</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>391</v>
+      </c>
+      <c r="D292" t="s">
+        <v>860</v>
+      </c>
+      <c r="E292" t="s">
+        <v>861</v>
+      </c>
+      <c r="F292" t="s">
+        <v>111</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>395</v>
+      </c>
+      <c r="D293" t="s">
+        <v>860</v>
+      </c>
+      <c r="E293" t="s">
+        <v>861</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1025</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>399</v>
+      </c>
+      <c r="D294" t="s">
+        <v>860</v>
+      </c>
+      <c r="E294" t="s">
+        <v>861</v>
+      </c>
+      <c r="F294" t="s">
+        <v>557</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>403</v>
+      </c>
+      <c r="D295" t="s">
+        <v>860</v>
+      </c>
+      <c r="E295" t="s">
+        <v>861</v>
+      </c>
+      <c r="F295" t="s">
+        <v>209</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>407</v>
+      </c>
+      <c r="D296" t="s">
+        <v>860</v>
+      </c>
+      <c r="E296" t="s">
+        <v>861</v>
+      </c>
+      <c r="F296" t="s">
+        <v>557</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>411</v>
+      </c>
+      <c r="D297" t="s">
+        <v>860</v>
+      </c>
+      <c r="E297" t="s">
+        <v>861</v>
+      </c>
+      <c r="F297" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>415</v>
+      </c>
+      <c r="D298" t="s">
+        <v>860</v>
+      </c>
+      <c r="E298" t="s">
+        <v>861</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>419</v>
+      </c>
+      <c r="D299" t="s">
+        <v>860</v>
+      </c>
+      <c r="E299" t="s">
+        <v>861</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>423</v>
+      </c>
+      <c r="D300" t="s">
+        <v>860</v>
+      </c>
+      <c r="E300" t="s">
+        <v>861</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1050</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>427</v>
+      </c>
+      <c r="D301" t="s">
+        <v>860</v>
+      </c>
+      <c r="E301" t="s">
+        <v>861</v>
+      </c>
+      <c r="F301" t="s">
+        <v>67</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>435</v>
+      </c>
+      <c r="D302" t="s">
+        <v>860</v>
+      </c>
+      <c r="E302" t="s">
+        <v>861</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>