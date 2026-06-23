--- v1 (2026-05-08)
+++ v2 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2416" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3023" uniqueCount="1321">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -300,80 +300,101 @@
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2958/pl_22.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especial e suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2959/pl_23.pdf</t>
   </si>
   <si>
+    <t>3119</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3119/pl_24.pdf</t>
+  </si>
+  <si>
     <t>2961</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do Plano Municipal de Educação, aprovado pela Lei nº 1939, de 18 de dezembro de 2013, da convalidação de atos, e dá outras providências.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2962/pl_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social à Associação de Pais e Amigos dos Excepcionais de Américo Brasiliense – APAE, nos termos que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
+    <t>3080</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3080/pl_28.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a promover chamamento público para concessão onerosa de uso da Área Institucional 01 do Jardim Paraíso e dá outras providências.</t>
+  </si>
+  <si>
     <t>3043</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3043/pl_29.pdf</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>BRUNO RIBEIRO</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3044/pl_30-2026.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Américo Brasiliense o Dia Municipal dos Surdos.</t>
   </si>
   <si>
     <t>3045</t>
@@ -427,50 +448,110 @@
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3050/pl_35.pdf</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3052/pl_36_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3053/pl_37.pdf</t>
+  </si>
+  <si>
+    <t>3081</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3081/projeto_de_lei_pl_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição da concessão de alvará para comercialização de fogos de artificio com estampido no Município de Américo Brasiliense e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3082</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3082/projeto_de_lei_-_pl_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de  Segurança e Proteção dos Servidores da Saúde no Município de Américo Brasiliense, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3083</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>DIEGO VIVEIROS, MAICON RIOS, SILAS DA SADIA</t>
+  </si>
+  <si>
+    <t>Dá denominação de "WALQUIRIA MONTEIRO" ao Consultório Veterinário "Meu Pet Container", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3120</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3120/pl_41.pdf</t>
+  </si>
+  <si>
+    <t>3121</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>JHON BRAGA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3121/pl_42.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Lei Municipal "Cidade Protegida Conservação, Fiscalização e Monitoramento dos Espaços Públicos" no Município de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual aos servidores municipais do Poder Executivo de Américo Brasiliense e dá outras providências.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2844/plc_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para o parcelamento de débitos pelo não pagamento das tarifas relativas ao consumo de água e esgoto sanitários e demais serviços executados pelo DAEMA, e dá outras providências</t>
   </si>
   <si>
     <t>2845</t>
   </si>
@@ -490,50 +571,89 @@
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2846/plc_04.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 210, de 1° de abril de 2019.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2893/plc_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a classificação de trechos do perímetro urbano na forma da Lei Complementar nº 065, de 1º de dezembro de 2006 (Plano Diretor), e dá outras providências.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3049/plc_6.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para o parcelamento de débitos pelo não pagamento das tarifas relativas ao consumo de água e esgoto sanitários e demais_x000D_
 serviços executados pelo DAEMA, e dá outras providências.</t>
   </si>
   <si>
+    <t>3084</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3084/plc_07.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Tabela IV da Lei Municipal nº 979, de 8 de dezembro de 1993 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3153</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Confere Diploma de “Reconhecimento Público” ao Projeto Social Destaque Américo Brasiliense.</t>
+  </si>
+  <si>
+    <t>3154</t>
+  </si>
+  <si>
+    <t>DIEGO VIVEIROS</t>
+  </si>
+  <si>
+    <t>Confere o Diploma de “Honra ao Mérito” à atleta Sofia Polo da Silva.</t>
+  </si>
+  <si>
+    <t>3155</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a rejeição das Contas Anuais do Município de Américo Brasiliense, relativas ao Exercício de 2023, aprovando o Parecer emitido pelo Egrégio Tribunal de Contas do Estado de São Paulo e dá outras providências.”</t>
+  </si>
+  <si>
     <t>2872</t>
   </si>
   <si>
     <t>RUE</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
     <t>MAICON RIOS, ANDRÉ DA AUTOESCOLA, DIEGO VIVEIROS, EDSON DO LANCHE, VAN DO GÁS</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2872/requerimento_de_urgencia_especial_001_pl_05_-2026.pdf</t>
   </si>
   <si>
     <t>Inclui na Ordem do Dia de hoje, em regime de Urgência Especial, nos termos do artigo 142, inciso I, letra a, e Inciso V, ambos do Regimento Interno, a seguinte matéria:_x000D_
 Projeto de Lei nº 05/2026, de autoria do Poder Executivo, que "dispõe sobre a abertura de crédito adicional especial e dá outras providências"</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2873/requerimento_de_urgencia_especial_002_pl_06_-2026.pdf</t>
   </si>
   <si>
@@ -811,53 +931,50 @@
   <si>
     <t>EDSON DO LANCHE</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2702/requerimento_14-_edson_do_lanche-_companhia_de_desenvolvimnto_habitacional_e_urbano_proc_135.pdf</t>
   </si>
   <si>
     <t>Seja oficiado aos representantes da Companhia de Desenvolvimento Habitacional e Urbano Mário Covas - CDHU, solicitando de Sua Excelência para que se faça um planejamento para a manutenção da pintura externa dos prédios, localizados no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>SILAS DA SADIA</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2703/requerimento_15_-_silas_da_sadia_-_cobranca_tarifa_de_agua_proc_63.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que informe a esta Casa de Leis o que segue: 1 - Qual a possibilidade de revogação das tabelas existentes na Lei Municipal nº 2.634, de 1º de abril de 2025, alterada pela Lei Municipal n° 2.679, de 31 de outubro de 2025, substituindo por percentual único sobre o valor total do consumo; 2- Se há possibilidade de ampliação do quadro de leituristas no Município de 2 (dois) para 4 (quatro) vagas para atender a aproximadamente os 12.500 (doze mil e quinhentos) hidrômetros existentes.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>JHON BRAGA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento_16_-_jhon_braga_-_medicamentos_alto_custo_proc_153.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que informe a esta Casa de Leis o que segue: 1- Quais são os critérios oficiais adotados pelo município para a distribuição de medicamentos de alto custo, especialmente nos casos em que há atraso no fornecimento ou quantidade limitada do medicamento disponível? 2- Existe lista de espera formal para os pacientes cadastrados para uso de medicamentos de alto custo e quais parâmetros definem a ordem de atendimento (data de cadastro, prescrição médica, grau de urgência, entre outros)? 3- Como é realizado o controle e registro das entregas de medicamentos de alto custo, informando se há sistema, planilha ou protocolo administrativo que registre datas, pacientes atendidos e responsáveis pela liberação? 4- Quais procedimentos são adotados para garantir a impessoalidade na entrega dos medicamentos, asseguran</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2705/requerimento_17_-_jhon_braga_-_bolsa_transporte_proc_154.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que informe a esta Casa de Leis o que segue: 1- Qual era o quantitativo total de vagas ofertadas pelo Programa de Bolsa Transporte Estudantil no último exercício? 2- Qual o quantitativo previsto de vagas para o programa no ano corrente? 3- Existe estudo, planejamento ou decisão administrativa que preveja redução no número de vagas do programa? Em caso positivo, informar: a) o percentual ou número exato da redução; b) a justificativa técnica, orçamentária ou administrativa para tal medida; 4- Quais serão os critérios adotados para inscrição, seleção e classificação dos estudantes beneficiados? 5- De que forma essas informações serão divulgadas oficialmente à população, a fim de evitar deslocamentos desnecessários, desencontro de informações e insegurança aos estudantes e suas famílias?</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2706/requerimento_18_-_jhon_braga_-_servicos_laboratoriais_proc_155.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que encaminhe a esta Casa de Leis as seguintes informações e documentos sobre a contratação de serviços laboratoriais/exames no Município:1 - Identificação do processo e transparência: Informar número do processo, modalidade (pregão/concorrência/dispensa etc.), data da sessão, empresa vencedora, CNPJ, endereço, valor global e vigência do contrato/ata; Encaminhar cópia integral (ou link oficial) do edital, termo de referência/projeto básico, ata(s), propostas, mapa de julgamento/classificação, parecer jurídico, homologação/adjudicação e contrato/ata; 2- Preço muito baixo e exequibilidade (ponto central): Informar se houve análise formal de exequibilidade do preço da proposta vencedora e, em caso positivo, encaminhar a fundamentação; Informar se foram realizadas diligências para aferir a exequibilidad</t>
   </si>
   <si>
     <t>2707</t>
@@ -887,95 +1004,89 @@
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2882/requerimento_21-_edson_do_lanche_-_obras_de_consertos_de_pontos_de_veiculos_proc_179_-_corrigido.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, especialmente o Departamento de Água, Esgoto e Meio Ambiente (DAEMA), para que envie a esta Casa de Leis as seguintes informações: 1. Qual a razão social e CNPJ da empresa que executou a obra de conserto dos poços de visita (pvs) no bairro Jardim São José, mais precisamente na avenida Secondo Della Rovere? 2. Cópia da nota fiscal referente ao serviço executado. 3. Quais tipos de serviços estão sendo executados por essas empresas, especificando, se possível: Manutenção de reservatórios; Intervenções em redes de água e esgoto; Serviços em poços de visita (pvs); Reformas estruturais; Limpeza, recuperação ou impermeabilização de reservatórios; outros serviços realizados; 4. Qual setor é responsável pela fiscalização е acompanhamento da execução desses contratos.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2883/requerimento_22-_bruno_ribeiro-_medidas_acerca_da_seguranca_rodoviaria_proc_221_-_corrigido1.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis qual o planejamento, cronograma e as providências administrativas previstas para a execução da implantação e adequação da sinalização de faixa exclusiva para motociclistas e faixas de pedestres em semáforos e cruzamentos do Município, bem como se há previsão de início e conclusão.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2900/requerimento_23_-_bruno_ribeiro-_sinalizacao_de_faixa_exclusiva_para_motociclistas_e_faixas_de_pedestres_em_semaforos_proc_220_-.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Existe, de forma concreta, planejamento, estudo técnico ou cronograma para а municipalização do trânsito em Américo Brasiliense? Caso negativo, quais os motivos que impedem o avanço dessa política pública, mesmo diante da evidente necessidade de maior organização e fiscalização; quais medidas administrativas, estruturais e legais são exigidas para que o Município assuma a gestão do trânsito, conforme prevê o Código de Trânsito Brasileiro? O Poder Executivo pretende adotar essa medida? Em caso afirmativo, em qual prazo?</t>
   </si>
   <si>
     <t>2884</t>
-  </si>
-[...1 lines deleted...]
-    <t>24</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2884/requerimento_24_-_andre_da_autoescola_-_informacoes_sobre_o_depertamento_de_esportes_proc_169_-_corr1.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que sejam prestadas as seguintes informações referentes ao Departamento Municipal de Esportes, relativas aos exercícios financeiros de 2025 e 2026: 1. O valor total de todos os empenhos solicitados pelo Departamento de Esportes em cada um dos anos mencionados (2025 e 2026), de forma detalhada e discriminada; 2. Relatórios completos informando onde e como foram investidos os valores empenhados, especificando programas, projetos, eventos, contratos, fornecedores e demais destinações; 3. Os valores eventualmente devolvidos ao Poder Público, em razão de empenhos solicitados e não utilizados, com a devida justificativa para cada devolução; 4. Cópia integral de todas as notas fiscais, recibos e documentos fiscais correspondentes aos empenhos realizados pelo Departamento de Esportes nos anos de 2025 e 2026</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2885/requerimento_25_-_andre_da_autoescola_-_mobilidade_urbana_proc_180_-_corrigido1.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações:_x000D_
 A Prefeitura Municipal já contratou o projeto executivo para a abertura da passagem ferroviária destinada a interligar os bairros Luiz Ometto e Jardim Irajá à rodovia de acesso ao Jardim Planalto e ao município de Araraquara; Em caso positivo, informar: data da contratação; empresa responsável; valor de contrato; prazo para conclusão do projeto; Em caso negativo, qual o motivo da não contratação até o presente momento, considerando o compromisso público assumido de acelerar o processo? A autorização da ANTT mencionada continua válida?  Caso positivo, encaminhar cópia do documento autorizativo; Caso negativo, informar as razões e eventuais pendências; quais são, objetivamente, os entraves que impedem o início desta obra, considerada estratégica</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2886/requerimento_26_-_rogelma_mascarenhas_-_academia_ao_ar_livre_proc_232_-_corrigido1.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar se existe algum prazo para a realização da reposição dos equipamentos da academia ao ar livre localizada no Espaço de Saúde Dorival Alves Junior, localizada no bairro Jardim São José.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2887/requerimento_27_-_bruno_ribeiro-_comissao_de_transito_proc_238_-_corrigido1.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Qual a previsão para a efetiva instituição da Comissão Municipal de Trânsito; quais medidas administrativas já foram adotadas para sua implementação; Qual o cronograma previsto para o início dos trabalhos.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2888/requerimento_28_-_jhon_braga_-_daema_proc_2441.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, para o envio das seguintes informações: Informar quais empresas terceirizadas foram contratadas pelo Município, por meio do DAEMA, nos anos de 2024 e 2025, para realização de serviços de manutenção, reforma, recuperação ou melhorias em estruturas relacionadas ao sistema de água e esgoto; Encaminhar cópia dos contratos firmados com essas empresas, contendo; Objeto do contrato; Valor contratado; Prazo de execução; Forma de contratação (licitação, dispensa, inexigibilidade ou outro procedimento); Secretaria/Departamento responsável pela gestão do contrato; Informar quais tipos de serviços estão sendo executados por essas empresas, especificando, se possível: Manutenção de reservatórios;  Intervenções em redes de água e esgoto;  Serviços em Poços de Visita (PVs);  Reformas estruturais; Limpeza, recuperação</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2889/requerimento_29_-_jhon_braga_-_gastos_do_daema_proc_245_-_corrigido1.pdf</t>
   </si>
   <si>
     <t>Seja oficiado á Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e com a Diretoria do DAEMA, sobre o que segue: TAXA DE ESGOTO – ARRECADAÇÃO E APLICAÇÃO Informar qual o percentual atualmente cobrado referente à taxa de esgoto no município e qual a base legal que regulamenta essa cobrança; Informar qual o valor total arrecadado com a taxa de esgoto no ano de 2025; Informar. de forma detalhada, como os recursos arrecadados com a taxa de esgoto no ano de 2025 estão sendo aplicados, especificando: Manutenção de rede coletora; Serviços operacionais (ex.: desentupimentos); Trocas de tubulações; Melhorias estruturais; Investimentos em ampliação ou modernização do sistema;  Outros serviços relacionados (especificar);Informar se existe planejamento específico para utilização desses recursos em obras estruturais ou expansão do sistema de esgoto;  ARRECADAÇÃO GERAL DO DAЕMА Info</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2901/requerimento_30-_silas_da_sadia-_votacao_do_conselho_tutelar_proc_268.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Qual o motivo da votação do Conselho Tutelar ter sido feita em uma segunda-feira e não aos domingos como de costume? Por qual motivo a votação foi realizada no Fundo Social e não nas escolas?</t>
   </si>
   <si>
     <t>2902</t>
@@ -1025,99 +1136,84 @@
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Qual é a estrutura atual do setor de fiscalização de postura do Município (quantidade de servidores, vínculo funcional e lotação)? Qual é a jornada oficial de trabalho da fiscalização de postura, especificando: Horário de expediente; se há atuação externa (em campo) e como ela é organizada; se há regime de trabalho remoto (home office) e, em caso positivo, com base em qual ato administrativo? Quais são as atribuições formais do cargo de fiscal de postura no município, conforme legislação municipal vigente? Quais normas municipais regulamentam a atuação da fiscalização de postura (Código de Posturas, decretos, portarias ou regulamentos internos)? Como é realizado o controle e registro das atividades externas (relatórios, ordens de serviço, registro de diligências,</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2907/requerimento_36_-_jhon_braga_-_descarte_adequado_de_entulho_proc_314.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Há estudos, planejamento ou discussão em andamento para implantação de ecoponto(s) no Município? Em caso positivo, qual o estágio atual e a previsão para implantação? Em caso negativo, há intenção da Administração em iniciar estudos sobre o tema?</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2908/requerimento_37_-_jhon_braga_-_agua_municipal_proc_313.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Existe estudo, análise ou planejamento visando concessão, terceirização, parceria público-privada ou privatização dos serviços de água e esgoto do Município? Houve reunião oficial ou tratativas com empresas ou entidades sobre o tema? Em caso positivo, qual o estágio atual dessas tratativas? Há previsão de encaminhamento de Projeto de Lei à Câmara Municipal tratando do assunto?</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2909/requerimento_38_-_bruno_ribeiro_-_tea__estacionamento_proc_316.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o Departamento de Desenvolvimento Econômico e informar esta Casa de Leis o que segue: Quais ações estão sendo realizadas para garantir o cumprimento da Lei Municipal nº 2.659, de 30 de julho de 2025, pelos estabelecimentos comerciais e de prestação de serviços do município? Há fiscalização periódica quanto ao atendimento prioritário e à disponibilização das vagas de estacionamento destinadas às famílias atípicas? O Município promove campanhas de orientação e conscientização junto aos comerciantes acerca da referida legislação?  Em caso de descumprimento da Lei, quais medidas administrativas estão sendo adotadas?</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2910/requerimento_39__-_andre_da_autoescola_-_hospital_jose_nigro_proc_318.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar esta Casa de Leis o que segue: Qual o valor total atualmente em atraso referente ao contrato firmado com a empresa terceirizada responsável pelos serviços médicos no Hospital Dr. José Nigro? Quais notas fiscais encontram-se pendentes de pagamento, especificando-se as respectivas datas de emissão, vencimento e valores individuais? Quais medidas administrativas concretas foram adotadas pelo Município para garantir o cumprimento das obrigações contratuais, especialmente no que se refere à regularidade dos pagamentos e à continuidade dos serviços prestados? Existe previsão formal, por escrito, para a regularização integral dos repasses financeiros em atraso? Em caso positivo, informar a data prevista. O contrato firmado com a empresa prevê mecanismos de retenção de valores, garantia contratual ou</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2911/requerimento_40_-_edson_do_lanche_-_construcao_usina_proc_308.pdf</t>
   </si>
   <si>
     <t>Seja oficiado às Construtoras Stéfani e San Marino, para que informem se há previsão para a realização de obra destinada à construção de barreira física ou outro meio adequado de separação entre a plantação de cana-de-açúcar e o Loteamento Ouro Verde, visando garantir maior segurança, bem-estar e qualidade de vida aos moradores daquela localidade.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2912/requerimento_41_-_rogelma_mascarenhas_-_exames_em_espera_proc_xxx1.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência seja oficiado à Exma. Senhora Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis qual o quantitativo de pessoas aguardando a realização de exames médicos. REQUERO ainda, que seja informado qual o tipo de exame médico possui a maior demanda de espera.</t>
   </si>
   <si>
     <t>2913</t>
-  </si>
-[...1 lines deleted...]
-    <t>42</t>
   </si>
   <si>
     <t>SILAS DA SADIA, ANDRÉ DA AUTOESCOLA</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2913/requerimento_42__-_silas_e_andre_da_autoescola_-_homem-hora_proc_319.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e encaminhar esta Casa de Leis toda a documentação referente ao período desde janeiro de 2025 até a presente data, relativa aos cinco funcionários, incluindo: Comprovante de registro em carteira de trabalho (CLT);  Comprovantes de depósito do FGTS;  Comprovantes de recolhimento de INSS;  Comprovantes de pagamento de férias acrescidas do terço constitucional; Relatórios de registro de ponto e controle de frequência dos referidos colaboradores. REQUEREMOS ainda que o Executivo informe, de maneira objetiva: Qual é a empresa formalmente responsável pela contratação desses trabalhadores? Sob qual instrumento contratual (número da licitação e contrato administrativo) tais vínculos estão amparados; Se há previsão legal e contratual que autorize a contratação desses profissionais nas condições atuais; Caso não h</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2914/requerimento_43__-_andre_da_autoescola_-_pagamento__proc_339.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: Quem foi o responsável pela autorização da realização dos serviços médicos no evento “1º Circuito de Saúde da Mulher” sem a devida formalização contratual prévia? Qual autoridade ou servidor público deu a ordem ou permitiu a execução dos serviços sem contrato, sem empenho prévio e sem o devido processo administrativo de contratação? Por qual motivo não foi realizado previamente o procedimento legal de contratação, considerando que se tratava de um evento organizado pelo próprio Município? Qual departamento ou servidor foi responsável pelo planejamento e organização do referido evento, especialmente no que se refere à contratação dos serviços médicos? Conforme consta no próprio parecer jurídico, foi determinada apuração interna para identificaçã</t>
   </si>
   <si>
     <t>2915</t>
   </si>
@@ -1126,53 +1222,50 @@
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2915/requerimento_44__-_andre_da_autoescola_e_jhon_braga_-_estatua__proc_342.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: Quem autorizou formalmente a retirada das estátuas da Praça Caetano Nigro? Existe processo administrativo que tenha fundamentado e autorizado a retirada das referidas estátuas? Em caso positivo, encaminhar cópia integral do processo administrativo; qual conselho, órgão técnico ou setor da Administração Pública realizou avaliação ou análise prévia para a retirada das estátuas? Foi elaborado laudo técnico que justificasse a retirada das estátuas para eventual restauração, manutenção ou outro tipo de intervenção? Em caso positivo, encaminhar cópia do referido laudo técnico.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2916/requerimento_45__-_andre_da_autoescola_-_casa_da_saude_da_mulher__proc_343.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações:_x000D_
 Com quais recursos financeiros foi realizada a compra do imóvel localizado na Avenida Mathias Pavão, nº 126, bairro São Judas, onde funcionava a antiga Escola Maria Imaculada (recursos próprios, convênios, financiamentos ou outros)? Qual foi o valor total investido pelo Município na aquisição do referido imóvel? Encaminhar cópias dos documentos comprobatórios da aquisição, incluindo escritura, contrato de compra e venda e comprovantes de pagamentos efetuados pela Prefeitura Municipal; De que forma foi realizado o pagamento do imóvel (à vista ou parcelado)? Em caso de parcelamento, informar valores, prazos e parcelas já quitadas; Qual é o valor estimado pela Prefeitura Municipal para a reforma e adequação do prédio, conforme mencionado na live d</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>46</t>
-  </si>
-[...1 lines deleted...]
-    <t>DIEGO VIVEIROS</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3002/requerimento_46_-_diego_viveiros_-_piracicabana_proc_366.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Viação Piracicabana para que proceda à instalação de placas informativas contendo os horários das linhas de ônibus nos pontos de embarque de passageiros existentes no município, atendendo, assim, a justa reivindicação dos usuários do transporte coletivo.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3003/requerimento_47_-_diego_viveiros_-_manutencao_de_frotas_proc_xxxxx.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 I. Relatório detalhado das manutenções realizadas na frota de veículos do Poder Executivo, referentes aos últimos 5 (cinco) anos, contendo a discriminação dos serviços executados, respectivos custos e a indicação de que os valores praticados se encontram compatíveis ou não com os preços de_x000D_
 mercado, com base nos parâmetros informados pela própria plataforma utilizada pela Administração Municipal.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
@@ -1202,50 +1295,62 @@
   <si>
     <t>50</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3005/requerimento_50_-_edinan_salgados_-_defesa_civil_-_proc_415.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com a Defesa Civil e informe a esta Casa de Leis o que segue:_x000D_
 _x000D_
 1. Qual o motivo de ter sido negada a solicitação realizada através do Ofício n° 126/2026, que a Defesa Civil do Município retirasse uma árvore (Palmeira) localizada nos fundos de uma residência que confronta com o Cemitério Municipal, situada na Rua Primitiva Giazzi, nas proximidades do n° 279?_x000D_
 2. Não existe estrutura para o corte da referida árvore?</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3006/requerimento_51_-_bahia_do_corte_-_forro_da_escola_virgilio_gomes_-_proc_380.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis quando será realizada a troca do forro da Escola Municipal de Ensino Fundamental - EMEF "Professor Virgílio Gomes", visto que há risco de desabamento com as chuvas.</t>
   </si>
   <si>
+    <t>3105</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3105/requerimento_52_-_andre_da_autoescola_-_tombamento_historico_-_proc_363.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: 1. O Poder Executivo realizou ou está realizando estudos técnicos para o tombamento histórico de patrimônios do Município, conforme solicitado na Indicação nº 112/2025? 2. Existe algum processo administrativo em andamento visando o tombamento histórico do Santuário Nossa Senhora Aparecida, da Estação de Trem e do Coreto localizado na Praça do Coreto? 3. Caso não haja estudos ou processo em andamento, quais foram os motivos para a não realização da análise solicitada? 4. Há previsão por parte da Administração Municipal para instituir ou acionar conselho ou órgão responsável pela preservação do patrimônio histórico e cultural do Município? 5. Em caso positivo, qual o prazo previsto para conclusão dos estudos e eventual instauração dos processos de tombamento dos</t>
+  </si>
+  <si>
     <t>3069</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_53_-_andre_da_autoescola_-_transparencia_publica_-_proc_459.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: Arrecadação com Execuções Fiscais: • Qual foi o valor total arrecadado pelo Município, desde o início da atual gestão, por meio de acordos realizados com contribuintes inadimplentes em execuções fiscais? Solicita-se a apresentação de relatório detalhado mês a mês, com os valores efetivamente recebidos nesse período. Repasses à Procuradoria do Município: • Qual o montante total repassado à Procuradoria do Município em razão da atuação na cobrança de débitos inscritos em dívida ativa? Quais são os critérios adotados para esses repasses? Qual a metodologia e forma de cálculo utilizada para definir esses valores? Eficiência da Cobrança e Possível Terceirização?</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3007/requerimento_54_-_jhon_braga_-_situacao_financeira_do_municipio-_proc_446.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informe a esta Casa de Leis as seguintes informações acerca da situação financeira do Município:_x000D_
 1. Indicação do percentual do montante da despesa total com pessoal no mês de dezembro de 2025;_x000D_
 2. Indicação dos meses, no exercício de 2025 até março de 2026, em que, eventualmente, o percentual do montante da despesa total com pessoal tenha ultrapassado o limite prudencial de 54% da Receita Corrente Líquida (RCL),indicando-se o percentual atingido em cada mês indicado;_x000D_
 3. Indicação dos meses, no exercício de 2025 até março de 2026, em que, eventualmente, o percentual do montante da despesa total com pessoal tenha_x000D_
@@ -1593,50 +1698,266 @@
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3074/requerimento_76_-_silas_da_sadia_-_reducao_do_transporte_-_proc_xxxx.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para informar a esta Casa de Leis: Qual o motivo da redução de transporte para consultas fora do Município em cidades próximas?</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3075/requerimento_77_-_rogelma_mascarenhas-_valor_da_divida_do_lixo_-_proc_554.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para informar a esta Casa de Leis: 1. Qual o valor total da dívida que o Município tem com a empresa responsável pela coleta de lixo? 2. Qual a data prevista para o pagamento da referida dívida?</t>
   </si>
   <si>
+    <t>3106</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3106/requerimento_78__-_andre_autoescola_-_servico_social_proc.600.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1. Qual o motivo pelo qual o Serviço Social do Hospital Municipal “Dr. José Nigro Neto” ainda permanece instalado em estrutura improvisada nos fundos da Unidade Hospitalar? 2. Há quanto tempo o setor funciona no referido local? 3. Existe laudo técnico, parecer sanitário ou autorização formal que permita o funcionamento do Serviço Social naquele espaço?</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3107/requerimento_79_-_andre_autoescola_-_comissionados_proc._585.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis, diante do exposto, as seguintes informações: 1 - Quantos servidores ocupam atualmente cargos comissionados na estrutura administrativa municipal? 2 - Relação completa de todos os cargos comissionados existentes, contendo: Nomenclatura do cargo; Quantidade de ocupantes; Departamento ou setor de lotação; Valor individual da remuneração; Custo total mensal aos cofres públicos; Custo total anual aos cofres públicos. 3 - Quantos cargos de direção (“diretores”) existem atualmente no Município, especificando: Local de atuação; Atribuições exercidas; Remuneração individual</t>
+  </si>
+  <si>
+    <t>3108</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>BRUNO RIBEIRO, CIDÃO MINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3108/requerimento_80__-_bruno_ribeiro_-_caixa_de_cip_proc_5721.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: 1. Qual o valor atual disponível em caixa referente à CIP – Contribuição para Custeio do Serviço de Iluminação Pública? 2. Qual a programação para a troca da iluminação pública para lâmpada de LED? 3. Quais os planejamentos para a manutenção das lâmpadas queimadas de LED que pertencem ao município?</t>
+  </si>
+  <si>
+    <t>3109</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3109/requerimento_81__-_bruno_ribeiro_-_inf._cemiterio_municipal_proc_580.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: Qual a quantidade e o nome dos funcionários que trabalham no Cemitério Municipal? Os referidos funcionários são servidores próprios da Prefeitura ou terceirizados?  Qual o vínculo empregatício (efetivo, temporário ou comissionado)?</t>
+  </si>
+  <si>
+    <t>3110</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>BRUNO RIBEIRO, SILAS DA SADIA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3110/requerimento_82_-_bruno_ribeiro_e_silas_da_sadia_-_empresas_link_e_fitcard_proc._601.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis a possibilidade de convocar a comparecer à Câmara Municipal de Américo Brasiliense os representantes das empresas LINK BENEFÍCIOS e FITCARD, responsáveis pela prestação de serviços ao Município, para que prestem esclarecimentos formais perante os vereadores e a população sob os seguintes assuntos: Quais as taxas cobradas nas operações realizadas?</t>
+  </si>
+  <si>
+    <t>3111</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3111/requerimento_83_-_rogelma_mascarenhas_-_gastos_e_cortes_proc._605.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: Qual economia nos cofres públicos foi realizada até a presente data? Até o momento quais gastos já foram reduzidos? Informar quais os locais em que houve a referida redução.</t>
+  </si>
+  <si>
+    <t>3112</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3112/requerimento_84_-_rogelma_mascarenhas_-_repasses_federais__e_estaduais_proc._606.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue: Quais valores dos repasses federais e estaduais estavam previstos para esse primeiro trimestre? Qual o valor recebido de repasses do Fundo de Participação dos Municípios (FPM) para esse trimestre? Enviar dados dos repasses.</t>
+  </si>
+  <si>
+    <t>3122</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>ADEMIR DOS SANTOS, BAHIA DO CORTE</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3122/requerimento__86_-_ademir_dos_santos__-_contratacao_de_medico_pediatra__proc_664.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis se há a possibilidade de contratar mais um médico pediatra para atuar na Unidade de Pronto Atendimento “Dr. José Nigro Neto”.</t>
+  </si>
+  <si>
+    <t>3123</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3123/requerimento__87_-_andre_da_autoescola__-_manutencao_de_redes_daema__proc_662.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações: 1. Como funciona atualmente a integração entre o DAEMA e os setores responsáveis pela recomposição do pavimento após serviços de manutenção em redes de água e esgoto? 2. Qual departamento é responsável pela execução do recapeamento e recuperação asfáltica após a abertura de buracos para manutenção de redes públicas? 3. Existe prazo regulamentado ou procedimento interno para que o pavimento seja recomposto após a conclusão dos reparos hidráulicos?</t>
+  </si>
+  <si>
+    <t>3124</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>ANDRÉ DA AUTOESCOLA, CIDÃO MINEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3124/requerimento__88_-_andre_da_autoescola__-_obras_pubicas__proc_6561.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que envie a esta Casa de Leis as seguintes informações e documentos referentes às obras públicas abaixo relacionadas: UBS do Jardim Primaveras; Velório do Cemitério Municipal;  Reservatório de água do Jardim Planalto;  Iluminação do Campo Municipal “Joaquim Justo”;  Pista de atletismo do Campo Municipal “Joaquim Justo”. DOS QUESTIONAMENTOS I-SOBRE OS CONTRATOS E EMPRESAS RESPONSÁVEIS: 1. Qual empresa foi vencedora de cada certame/licitação? 2. Qual o valor total contratado individualmente de cada obra? 3. Qual modalidade licitatória foi utilizada em cada contratação?</t>
+  </si>
+  <si>
+    <t>3125</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3125/requerimento__89_-_jhon_braga__-_lei_municipal_2673_proc_661.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com os setores competentes para que envie a esta Casa de Leis as seguintes informações: 1. O Município já regulamentou oficialmente a Lei Municipal n° 2.673/2025? Em caso positivo, encaminhar cópia da regulamentação e informar quais departamentos serão responsáveis pela fiscalização e operacionalização da Lei. 2.Existe planejamento para criação de canal municipal de denúncias, físico ou eletrônico, conforme previsto no art. 3° da Lei?</t>
+  </si>
+  <si>
+    <t>3126</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3126/requerimento__90_-_jhon_braga__-_lei_municipal_2673_cpfl_proc_663.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Companhia Paulista de Força e Luz – CPFL para que encaminhe as seguintes informações: 1. Existe cronograma oficial de fiscalização e regularização da ocupação dos postes no Município de Américo Brasiliense? Em caso positivo, encaminhar cronograma atualizado. 2. Qual será o procedimento operacional adotado pela empresa Infotec no processo de fiscalização e retirada de cabos irregulares?</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3127/requerimento__91_-jhon_braga__-_daema_._proc._667.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o Departamento de Água, Esgoto e Meio Ambiente – DAEMA, para encaminhar as seguintes informações referentes aos exercícios de 2023, 2024, 2025 e 2026 (até a presente data): 1.Encaminhar relatório financeiro consolidado anual do DAEMA</t>
+  </si>
+  <si>
+    <t>3128</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3128/requerimento_93_-bruno_ribeiro__-_manutencao_do_reservatorio_no_jardim_planalto_._proc._647.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente no sentido de prestar os seguintes esclarecimentos: Qual a empresa que foi contratada para realização do serviço e qual o tipo de contratação? ; Qual o planejamento técnico e o cronograma estabelecido para a execução e conclusão da referida obra?;</t>
+  </si>
+  <si>
+    <t>3129</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3129/requerimento_94_-_silas_da_sadia_e_andre_da_autoescola_-_multirao_de_oftalmologia_proc._599.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o que segue acerca do mutirão de oftalmologia ocorrido em 30 de maio de 2026: Quantas pessoas foram atendidas no referido mutirão? ; Qual o valor pago aos médicos contratados para atendimento nesse mutirão?</t>
+  </si>
+  <si>
+    <t>3130</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3130/requerimento_95__-_diego_viveiros__-_a_superintendencia_da_furp_proc._641.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Superintendência da Fundação para o Remédio Popular - FURP para que adote, com a urgência que o caso requer, as providências necessárias visando a reconstrução e recuperação da calçada danificada pelas chuvas, localizada na faixa lindeira ao imóvel de sua unidade instalada no município de Américo Brasiliense.</t>
+  </si>
+  <si>
+    <t>3131</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3131/requerimento_96_-silas_da_sadia__-_uniiformes_do_dep._de_saude__._proc._659.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora TEREZINHA APARECIDA VIVEIROS DE SOUZA, Digníssima Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente e informar a esta Casa de Leis o motivo pelo qual não estão sendo utilizados os uniformes adquiridos para o Departamento de Saúde?</t>
+  </si>
+  <si>
     <t>2654</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2654/indicacao_01_diego_viveiros_-_pintura_da_faixa_de_pedestres_hospital_proc_158.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura da faixa de pedestre defronte o Hospital Municipal “Doutor José Nigro Neto”, localizado na avenida Tereza Marsili e defronte à Unidade Básica de Saúde, localizada na rua Felício Neves, ao lado do referido Hospital.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2655/indicacao_02_maicon_rios-_retirada_de_entulho__proc_55.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de viabilizar a retirada de entulhos localizados na avenida Araraquara, na altura do número 1025, no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>2656</t>
@@ -2037,90 +2358,84 @@
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2923/indicacao_46_rogelma_mascarenhas_trocar_a_areia_dos_tanques_de_todos_os_centros_de_educacao_e_recrea.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de no sentido de realizar a troca da areia dos tanques de todos os Centros de Educação e Recreação – CERs.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2924/indicacao_47_rogelma_mascarenhas__rocagem_proc_300.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a roçagem da área localizada na avenida Álvaro Guimarães, na altura do número 100, no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>ADEMIR DOS SANTOS, BAHIA DO CORTE</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2925/indicacao_48_ademir_dos_santos_centro_de_especialidade_medicas___proc__-_306.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de verificar a possibilidade de viabilizar, prioritariamente, a implantação de um Centro de Especialidades Médicas.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2926/indicacao_49_ademir_dos_santos_centro_de_exames___proc__-_307.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de verificar a viabilidade da implantação de um Centro de Exames de Imagem no Município, contemplando serviços como mamografia, ultrassonografia, ecocardiograma e raio X, visto que essa medida será de grande utilidade para a população de Américo Brasiliense, ampliando o acesso a diagnósticos e contribuindo para maior eficiência no atendimento da rede pública de saúde.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2927/indicacao_50_andre_da_autoescola_limpeza_do_minicampo_proc__-298.pdf</t>
   </si>
   <si>
     <t>seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja providenciado, com a máxima urgência, o que segue: A limpeza completa do minicampo e do campo de areia; A roçagem e retirada de mato e entulhos; A poda das árvores existentes; A manutenção geral necessária para restabelecer condições adequadas de uso do espaço.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2928/indicacao_51_andre_da_autoescola_limpeza_praca_sao_judas__proc__-297.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam providenciados, na praça do bairro São Judas, com a máxima urgência, os serviços de roçagem, limpeza geral, manutenção dos brinquedos e reparo da iluminação pública.</t>
   </si>
   <si>
     <t>2929</t>
-  </si>
-[...1 lines deleted...]
-    <t>52</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2929/indicacao_52_andre_da_autoescola_vistoria_tecnica_proc__-286.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o Departamento de Meio Ambiente, no sentido de que seja realizada a vistoria técnica com urgência na rua Dom Pedro II, nº 438, bairro Centro.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2930/indicacao_53_jhon_braga_entulho___proc__-_305.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente com o Departamento de Serviços Urbanos e Obras, no sentido de: Proceder à roçagem completa, limpeza e retirada do mato roçado, terra e inservíveis nas áreas verdes entre a rua José Romania e a avenida Carlos Lima, inclusive ao lado da antiga Sadia; Realizar a desobstrução dos bueiros existentes na referida localidade, incluindo o bueiro situado na altura do número 50 da rua José Romania; Providenciar a instalação de tampa no bueiro localizado na avenida Carlos Lima; Incluir a rua José Romania e a avenida Carlos Lima na programação prioritária de recapeamento do Município; Realizar estudo técnico em todo o bairro Nova Vila Cerqueira para levantamento das vias que necessitam de tapa-buraco e recapeamento.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2931/indicacao_54_jhon_braga_realizar_estudo_tecnico_de_viabilidade_para_adequacao_do_sistema_de_drenagem.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente com o Departamento de Obras e Engenharia, no sentido de realizar estudo técnico de viabilidade para adequação do sistema de drenagem pluvial na rua Tomé Morize, esquina com a avenida Álvaro Guimarães, incluindo a possibilidade de implantação de canaleta de escoamento e instalação de boca de lobo (bueiro), a fim de garantir o correto direcionamento das águas pluviais e evitar alagamentos nas residências próximas.</t>
   </si>
@@ -2323,272 +2638,221 @@
     <t>seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente no sentido de que a roçagem com trator da pista de caminhada situada no bairro Jardim Irajá, seja realizada mais cuidadosamente, para que não haja estragos na referida pista de caminhada, observando ainda, que existe um rompimento no local, que necessita de reparo._x000D_
 INDICO ainda, que sejam tomadas providências para o combate de formigas no local.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_76_jhon_braga__-_comdef_proc_372.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente com o Departamento Jurídico, no sentido de estudar a viabilidade de criação do Fundo Municipal dos Direitos da Pessoa com Deficiência, vinculado ao COMDEF, com regulamentação própria e previsão orçamentária específica.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2975/indicacao_77_jhon_braga__-_animais_peconhentos_proc_449.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente os Departamentos de Serviços Urbanos, Planejamento e Obras e Zoonoses, no sentido de realizar um trabalho conjunto de limpeza e roçagem em todas as áreas verdes localizadas nos bairros Jardim Luis Ometto I e II, incluindo a retirada de árvores secas, galhos e resíduos, bem como a limpeza e desobstrução das bocas de lobo, além da realização de ações de orientação e conscientização à população quanto à prevenção e controle de animais peçonhentos.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>78</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2976/indicacao_78_jhon_braga__-_data_de_recebimento_do_salario_dos_servidores_municipais_proc_450.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Administração e Finanças, no sentido de avaliar a viabilidade de reestabelecer o pagamento dos vencimentos dos servidores públicos municipais até o final de cada mês ou, alternativamente, promover medidas que garantam maior previsibilidade e comunicação antecipada quanto às datas de pagamento.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>79</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_79_bruno_ribeiro__-_limpeza_mato_avenida_dorival_barbieri_proc_452.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar roçagem e limpeza do mato alto existente nas proximidades da avenida Dorival Barbieri, localizada no bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2978/indicacao_80_bruno_ribeiro_-_faixa_de_pedestres_na_avenida_araraquara_proc_454.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura de uma faixa de pedestres na avenida Araraquara, na altura do número 890, nos dois sentidos da via.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>81</t>
-[...1 lines deleted...]
-  <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja providenciada a atualização do mapa oficial da cidade, incluindo os bairros Ouro Verde e Jardim Irajá, visando melhorar a localização e agilizar o deslocamento das equipes do SAMU e demais serviços de atendimento de urgência.</t>
   </si>
   <si>
     <t>2980</t>
-  </si>
-[...1 lines deleted...]
-    <t>82</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2980/indicacao_82_andre_da_autoescola_-_imovel_francisco_justo_proc_457.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente para a seguinte situação quanto ao abandono do imóvel localizado na avenida Francisco Justo, n° 197, no bairro São Judas Tadeu:_x000D_
 1. Realize a limpeza completa do imóvel, abrangendo área interna e externa;_x000D_
 2. Efetue a roçagem e remoção total do mato e resíduos;_x000D_
 3. Adote medidas legais para identificar e responsabilizar os proprietários ou herdeiros;_x000D_
 4. Caso necessário, aplique as penalidades previstas na legislação municipal e promova ações para garantir a manutenção contínua do local.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>83</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2981/indicacao_83_bahia_do_corte_-_procedimentos_no_centro_de_educacao_e_recreacao__c.e.r._liliane_maur1.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam realizados os seguintes procedimentos no Centro de Educação e Recreação - C.E.R. "Liliane Mauricio":_x000D_
 1. Poda de árvore em frente ao referido C.E.R.;_x000D_
 2. Manutenção do parquinho, realizando a reposição de areia;_x000D_
 3. Manutenção nas paredes e tetos para coibir rachaduras;_x000D_
 4. Troca de pisos quebrados na área de recreação.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>84</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2982/indicacao_84_ademir_-_profissional_de_saude_nas_escolas_municipais_proc_410.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam adotadas as medidas necessárias para garantir a presença de um profissional de saúde nas escolas municipais, com o objetivo de acompanhar e prestar assistência adequada às crianças diagnosticadas com diabetes.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2983/indicacao_85_bahia_do_corte_-_operacao_tapa-buracos_na_avenida_joaquim_justo__proc_379.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buracos na avenida Joaquim Justo, localizada no bairro Jardim São Judas.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>86</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2984/indicacao_86_ademir_-_ampliada_e_garantida_a_oferta_do_exame_de_ultrassom_morfologico_proc_411.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que seja ampliada e garantida a oferta do exame de ultrassom morfológico para todas as gestantes atendidas pelo Sistema único de Saúde — SUS.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>87</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2985/indicacao_87_bahia_do_corte_-_limpeza_da_praca_localizada_no_bairro_jardim_primaveras___proc_443.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a limpeza da praça localizada no bairro Jardim Primaveras e a poda das árvores do local.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>88</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2986/indicacao_88_andre_da_autoescola_-__fundo_social_proc_462.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, para que em conjunto com o Fundo Social de Solidariedade, seja realizado um estudo técnico e social, com a devida triagem das famílias cadastradas, visando a implantação de entrega domiciliar de cestas básicas àquelas pessoas em situação de maior vulnerabilidade, especialmente idosos, pessoas com deficiência ou mobilidade reduzida e famílias em extrema vulnerabilidade social.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>89</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_89_bruno_ribeiro_-_substituir_cesta_basica_por_ticket_proc_492.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar um estudo para verificar a viabilidade de substituição da cesta básica distribuída pelo Departamento de Promoção Social por um ticket, oferecendo ao munícipe a escolha do mercado, e o produto de acordo com sua necessidade.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>90</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_90_bruno_ribeiro_-_recolhimento_de_galhos_de_poda_proc_453.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar o recolhimento de galhos de poda depositados na rua Borborema e na praça localizada na esquina com a Avenida Barretos, no bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>91</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3017/indicacao_91_bruno_ribeiro_-_pintura_do_cer_sueli_lima_proc_501.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a pintura da fachada, bem como a manutenção e a implantação das lâmpadas faltantes na área frontal do Centro Educacional e Recreativo – C.E.R. “Sueli de Lima Dias”, localizado no bairro Jardim Recanto dos Pássaros, visando melhorar a iluminação , a segurança e a conservação do espaço público utilizado pela Comunidade.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3018/indicacao_92_andre_da_autoescola_-_saude_publica_proc_495.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente e que diante do exposto, adote medidas preventivas urgentes de saúde pública, diante do cenário de alerta relacionado ao aumento de casos de Influenza A (H1N1) е de Síndrome Respiratória Aguda Grave (SRAG) em diversas regiões do país.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>93</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3019/indicacao_93_andre_da_autoescola_-_migracao_das_unidades_consumidoras_proc_493.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente e que diante do exposto, estude a viabilidade de promover a migração das unidades consumidoras de energia elétrica do Município para o Ambiente de Contratação Livre (ACL), conhecido como Mercado Livre de Energia.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>94</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_94_andre_da_autoescola_-_cronograma_de_recaoeamento_asfaltico_proc_500.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar estudo urgente para a avenida Sumaré sobre o recapeamento asfáltico, bem como a sua completa revitalização.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>95</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3021/indicacao_95_edson_do_lanche_-_rocagem_na_alameda_mario_cavalari_proc_489.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar a roçagem da alameda Mário Cavalari, em toda a sua extensão, bem como realizar a poda das árvores presentes na última rotatória da rua Alfonso Nigro, localizada no bairro Jardim São José.</t>
   </si>
   <si>
     <t>3022</t>
-  </si>
-[...1 lines deleted...]
-    <t>96</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3022/indicacao_96_maicon_rios_-_realizacao_de_limpeza_e_retirada_de_entulho_proc_485.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de providenciar a limpeza e retirada de entulhos presentes na avenida José Galli, localizada no bairro Jardim Paraiso.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3023/indicacao_97_diego_viveiros_-_feira_do_artesanato_proc_482.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar, de forma periódica, a Feira Municipal de Artesanato.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>98</t>
   </si>
@@ -2735,50 +2999,407 @@
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3067/indicacao_110_jhon_braga__-_referente_aos_servicos_urbanos_proc_542.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, especialmente o Departamento de Urbanismo, no sentido de estabelecer um padrão de execução dos serviços de roçagem e limpeza urbana no município, contemplando: 1 - a realização completa do serviço no local, incluindo roçagem, retirada do material e limpeza final da área; 2 - a finalização dos serviços de forma contínua, evitando a execução parcial e o retorno posterior sem programação definida; 3 - a organização das equipes por regiões ou bairros, de modo a otimizar os trabalhos e garantir maior eficiência na prestação do serviço público.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3068/indicacao_111_diego_viveiros_-_construcao_do_sarjetao_proc_xxx.pdf</t>
   </si>
   <si>
     <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de estudar a viabilidade para a implantação de redutor de velocidade (lombada) na avenida Álvaro Guimarães, nas proximidades do imóvel n° 61, localizado no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
+    <t>3085</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3085/indicacao_112_diego_viveiros_-_iluminacao_publica_proc_569.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, tomar as providências necessárias, no sentido de substituir a iluminação pública do Município por luminárias com tecnologia LED, objetivando maior eficiência energética e melhoria da segurança e da qualidade da iluminação pública.</t>
+  </si>
+  <si>
+    <t>3086</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3086/indicacao_113__diego_viveiros_-_instalacao_de_braco_de_iluminacao_proc_551.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de instalar braços e luminárias de iluminação pública nos postes já existentes na rua Bahia, no trecho compreendido entre a avenida Álvaro Guimarães e a avenida Maria Prado Guimarães, bem como na avenida Álvaro Guimarães, entre a rua Bahia e a rua Tomé Morise, no bairro Nossa Senhora das Graças</t>
+  </si>
+  <si>
+    <t>3087</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3087/indicacao_114__diego_viveiros_-_programa_de_eficiencia_energetica_proc_565.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de tomar as providências necessárias e pleitear junto à CPFL (Companhia Paulista de Força e Luz) a possibilidade de que a Prefeitura Municipal local seja contemplada no âmbito do Programa de Eficiência Energética (PEE) 2026.</t>
+  </si>
+  <si>
+    <t>3088</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3088/indicacao_115_silas_da_sadia_-_tapa_buracos_proc._598.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar tapa-buracos na avenida Francisco Justo, na altura do número 142, localizada no bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>3089</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>Seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, determinar ao setor competente a realização de estudos visando à implantação de placas verticais de sinalização "PROIBIDO ESTACIONAR", no sentido bairro/centro, em uma quadra da rua Dom Pedro Il, no trecho compreendido entre a Avenida Mathias Pavan e a avenida Tereza Marsilli.</t>
+  </si>
+  <si>
+    <t>3090</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3090/indicacao_118_bruno_ribeiro_-_recapeamento_rua_aparecida_proc_581.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar recapeamento de toda extensão da avenida Aparecida Schwenke, localizada no bairro Jardim Planalto.</t>
+  </si>
+  <si>
+    <t>3091</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3091/indicacao_119_edinan_salgados_-_construcao_de_guiche_proc_577.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de construir um guichê de atendimento (com toldo), na área externa, ao lado do portão de entrada dos fundos do Hospital “Dr. José Nigro Neto” (na avenida 09 de Julho), com o intuito de permitir a dispensação de itens sem a necessidade de que os munícipes entrem no local ou passem próximo do local em que o lixo hospitalar fica armazenado, evitando assim que o portão permaneça constantemente aberto.</t>
+  </si>
+  <si>
+    <t>3092</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3092/indicacao_120_edinan_salgados_-_regularizacao_de_aterramento_proc_576.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de aterrar o calçamento que foi danificado pela chuva, na alameda Aldo Lupo (ao lado da FURP), visando facilitar.</t>
+  </si>
+  <si>
+    <t>3093</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3093/indicacao_121_edinan_salgados_-_regularizacao_de_calcadas_proc_578.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a regularização de calçada na quadra poliesportiva, na rua dos Jacarandás, abaixo de onde está construída a Unidade Básica de Saúde do bairro Jardim Primaveras.</t>
+  </si>
+  <si>
+    <t>3094</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3094/indicacao_122_edson_do_lanche_-_rocagem_do_mato_proc_587.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar a roçagem do mato na alameda Mário Cavalari.</t>
+  </si>
+  <si>
+    <t>3095</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3095/indicacao_123_edson_do_lanche_-multirao_de_limpeza_proc_586.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar mutirão de limpeza no bairro Jardim São José II, utilizando máquina niveladora.</t>
+  </si>
+  <si>
+    <t>3096</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_124_silas_da_sadia_-_redutor_de_velocidade_proc_583.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de instalar redutor de velocidade (lombada) na rua Laerte Oliveira, na altura do número 520, localizada no bairro Jardim Novo Américo.</t>
+  </si>
+  <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3097/indicacao_126_rogelma_mascarenhas_-_instalar_traves_no_minicampo_proc._603.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de instalar novas traves no minicampo localizado entre a alameda Alberto José Eloy Macedo Rollo e a rua José Carleci, no bairro Jardim Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>3098</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3098/indicacao_127_rogelma_mascarenhas_-_limpeza_na_praca_santa_terezinha_proc._604.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar limpeza com roçagem e retirada de entulhos, na praça localizada entre a alameda Alberto José Eloy Macedo Rollo e rua José Carleci, no bairro Jardim Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>3099</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3099/indicacao_128_rogelma_mascarenhas_-_limpeza_no_trecho_da_rua_mario_cavalari_proc._602.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar limpeza no trecho da rua Mário Cavalari, localizada entre os bairros Jardim São José e Jardim Santa Terezinha, retirando o entulho do local. INDICO ainda, estudar a possibilidade de estar realizando a limpeza do local com máquina niveladora.</t>
+  </si>
+  <si>
+    <t>3100</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3100/indicacao_129_-_jhon_braga_-_trafegabilidade_ave_lia_de_la_rouverie_furquim_proc._616.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiada à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, especialmente o DAEMA e o Departamento de Urbanismo, no sentido de realizar os reparos necessários no final da referida avenida, bem como promover a limpeza, nivelamento e planagem da área, viabilizando posteriormente a aplicação de fresa asfáltica para melhoria das condições de tráfego e acesso no local.</t>
+  </si>
+  <si>
+    <t>3101</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3101/indicacao_130_-_andre_da_autoescola_-_tapa_buracos_proc_6091.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente para que seja realizada operação tapa-buracos e o devido recapeamento asfáltico na rua Vicente Rizzo, altura do número 437, no bairro São Judas.</t>
+  </si>
+  <si>
+    <t>3102</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3102/indicacao_131_-_jhon_braga_-_melhorias_estruturais_cemiterio_proc._615.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, especialmente os departamentos responsáveis pela limpeza e manutenção urbana, no sentido de realizar limpeza, roçagem e estudo de viabilidade técnica para melhorias em pontos específicos do Cemitério Municipal, incluindo nivelamento do solo e aplicação de fresa asfáltica em trechos necessários, visando melhorar a passagem, acessibilidade e locomoção dos munícipes.</t>
+  </si>
+  <si>
+    <t>3103</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3103/indicacao_132_bruno_ribeiro_-_tapa_buraco_proc_621.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de concluir a operação de tapa-buracos na rua João Joaquim, na altura do número 900. INDICO ainda, que seja feita operação tapa-buracos na rua Maria Inocêncio Toledo Piza, no bairro Jardim São José na altura do número 100.</t>
+  </si>
+  <si>
+    <t>3132</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3132/indicacao_133_rogelma_mascarenhas_-_concerto_da_rede_de_esgoto_proc._619.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de consertar a rede de esgoto localizado na área verde da rua Primitiva Giazzi, no bairro São Judas Tadeu, bem como realizar a limpeza do local mencionado.</t>
+  </si>
+  <si>
+    <t>3104</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3104/indicacao_134_-_jhon_braga_-_seguranca_viaria_proc._622.pdf</t>
+  </si>
+  <si>
+    <t>com o setor competente, especialmente com o Conselho Municipal de Trânsito, no sentido de realizar estudo técnico visando a elaboração de diretrizes e critérios de prioridade para a implantação de lombofaixas no Município. Sugere-se que tais diretrizes considerem, prioritariamente:1) Proximidades de unidades escolares; 2) Pontos de embarque e desembarque de transporte escolar; 3) Entornos de prédios públicos com grande fluxo de pedestres; 4) Pontos de parada de transporte coletivo e transporte de trabalhadores; 5) Locais com histórico de risco ou acidentes. O objetivo é garantir que futuras implantações ocorram de forma planejada, técnica e priorizada, promovendo maior segurança à população e melhor organização do sistema viário municipal.</t>
+  </si>
+  <si>
+    <t>3133</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3133/indicacao_135_andre_da_autoescola_-_tapa_buracos_cruzamento_proc._657.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido realizar operação tapa-buraco no cruzamento da avenida Antônio Gouvea com a rua Francisco Fernandes, no bairro Jardim Santa Terezinha e no cruzamento da rua Vicente Rizzo com a avenida Francisco Justo, no bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>3134</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3134/indicacao_136__bahia_do_corte_-_melhorias_em_estrada_rural__proc._655.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que sejam executadas melhorias na Estrada Rural (Estrada Municipal AMB 070), visando melhorar o tráfego no local.</t>
+  </si>
+  <si>
+    <t>3135</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3135/indicacao_137_bruno_ribeiro_-_qr_code_pagamento_do_iptu_via_pix_proc._651.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de que estudar a viabilidade de inclusão de “QR Code” para pagamento via “PIX” nas faturas de água e IPTU do Município</t>
+  </si>
+  <si>
+    <t>3136</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3136/indicacao_138_bruno_ribeiro_-limpeza_e_rocagem_rua_joao_joaquim__proc._653.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar urgentemente serviços de limpeza e roçagem da área localizada atrás da rua João Joaquim, na altura do número 900, no bairro Jardim Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>3137</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3137/indicacao_139_cidao_mineiro_-_tapa_buracos_e_limpeza_proc._658.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buraco na rua Secondo Della Rovere, na altura do número 672 (próximo à guia da calçada), localizada no bairro Jardim São José I. 	E que ainda, seja realizada a limpeza das guias e calçadas em toda a extensão da rua Secondo Della Rovere, bem como realizar a pintura do redutor de velocidade (lombada).</t>
+  </si>
+  <si>
+    <t>3138</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3138/indicacao_139_cidao_mineiro_-_tapa_buracos_e_limpeza_proc._658.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiado à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência, entrar em entendimento com o setor competente, no sentido de realizar operação tapa-buraco na rua Juvêncio Balbino Da Costa, altura do número 210, localizada no bairro Jardim Santa Terezinha, mais especificamente no local em que houve obras do Departamento de Água, Esgoto e Meio Ambiente - DAEMA.</t>
+  </si>
+  <si>
+    <t>3139</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3139/indicacao_144_jhon_braga_-_faixa_de_servidao_proc._670.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiada à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, especialmente os Departamentos de Urbanismo, no sentido de realizar a limpeza da faixa de servidão que liga os bairros Jardim Planalto e Bela Vista, efetuando a retirada de sujeiras, manutenção e limpeza do local, melhoria da iluminação pública e pintura das paredes existentes na passagem, proporcionando melhores condições de segurança e utilização aos munícipes.</t>
+  </si>
+  <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3140/indicacao_145_jhon_braga_-_demandas_do_bairro_planalto_proc._668.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiada à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, especialmente o Departamento de Urbanismo e Serviços Públicos, no sentido de realizar toda a limpeza da área verde existente na avenida Miguel de Lorenzo, no bairro Jardim Planalto, incluindo a poda das árvores e a retirada de todos os troncos de árvores mortas existentes no local.</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3141/indicacao_146_jhon_braga_-_demandas_no_bairro_primavera_proc._669.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiada à Excelentíssima Senhora Prefeita Municipal, solicitando de Sua Excelência entrar em entendimento com o setor competente, especialmente o Departamento de Urbanismo, no sentido de realizar a roçagem, limpeza e poda das árvores existentes nas praças e áreas verdes do bairro Jardim Primaveras. Encerrada a leitura das Indicações, o Senhor Presidente solicitou ao Primeiro Secretário que procedesse à leitura dos Requerimentos.</t>
+  </si>
+  <si>
     <t>2675</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2675/mocao_001_diego_viveiros_-_pesar_geraldo_bueno_proc._05.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento do Senhor GERALDO BUENO, ocorrido no dia 03/01/2026.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2676/mocao_002_diego_viveiros_-_pesar_dionila_barbisa_do_carmo_proc._531.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, voto de profundo pesar pelo falecimento da Senhora DIONILA BARBOSA DO CARMO, ocorrido no dia 07/01/2026.</t>
   </si>
   <si>
     <t>2677</t>
@@ -3339,50 +3960,212 @@
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3077/mocao_62_edinan_salgados_-__congratulacoes_jesus_alves_de_oliveira_proc_5201.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÃO AO SENHOR JESUS ALVES DE OLIVEIRA, em reconhecimento à sua conduta profissional exemplar, marcada pela dedicação, responsabilidade, eficiência e permanente disposição em servir à população e à Administração Pública.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3078/mocao_63_edinan_salgados_-__congratulacoes_deputado_federal_fausto_pinato_proc_524.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES AO DEPUTADO FEDERAL FAUSTO PINATO pelo envio de Emenda Parlamentar destinada ao Departamento de Saúde, em reconhecimento e gratidão pela parceria e pelo compromisso demonstrado com o desenvolvimento do Município.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>CIDÃO MINEIRO, ADEMIR DOS SANTOS, ANDRÉ DA AUTOESCOLA, BAHIA DO CORTE, BRUNO RIBEIRO, DIEGO VIVEIROS, EDINAN SALGADOS, EDSON DO LANCHE, JHON BRAGA, MAICON RIOS, ROGELMA MASCARENHAS, SILAS DA SADIA, VAN DO GÁS</t>
   </si>
   <si>
     <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3079/mocao_65_cidao_mineiro_-__congratulacoes_ame__proc_534.pdf</t>
   </si>
   <si>
     <t>Seja consignado na ata dos trabalhos de hoje, MOÇÃO DE CONGRATULAÇÕES CONGRATULAÇÕES A TODA A EQUIPE DE MÉDICOS, ENFERMEIROS, TÉCNICOS, DIRETORES, CHEFES E DEMAIS COLABORADORES DO AME - HOSPITAL ESTADUAL DE AMÉRICO BRASILIENSE, com destaque especial aos profissionais que atuam na Unidade de Terapia Intensiva — UTI, pelo relevante serviço prestado, desejando-lhes continuo sucesso em suas nobres funções.</t>
+  </si>
+  <si>
+    <t>3113</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3113/mocao_66__andre_autoescola_-_congratulacoes_a_marcelo_costa_proc._5841.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AO SENHOR MARCELO BALBINO DA COSTA, simbolizando o abraço, a admiração e o respeito de toda a população, reconhecendo que homens como Marcelo Balbino da Costa deixam marcas eternas através da sua força, da sua humildade e do seu exemplo humano</t>
+  </si>
+  <si>
+    <t>3114</t>
+  </si>
+  <si>
+    <t>ADEMIR DOS SANTOS, MAICON RIOS, SILAS DA SADIA</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3114/mocao_67__ademir_maicon_e_silas_-_congratulacoes_a_enfermeira_valeria_proc_582.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES À SERVIDORA VÂNIA VALERIA MAGDALENA, pelo seu excepcional trabalho em prol da saúde e do bem-estar da população de Américo Brasiliense, reconhecendo sua dedicação, competência e humanidade no exercício de sua nobre profissão.</t>
+  </si>
+  <si>
+    <t>3115</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3115/mocao_68_edinan_salgados_-_congratulacoes_ao_pessoal_do_karate_proc._597.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AOS ATLETAS E À EQUIPE TÉCNICA DO KARATÊ, Shihan Dirceu pano e Jozuel Duque, bem como aos senseis Eduarda costa, Wasla Ribeiro, Bruno, Joelito, Álvaro Junior, Anderson e Wander bispo, pela dedicação, disciplina e incentivo ao esporte, formando atletas e representando com honra o nome de nossa cidade.</t>
+  </si>
+  <si>
+    <t>3116</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3116/mocao_69_ademir_-_homenagem_aos_profissionais_da_enfermagem_proc_6071.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AO SENHOR RAIMUNDO MARTIMIANO FONSECA NUNES, estendido a todos os profissionais da enfermagem, em reconhecimento e homenagem pela celebração do “Dia da Enfermagem”, comemorado em 12 de maio.</t>
+  </si>
+  <si>
+    <t>3117</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3117/mocao_70_cidao-_pesar_dario_rios_de_jesus_proc_5961.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR DÁRIO RIOS DE JESUS.</t>
+  </si>
+  <si>
+    <t>3142</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3142/mocao_71_ademir_dos_santos__-_congratulacao_a_equipe_de_atendimento_do_samu__proc._666.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES À EQUIPE DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA - SAMU DE AMÉRICO BRASILIENSE, em reconhecimento e gratidão pelo trabalho exemplar realizado por toda equipe, desejando contínuo sucesso em suas atividades.</t>
+  </si>
+  <si>
+    <t>3143</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3143/mocao_72_bruno_ribeiro_-_congratulacao_para_a_professora_isabella_proc._645.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES À EQUIPE PEDAGÓGICA DA EMEF “PROFESSOR VIRGÍLIO GOMES”, manifestando reconhecimento e admiração ao Diretor Roberto Zaidan, Coordenador Pedagógico Maicon Gomes, à Professora Isabela Leme, à Cuidadora Rita e à Monitora Amanda nesta importante iniciativa, desejando que ações como esta continuem inspirando nossas crianças e fortalecendo a educação em nosso Município.</t>
+  </si>
+  <si>
+    <t>3144</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3144/mocao_73_bruno_ribeiro_-_congratulacoes_ao_vice-prefeito_proc._6521.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AO VICE-PREFEITO SENHOR LEANDRO HENRIQUE MORALLES, pela liderança exemplar, pela efetividade na gestão dos serviços públicos municipais e pelo comprometimento inabalável com a qualidade de vida dos cidadãos, estendido aos servidores dos Departamentos de Serviços Urbanos, Serviços Elétricos, Trânsito e Transporte e da Defesa Civil, visto que o trabalho em equipe é o verdadeiro alicerce dos resultados alcançados. Que este reconhecimento sirva de estímulo para que o compromisso com o serviço público continue sendo exercido com a mesma dedicação, excelência e amor pela cidade.</t>
+  </si>
+  <si>
+    <t>3145</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3145/mocao_74__maicon_rios_-_congratulacao_a_escola_dinora__proc._640.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES À ESCOLA ESTADUAL “PROFESSORA DINORÁ MARCONDES GOMES”, por elevar o nome de Américo Brasiliense na área da educação, servindo como referência de dedicação, excelência e compromisso com o futuro das novas gerações.</t>
+  </si>
+  <si>
+    <t>3146</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3146/mocao_75_maicon_rios_-_congratulacao_equpe_de_natacao_do_municipio_proc._639.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES À EQUIPE DE NATAÇÃO DO MUNICÍPIO, pela destacada participação no 4º torneio regional de natação, cumprimentando a todos os atletas e profissionais envolvidos, parabenizando-os pelo excelente desempenho e pela relevante representatividade esportiva de Américo Brasiliense no cenário regional da natação.</t>
+  </si>
+  <si>
+    <t>3147</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3147/mocao_76_bahia_do_corte_-_congratulacoes_ao_mestre_fabio_ramos_proc._654.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AO MESTRE FÁBIO RAMOS E TODA SUA EQUIPE, pela realização do curso de defesa pessoal israelense para mulheres, ocorrido no dia 24 de maio de 2026, no Ginásio Municipal. A iniciativa demonstrou grande relevância social ao promover conhecimento, segurança, autoestima e conscientização às participantes, destacando-se também pelo comprometimento, organização e trabalho em equipe de todos os envolvidos.</t>
+  </si>
+  <si>
+    <t>3148</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3148/mocao_77_jhon_braga__-_congratulacao_ao_morador_do_vista_alegre_proc._673.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AO MUNÍCIPE GESIEL GOMES BEZERRA, pelo belo exemplo de cidadania e cuidado com nossa cidade e que este reconhecimento sirva de inspiração para outros moradores, mostrando que pequenas atitudes possuem grande impacto na construção de uma cidade mais organizada, sustentável e com maior qualidade de vida para todos.</t>
+  </si>
+  <si>
+    <t>3149</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3149/mocao_78_jhon_braga__-_congratulacao_ao_morador_do_luiz_ometto__proc._672.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES AOS MUNÍCIPES EVALDO MANUEL DA SOUZA E ROSELI BARBOSA BRAGA, pelo exemplo de cidadania, consciência comunitária e amor pela nossa cidade. Que o exemplo de ambos possa inspirar outros moradores, mostrando que pequenas atitudes possuem grandes impactos na construção de uma cidade melhor para todos.</t>
+  </si>
+  <si>
+    <t>3150</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3150/mocao_79_jhon_braga__-_congratulacao_ao_departamento_de_cultura__proc._6711.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES À TODOS OS ENVOLVIDOS NA REVITALIZAÇÃO DO BAIRRO JARDIM SÃO JUDAS, EM ESPECIAL NA PRAÇA RAPHAEL FEROLDI GUTIERREZ, e que essa iniciativa possa servir de inspiração para outros bairros e comunidades, fortalecendo uma cidade mais limpa, organizada, humana e participativa.</t>
+  </si>
+  <si>
+    <t>3151</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3151/mocao_80_maicon_rios_-_alliny_sartori__proc._676.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO, por meio da qual a Câmara Municipal de Américo Brasiliense registra seus cumprimentos e homenagens à Vereadora Alliny Sartori, desejando êxito na continuidade de sua trajetória pública e reconhecendo sua contribuição para o fortalecimento das relações institucionais e da representatividade regional.</t>
+  </si>
+  <si>
+    <t>3152</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3152/mocao_82_maicon_rios_-_pesar_a_hudson_heverton_de_oliveira_santos_proc._6431.pdf</t>
+  </si>
+  <si>
+    <t>Voto de profundo pesar pelo falecimento do Senhor HUDSON HEVERTON DE OLIVEIRA SANTOS, ocorrido no dia 19/05/2026.</t>
+  </si>
+  <si>
+    <t>3118</t>
+  </si>
+  <si>
+    <t>PTCE</t>
+  </si>
+  <si>
+    <t>Parecer do Tribunal de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3118/parecer_tribunal_de_contas_-_exercicio_2023.pdf</t>
+  </si>
+  <si>
+    <t>CONTAS ANUAIS. PREFEITURA. DÉFICIT FINANCEIRO SUPERIOR A UM MÊS DE ARRECADAÇÃO. AUMENTO DE DÍVIDAS DE CURTO E DE LONGO PRAZO. EXTRAPOLAÇÃO DOS GASTOS COM PESSOAL. AUSÊNCIA DE RECONDUÇÃO. BAIXA EFETIVIDADE DAS POLÍTICAS PÚBLICAS. PARECER DESFAVORÁVEL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3686,56 +4469,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2643/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2644/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2645/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2646/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2649/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2650/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2651/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2652/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2653/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2709/pl_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2710/pl_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2842/pl_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2843/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2890/projeto_de_lei_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2891/pl_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2892/pl_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2894/pl_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2895/pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2898/pl_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2899/pl_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2957/pl_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2958/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2959/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2962/pl_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3043/pl_29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3044/pl_30-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3045/pl_31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3046/pl_32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3047/pl_33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3048/pl_34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3050/pl_35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3052/pl_36_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3053/pl_37.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2844/plc_02.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2845/plc_03.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2846/plc_04.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2893/plc_05.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3049/plc_6.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2872/requerimento_de_urgencia_especial_001_pl_05_-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2873/requerimento_de_urgencia_especial_002_pl_06_-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2874/requerimento_de_urgencia_especial_003_pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2875/requerimento_de_urgencia_especial_004_pl_08-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2876/requerimento_de_urgencia_especial_005_pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2877/requerimento_de_urgencia_especial_006_plc_01_-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2878/requerimento_de_urgencia_especial_007_plc_03_-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2879/requerimento_de_urgencia_especial_008_plc_04_-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2880/requerimento_de_urgencia_especial_009_pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2896/requerimento_de_urgencia_especial_10_pl_17-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2897/requerimento_de_urgencia_especial_11_pl_18-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3051/requerimento_de_urgencia_especial_12_pl_35-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3042/requerimento_de_retirada_01-2026__-_plc_02.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2690/requerimento_01-_bahia_do_corte-_limpeza_nas_caixas_d_agua_proc_56.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2691/requerimento_02-_bahia_do_corte-_ponto_de_onibus_proc_43.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2692/requerimento_03-_bruno_ribeiro-_vandalismo_no_departamento_de_esportes_proc_52.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2693/requerimento_04-_ademir_dos_santos_e_edson_do_lanche_-_lei_15.326_proc_84.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2694/requerimento_05-_ademir_dos_santos-_lei_complementar_226-2026__proc_54.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2695/requerimento_06_-_andre_da_autoescola_-_cenario_cada_vez_mais_critico_do_descarte_irregular_proc_87.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2696/requerimento_07_-_silas_da_sadia_e_van_do_gas_-_retirada_de_arvore_de_grande_porte_proc_861.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2881/requerimento_08_-_rogelma_mascarenhas_-_valores_gastos_com_oficinas_proc_95_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2697/requerimento_09_-_rogelma_mascarenhas_-_rumo_proc_941.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2698/requerimento_10_-_rogelma_mascarenhas_-_via_paulista_proc_97.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2699/requerimento_11_-_andre_da_autoescola_-_vias_publicas_proc_105.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2700/requerimento_12-_bruno_ribeiro-_planejamento_sobre_a_rocagem_e_limpeza_proc_108.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2701/requerimento_13-_bruno_ribeiro-_projeto_de_lei_n_21-2006_proc_145.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2702/requerimento_14-_edson_do_lanche-_companhia_de_desenvolvimnto_habitacional_e_urbano_proc_135.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2703/requerimento_15_-_silas_da_sadia_-_cobranca_tarifa_de_agua_proc_63.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento_16_-_jhon_braga_-_medicamentos_alto_custo_proc_153.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2705/requerimento_17_-_jhon_braga_-_bolsa_transporte_proc_154.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2706/requerimento_18_-_jhon_braga_-_servicos_laboratoriais_proc_155.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2707/requerimento_19-_silas_da_sadia__-_empresa_linkcar_proc_148.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2708/requerimento_20-_andre_da_autoescola_-_natal_docura_proc_160.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2882/requerimento_21-_edson_do_lanche_-_obras_de_consertos_de_pontos_de_veiculos_proc_179_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2883/requerimento_22-_bruno_ribeiro-_medidas_acerca_da_seguranca_rodoviaria_proc_221_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2900/requerimento_23_-_bruno_ribeiro-_sinalizacao_de_faixa_exclusiva_para_motociclistas_e_faixas_de_pedestres_em_semaforos_proc_220_-.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2884/requerimento_24_-_andre_da_autoescola_-_informacoes_sobre_o_depertamento_de_esportes_proc_169_-_corr1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2885/requerimento_25_-_andre_da_autoescola_-_mobilidade_urbana_proc_180_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2886/requerimento_26_-_rogelma_mascarenhas_-_academia_ao_ar_livre_proc_232_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2887/requerimento_27_-_bruno_ribeiro-_comissao_de_transito_proc_238_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2888/requerimento_28_-_jhon_braga_-_daema_proc_2441.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2889/requerimento_29_-_jhon_braga_-_gastos_do_daema_proc_245_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2901/requerimento_30-_silas_da_sadia-_votacao_do_conselho_tutelar_proc_268.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2902/requerimento_31_-_bruno_ribeiro-_semana_do_autismo_proc_281.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2903/requerimento_32_-_andre_da_autoescola-_concen_proc_285_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2904/requerimento_33-_andre_da_autoescola-_aquisicao_de_hortifruti_proc_284.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2905/requerimento_34_-_ademir_dos_santos_-_diminuicao_de_carga_horaria_proc_311.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2906/requerimento_35_-_jhon_braga_-_fiscalizacao_da_postura_municipal_proc_317.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2907/requerimento_36_-_jhon_braga_-_descarte_adequado_de_entulho_proc_314.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2908/requerimento_37_-_jhon_braga_-_agua_municipal_proc_313.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2909/requerimento_38_-_bruno_ribeiro_-_tea__estacionamento_proc_316.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2910/requerimento_39__-_andre_da_autoescola_-_hospital_jose_nigro_proc_318.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2911/requerimento_40_-_edson_do_lanche_-_construcao_usina_proc_308.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2912/requerimento_41_-_rogelma_mascarenhas_-_exames_em_espera_proc_xxx1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2913/requerimento_42__-_silas_e_andre_da_autoescola_-_homem-hora_proc_319.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2914/requerimento_43__-_andre_da_autoescola_-_pagamento__proc_339.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2915/requerimento_44__-_andre_da_autoescola_e_jhon_braga_-_estatua__proc_342.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2916/requerimento_45__-_andre_da_autoescola_-_casa_da_saude_da_mulher__proc_343.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3002/requerimento_46_-_diego_viveiros_-_piracicabana_proc_366.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3003/requerimento_47_-_diego_viveiros_-_manutencao_de_frotas_proc_xxxxx.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3004/requerimento_49_-_maicon_rios_-_execucao_das_atividades_culturais_no_aniversario_do_muncipio_proc_43.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3005/requerimento_50_-_edinan_salgados_-_defesa_civil_-_proc_415.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3006/requerimento_51_-_bahia_do_corte_-_forro_da_escola_virgilio_gomes_-_proc_380.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_53_-_andre_da_autoescola_-_transparencia_publica_-_proc_459.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3007/requerimento_54_-_jhon_braga_-_situacao_financeira_do_municipio-_proc_446.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3009/requerimento_56_-_bruno_ribeiro-_rua_toledo_pizza_em_sentido_de_mao_unica_-_proc_455.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3010/requerimento_57_-_bruno_ribeiro-_viabilidae_mao_unica_avanida_descalvado__-_proc_456.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3011/requerimento_58_-_andre_da_autoescola_-_acesso_as_piscinas_municipais_-_proc_458.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3012/requerimento_59_-_andre_da_autoescola_-_transparencia_do_executivo_-_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3013/requerimento_60_-_andre_da_autoescola_-_interrupcao_de_canais_oficiais_-_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3014/requerimento_61_-_jhon_braga_-_alteracao_na_data_de_pagamento_dos_vencimentos_dos_servidores_municip.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3024/requerimento_62_-_edinan_salgados_-_hino_nacional_-_proc_480.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3025/requerimento_63_-_jhon_braga_-_requerimento_72-2025_-_proc_445.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3026/requerimento_64_-_andre_da_autoescola_-_faturas_cpfl-_proc_494.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3027/requerimento_65_-_andre_da_autoescola_-_residuos_de_servicos_da_saude_-_proc_498.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3028/requerimento_66_-_andre_da_autoescola_-_residuos_de_servicos_da_saude_-_proc_504.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3029/requerimento_67_-_bruno_ribeiro_-_servicos_medicos_-_proc_497.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3030/requerimento_68_-_bruno_ribeiro_-emenda_parlamentar_rogerio_santos_-_proc_496.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3031/requerimento_69_-_bruno_ribeiro_-_dificuldades_financeiras_-_proc_501.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3032/requerimento_71_-_rogelma_mascarenhas_-_casa_da_juventude_proc_481.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_72_-_andre_da_autoescola_iluminacao_pracas_-_proc_531.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3071/requerimento_73_-_jhon_braga_-__indicacoes_que_nao_foram_atendidas_-_proc_544.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_74_-_bahia_do_corte_-_iluminacao_quadra_antonio_pavan_-_proc_538.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3073/requerimento_75_-_ademir_-_pediatra_usf_sao_jose_-_proc_5471.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3074/requerimento_76_-_silas_da_sadia_-_reducao_do_transporte_-_proc_xxxx.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3075/requerimento_77_-_rogelma_mascarenhas-_valor_da_divida_do_lixo_-_proc_554.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2654/indicacao_01_diego_viveiros_-_pintura_da_faixa_de_pedestres_hospital_proc_158.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2655/indicacao_02_maicon_rios-_retirada_de_entulho__proc_55.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2656/indicacao_03_bahia_do_corte_e_ademir_dos_santos_-_quadra_poliesportiva__proc_136.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2657/indicacao_04_cidao_mineiro_e_silas_da_sadia_-_limpeza_nas_escolas_e_creches__proc_139.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2658/indicacao_05_edson_do_lanche_-_instalcao_de_lombada__proc_156.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2659/indicacao_06_bahia_do_corte_e_ademir_dos_santos_-_calcamento_e_limpeza_de_inserviveis__proc_42.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2660/indicacao_07_andre_da_autoescola_-_calcamento_da_alameda_aldo_lupo_proc_104.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2661/indicacao_08_andre_da_autoescola_-_farmacia_24h__proc_149.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2662/indicacao_09_andre_da_autoescola_-parceria_com_a_cpfl_um_projeto_de_requalificacao_urbana_ao_longo_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2663/indicacao_10_bruno_ribeiro_-_praca_do_jardim_vista_alegre_proc_141.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2664/indicacao_11_bruno_ribeiro_-_tapa_buarco_proc_142.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2665/indicacao_12_bruno_ribeiro-_drenagem_de_agua__proc_143.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2666/indicacao_13_diego_viveiros_-_pavimentar_prolongamento_da_via_interna_do_cemiterio_municipal_proc_88.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2667/indicacao_14_jhon_braga_-_comdef__proc_151.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2668/indicacao_15_jhon_braga_-_predio_do_cras__proc_152.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2669/indicacao_16__maicon_rios-_limpeza_e_retirada_de_mato__proc_22.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_17_maicon_rios-_reparo_na_iluminacao_da_praca_do_santa_terezinha_proc_58.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2671/indicacao_18_jhon_braga_-_portal_da_transparencia_da_agua__proc_150.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2672/indicacao_19_rogelma_mascarenhas_-_realizar_conserto_do_esgoto_proc_100.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2673/indicacao_20_rogelma_mascarenhas_-_conserto_da_iluminacao_proc_99.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_21_rogelma_mascarenhas_-_limpeza_das_galerias_proc_98.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2847/indicacao_22_ademir_dos_santos_ticket_para_o_os_servidores_de_1000_reais_proc_242_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_23_-_andre_da_autoescola_ponto_de_onibus_proc_219_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_24_-_cidao_mineiro_rua_dos_manacas_proc___222_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_25_cidao_mineiro_tampas_de_bueiros_quebrados_proc_192_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_26_bruno_ribeiro_departamento_de_transito_proc_178_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_27_bruno_ribeiro_recolhimento_de_galhos_e_residuos_proc_239_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2853/indicacao_28_edson_do_lanche_caminhao_de_lixo_ouro_verde_proc_237_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2854/indicacao_29_edson_do_lanche_rocar_atras_rua_alfonso_nigro_proc_236.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2855/indicacao_30_maicon_rios-_tapa_buraco__proc_111_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2856/indicacao_31_maicon_rios-_operacao_de_recape__proc_59_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2857/indicacao_32_jhon_braga_lia_della_rovere_proc_246_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2858/indicacao_33_maicon_rios-_tapa_buraco__proc_113_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2859/indicacao_34_jhon_braga_zeladoria_urbana_proc_247_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2860/indicacao_35_jhon_braga_tapa_buracos_proc_248_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_36_rogelma_mascarenhas_-_fechamento_de_buracos_proc_223_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_37_rogelma_mascarenhas_-_limpeza_av_araras_proc_233_bairro_jardim_luis_ometto_ii.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_38_rogelma_mascarenhas_-_limpeza_cdhu_proc_235_-corrigido.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao_39_diego_viveiros__acesso_exclusivo_para_colaboradores__proc__-277.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2918/indicacao_40_edson_do_lanche__placas_de_transito_loteamento_ouro_verde_proc__-299.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2919/indicacao_41_bruno_ribeiro__pintura_de_sinalizacao_no_cruzamento_da_av_avenida_amelia_colombo_dias_com_a_rua_francisco_martiniano_de.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2920/indicacao_42_bruno_ribeiro__redutor_de_velocidade_jose_zilioli__proc__-291.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_43_bruno_ribeiro__tapa_buracos_rua_jose_paulo_abi_jaudi__proc__-296.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2921/indicacao_44_bruno_ribeiro__rocagem_e_a_limpeza_adequada_em_toda_a_extensao_da_via_localizada_ao_lado_da_area_de_reserva_ambiental_p.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2922/indicacao_45_rogelma_mascarenhas_proceder_recapeamento_na_rua_jose_carleci_no_bairro_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2923/indicacao_46_rogelma_mascarenhas_trocar_a_areia_dos_tanques_de_todos_os_centros_de_educacao_e_recrea.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2924/indicacao_47_rogelma_mascarenhas__rocagem_proc_300.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2925/indicacao_48_ademir_dos_santos_centro_de_especialidade_medicas___proc__-_306.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2926/indicacao_49_ademir_dos_santos_centro_de_exames___proc__-_307.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2927/indicacao_50_andre_da_autoescola_limpeza_do_minicampo_proc__-298.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2928/indicacao_51_andre_da_autoescola_limpeza_praca_sao_judas__proc__-297.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2929/indicacao_52_andre_da_autoescola_vistoria_tecnica_proc__-286.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2930/indicacao_53_jhon_braga_entulho___proc__-_305.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2931/indicacao_54_jhon_braga_realizar_estudo_tecnico_de_viabilidade_para_adequacao_do_sistema_de_drenagem.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2932/indicacao_55_silas_da_sadia_lombofaixa__proc__-_303.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2934/indicacao_56_bruno_ribeiro__tapa_buracos_rua_vicente_rizzo_proc__-345.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2935/indicacao_57_cidao_mineiro_ligacao_de_energia_proc__-320.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2936/indicacao_58_cidao_mineiro_e_edson_do_lanche_emefe_elvira_barbieri_pano_proc__-348.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2937/indicacao_59__bruno_ribeiro__rocagem_campo_de_futebol_sao_judas__proc__-347.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2938/indicacao_60__silas_faixa_de_pedestre_cer_carolina_proc_332.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2939/indicacao_61_ademir_dos_santos_departamento_de_esportes_proc__-340.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2940/indicacao_62_bahia_do_corte_ponto_de_onibus_proc__-349.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2941/indicacao_63_maicon_rios_proc__-333.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2942/indicacao_64_maicon_rios_proc__-334.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2943/indicacao_65_andre_da_autoescola_proc__-341.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2964/indicacao_66_diego_viveiros_lombadas_-_proc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2965/indicacao_67_rogelma_mascarenhas_tapa_buraco_rafael_hervias_-_proc_424.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2966/indicacao_68_rogelma_mascarenhas_tapa_buraco_candido_rodrigues_-_proc_418.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2967/indicacao_69_silas_da_sadia_placa_de_reducao_de_velocidade_-_proc_427.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2968/indicacao_70_rogelma_mascarenhas_retirada_de_mato_-_proc_423.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2969/indicacao_71_maicon_rios_-__limpeza_e_retirada_de_entulho_na_luigi_romania_proc_439.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2970/indicacao_72_maicon_rios_-__onibus_escolar_transporte_alunos_do_bairro_jardim_sao_jose_ii_proc_438.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2971/indicacao_73_cidao_mineiro__-__lombada_ou_lombofaixa_centro_de_convivencia_idoso_proc_422.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2972/indicacao_74_cidao_mineiro__-_cobertura_de_onibus_alameda_colombo_dias_proc_4211.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2973/indicacao_75_edinan_salgados__-_pista_de_caminhada_do_iraja_proc_436.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_76_jhon_braga__-_comdef_proc_372.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2975/indicacao_77_jhon_braga__-_animais_peconhentos_proc_449.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2976/indicacao_78_jhon_braga__-_data_de_recebimento_do_salario_dos_servidores_municipais_proc_450.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_79_bruno_ribeiro__-_limpeza_mato_avenida_dorival_barbieri_proc_452.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2978/indicacao_80_bruno_ribeiro_-_faixa_de_pedestres_na_avenida_araraquara_proc_454.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2980/indicacao_82_andre_da_autoescola_-_imovel_francisco_justo_proc_457.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2981/indicacao_83_bahia_do_corte_-_procedimentos_no_centro_de_educacao_e_recreacao__c.e.r._liliane_maur1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2982/indicacao_84_ademir_-_profissional_de_saude_nas_escolas_municipais_proc_410.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2983/indicacao_85_bahia_do_corte_-_operacao_tapa-buracos_na_avenida_joaquim_justo__proc_379.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2984/indicacao_86_ademir_-_ampliada_e_garantida_a_oferta_do_exame_de_ultrassom_morfologico_proc_411.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2985/indicacao_87_bahia_do_corte_-_limpeza_da_praca_localizada_no_bairro_jardim_primaveras___proc_443.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2986/indicacao_88_andre_da_autoescola_-__fundo_social_proc_462.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_89_bruno_ribeiro_-_substituir_cesta_basica_por_ticket_proc_492.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_90_bruno_ribeiro_-_recolhimento_de_galhos_de_poda_proc_453.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3017/indicacao_91_bruno_ribeiro_-_pintura_do_cer_sueli_lima_proc_501.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3018/indicacao_92_andre_da_autoescola_-_saude_publica_proc_495.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3019/indicacao_93_andre_da_autoescola_-_migracao_das_unidades_consumidoras_proc_493.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_94_andre_da_autoescola_-_cronograma_de_recaoeamento_asfaltico_proc_500.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3021/indicacao_95_edson_do_lanche_-_rocagem_na_alameda_mario_cavalari_proc_489.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3022/indicacao_96_maicon_rios_-_realizacao_de_limpeza_e_retirada_de_entulho_proc_485.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3023/indicacao_97_diego_viveiros_-_feira_do_artesanato_proc_482.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_98_maicon_rios_-_limpeza_e_rocagem_na_avenida_francisco_neves_proc_518.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_99_maicon_rios_-_adequacao_canaleta_rua_boa_esperanca_do_sul_proc_53.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_100_bruno_ribeiro_-_tapa_buracos_rua_erminio_goncalves_proc_517.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_101_diego_viveiros_-_fid_proc_529.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_102_diego_viveiros_-_faixa_de_pedestre_proc_514.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_103_bahia_do_corte_-_feira_livre_proc_532.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_104_bahia_do_corte_-_bracos_de_iluminacao_publica_proc_533.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_105__bahia_do_corte_-_limpeza_acesso_de_pedestres_proc_537.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_106_bruno_ribeiro_-_tapa_buracos_guimaraes_pinheiro_proc_545.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_107_bruno_ribeiro_-_sala_sensorial_proc_546.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3065/indicacao_108_jhon_braga__-_rocagem_area_verde_na_avenida_catanduva_proc_543.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3066/indicacao_109_jhon_braga__-_reparro_de_iluminacao_praca_santa_erezinha_proc_540.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3067/indicacao_110_jhon_braga__-_referente_aos_servicos_urbanos_proc_542.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3068/indicacao_111_diego_viveiros_-_construcao_do_sarjetao_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2675/mocao_001_diego_viveiros_-_pesar_geraldo_bueno_proc._05.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2676/mocao_002_diego_viveiros_-_pesar_dionila_barbisa_do_carmo_proc._531.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2677/mocao_003_silas_da_sadia_-_pesar_manoel_pereira_sobrinho_proc._06.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2678/mocao_004_diego_viveiros_-_pesar_celia_della_rovere_bortoli_proc._041.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2679/mocao_005_diego_viveiros_-_pesar_joao_giino_da_silva_proc._03.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2680/mocao_006_diego_viveiros_-_pesar_luiz_antonio_da_silva_proc._60.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2681/mocao_007_diego_viveiros_-_pesar_nailana_santos_rios_da_silva_proc._571.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2682/mocao_008_cidao_mineiro_-_congratulacoes_ao_deputado_estadual_eduardo_suplicy_proc._61.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2683/mocao_009_cidao_mineiro_-_congratulacoes_ao_deputado_estadual_marcia_lia_proc._62.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2684/mocao_010_bahia_do_corte_-_congratulacoes_ao_atleta_gabriel_felipe_caetano_proc._41.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2987/mocao_11_diego_viveiros_-_congratulacoes_a_cooperativa_sicredi_proc._64.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2685/mocao_013_diego_viveiros_-_pesar_yoshiko_maruyama_proc._891.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2686/mocao_014_edinan_salgados_-_pesar_lourival_geraldo_proc._851.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2687/mocao_015_maicon_rios-_congratulacoes_ao_time_destaque_americo_brasiliense_proc._140.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2688/mocao_016_ademir_dos_santos-_congratulacoes_a_servidora_roseneide_proc._1571.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2689/mocao_017_silas_da_sadia__-_congratulacoes_ao_poupa_tempo_proc._1631.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2864/mocao_018_maicon_rios-_congratulacoes_ao_grupe_gute_proc._170_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2865/mocao_019_ademir_dos_santos_-_congratulacoes_a_todos_os_funcionarios_das_escolas_da_rede_municipal_p1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2866/mocao_020_diego_viveiros_-_pesar_valter_aparecido_zorzi_proc._249.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2867/mocao_021_andre_da_autoescola_-_pesar_aparecido_donizeti_sudati_proc._250.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2868/mocao_022_cidao_mineiro_-_pesar_joao_aparecido_pinheiro_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2869/mocao_023_bruno_ribeiro_-_pesar_rosalina_martins_tertulino_proc._226.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2870/mocao_024_andre_da_autoescola_-_pesar_ceres_helena_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2871/mocao_025_andre_da_autoescola_-_pesar_walter_de_almeida_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2944/mocao_026_andre_da_autoescola_-_pesar_joao_aparecido_chicone.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2945/mocao_027_silas_da_sadia_-_para_o_deputado_federal_marcio_alvino_proc._267.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2946/mocao_028_andre_da_autoescola_-_congratulacoes_giovana_graziela_candido__proc._283.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2947/mocao_029_bruno_ribeiro_-_congratulacoes_aledy_proc._276.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2948/mocao_030_bruno_ribeiro_-_congratulacoes_renovacao_carismatica_proc._260.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2949/mocao_031_diego_viveiros_-_congratulacoes_pela_empresa_mecobreas_proc._282.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2950/mocao_032_bruno_ribeiro_-_aos_professores_e_alunos_da_emef_virgilio_gomes_proc._3151.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2951/mocao_034_andre_da_autoescola_e_silas_da_sadia_-_pesar_ignez_marques.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2952/mocao_035_andre_da_autoescola_-_pesar_maria_aparecida_dos_santos_apolinario.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2953/mocao_036_edinan_salgados_-_congratulacoes_a_equipe_2proc._344.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2955/mocao_037_silas_da_sadia_-_pesar_gilson_cardoso.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2956/mocao_038_bruno_ribiro-_pesar_jose_eduardo_bento_proc_364.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2988/mocao_39_diego_viveiros_-_congratulacoes_reinauguracao_do_belinelli_proc._419.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2989/mocao_40_jhon_braga_-_pesar_marines_proc_407.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2990/mocao_41_rogelma_mascarenhas_e_bahia_do_corte_-_congratulacoes_a_escola_atemaro_rodrigues_proc._413.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2991/mocao_42_maicon_rios_-_congratulacoes_a_equipe_do_programa_de_volei_adaptado_feminino_de_americo_bra.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2992/mocao_43_maicon_rios_-a_equipe_de_natacao_do_municipio_que_participaram_do_1o_torneio_regional_pre-m.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2993/mocao_45_ademir_-_congratulacoes_ao_sad_proc._408.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2995/mocao_47_jhon_braga_-_pesar_maria_magdalena_ranieir_carlos_proc_442.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2996/mocao_48_edinan-_pesar_jose_maria_moreira_proc_429.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2998/mocao_49_todos_os_vereadores_-_repudio_contra_o_sr_madalena_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3000/mocao_50_bruno_ribeiro__-_pesar_salvador_de_jesus_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3001/mocao_51_rogelma_mascarenhas_-_pesar_joel_araujo_de_oliveira_proc_471.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3033/mocao_52_ademir_dos_santos_-__recreacionistas_que_atuam_nas_escolas_proc_5061.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3034/mocao_53_ademir_dos_santos_-__ricardo_bento_proc_5071.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3035/mocao_54_bruno_ribeiro_-__karate_proc_488.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3036/mocao_55_bahia_do_corte_-__reinauguracao_da_sinsef_proc_4911.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3037/mocao_56_cidao_mineiro_-__deputado_arlindo_chinaglia_proc_502.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3038/mocao_57_bahia_do_corte_-_pesar_roberto_lopes_da_costa_proc_490.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3039/mocao_58_cidao_mineiro_-_pesar_valdir_donizete_camilo_de_souza_proc_503.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3040/mocao_59_diego_e_maicon_-_pesar_maria_de_lourdes_rios_proc_515.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3041/mocao_60_maicon_e_andre_-_pesar_marcos_roberto_proc_516.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3076/mocao_61_maicon_rios_-_congratulacoes_a_servidora_mirian_cristina_proc._5191.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3077/mocao_62_edinan_salgados_-__congratulacoes_jesus_alves_de_oliveira_proc_5201.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3078/mocao_63_edinan_salgados_-__congratulacoes_deputado_federal_fausto_pinato_proc_524.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3079/mocao_65_cidao_mineiro_-__congratulacoes_ame__proc_534.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2643/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2644/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2645/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2646/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2649/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2650/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2651/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2652/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2653/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2709/pl_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2710/pl_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2842/pl_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2843/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2890/projeto_de_lei_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2891/pl_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2892/pl_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2894/pl_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2895/pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2898/pl_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2899/pl_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2957/pl_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2958/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2959/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3119/pl_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2962/pl_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3080/pl_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3043/pl_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3044/pl_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3045/pl_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3046/pl_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3047/pl_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3048/pl_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3050/pl_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3052/pl_36_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3053/pl_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3081/projeto_de_lei_pl_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3082/projeto_de_lei_-_pl_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3120/pl_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3121/pl_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2844/plc_02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2845/plc_03.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2846/plc_04.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2893/plc_05.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3049/plc_6.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3084/plc_07.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2872/requerimento_de_urgencia_especial_001_pl_05_-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2873/requerimento_de_urgencia_especial_002_pl_06_-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2874/requerimento_de_urgencia_especial_003_pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2875/requerimento_de_urgencia_especial_004_pl_08-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2876/requerimento_de_urgencia_especial_005_pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2877/requerimento_de_urgencia_especial_006_plc_01_-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2878/requerimento_de_urgencia_especial_007_plc_03_-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2879/requerimento_de_urgencia_especial_008_plc_04_-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2880/requerimento_de_urgencia_especial_009_pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2896/requerimento_de_urgencia_especial_10_pl_17-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2897/requerimento_de_urgencia_especial_11_pl_18-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3051/requerimento_de_urgencia_especial_12_pl_35-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3042/requerimento_de_retirada_01-2026__-_plc_02.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2690/requerimento_01-_bahia_do_corte-_limpeza_nas_caixas_d_agua_proc_56.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2691/requerimento_02-_bahia_do_corte-_ponto_de_onibus_proc_43.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2692/requerimento_03-_bruno_ribeiro-_vandalismo_no_departamento_de_esportes_proc_52.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2693/requerimento_04-_ademir_dos_santos_e_edson_do_lanche_-_lei_15.326_proc_84.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2694/requerimento_05-_ademir_dos_santos-_lei_complementar_226-2026__proc_54.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2695/requerimento_06_-_andre_da_autoescola_-_cenario_cada_vez_mais_critico_do_descarte_irregular_proc_87.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2696/requerimento_07_-_silas_da_sadia_e_van_do_gas_-_retirada_de_arvore_de_grande_porte_proc_861.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2881/requerimento_08_-_rogelma_mascarenhas_-_valores_gastos_com_oficinas_proc_95_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2697/requerimento_09_-_rogelma_mascarenhas_-_rumo_proc_941.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2698/requerimento_10_-_rogelma_mascarenhas_-_via_paulista_proc_97.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2699/requerimento_11_-_andre_da_autoescola_-_vias_publicas_proc_105.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2700/requerimento_12-_bruno_ribeiro-_planejamento_sobre_a_rocagem_e_limpeza_proc_108.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2701/requerimento_13-_bruno_ribeiro-_projeto_de_lei_n_21-2006_proc_145.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2702/requerimento_14-_edson_do_lanche-_companhia_de_desenvolvimnto_habitacional_e_urbano_proc_135.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2703/requerimento_15_-_silas_da_sadia_-_cobranca_tarifa_de_agua_proc_63.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento_16_-_jhon_braga_-_medicamentos_alto_custo_proc_153.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2705/requerimento_17_-_jhon_braga_-_bolsa_transporte_proc_154.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2706/requerimento_18_-_jhon_braga_-_servicos_laboratoriais_proc_155.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2707/requerimento_19-_silas_da_sadia__-_empresa_linkcar_proc_148.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2708/requerimento_20-_andre_da_autoescola_-_natal_docura_proc_160.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2882/requerimento_21-_edson_do_lanche_-_obras_de_consertos_de_pontos_de_veiculos_proc_179_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2883/requerimento_22-_bruno_ribeiro-_medidas_acerca_da_seguranca_rodoviaria_proc_221_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2900/requerimento_23_-_bruno_ribeiro-_sinalizacao_de_faixa_exclusiva_para_motociclistas_e_faixas_de_pedestres_em_semaforos_proc_220_-.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2884/requerimento_24_-_andre_da_autoescola_-_informacoes_sobre_o_depertamento_de_esportes_proc_169_-_corr1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2885/requerimento_25_-_andre_da_autoescola_-_mobilidade_urbana_proc_180_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2886/requerimento_26_-_rogelma_mascarenhas_-_academia_ao_ar_livre_proc_232_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2887/requerimento_27_-_bruno_ribeiro-_comissao_de_transito_proc_238_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2888/requerimento_28_-_jhon_braga_-_daema_proc_2441.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2889/requerimento_29_-_jhon_braga_-_gastos_do_daema_proc_245_-_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2901/requerimento_30-_silas_da_sadia-_votacao_do_conselho_tutelar_proc_268.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2902/requerimento_31_-_bruno_ribeiro-_semana_do_autismo_proc_281.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2903/requerimento_32_-_andre_da_autoescola-_concen_proc_285_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2904/requerimento_33-_andre_da_autoescola-_aquisicao_de_hortifruti_proc_284.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2905/requerimento_34_-_ademir_dos_santos_-_diminuicao_de_carga_horaria_proc_311.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2906/requerimento_35_-_jhon_braga_-_fiscalizacao_da_postura_municipal_proc_317.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2907/requerimento_36_-_jhon_braga_-_descarte_adequado_de_entulho_proc_314.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2908/requerimento_37_-_jhon_braga_-_agua_municipal_proc_313.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2909/requerimento_38_-_bruno_ribeiro_-_tea__estacionamento_proc_316.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2910/requerimento_39__-_andre_da_autoescola_-_hospital_jose_nigro_proc_318.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2911/requerimento_40_-_edson_do_lanche_-_construcao_usina_proc_308.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2912/requerimento_41_-_rogelma_mascarenhas_-_exames_em_espera_proc_xxx1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2913/requerimento_42__-_silas_e_andre_da_autoescola_-_homem-hora_proc_319.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2914/requerimento_43__-_andre_da_autoescola_-_pagamento__proc_339.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2915/requerimento_44__-_andre_da_autoescola_e_jhon_braga_-_estatua__proc_342.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2916/requerimento_45__-_andre_da_autoescola_-_casa_da_saude_da_mulher__proc_343.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3002/requerimento_46_-_diego_viveiros_-_piracicabana_proc_366.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3003/requerimento_47_-_diego_viveiros_-_manutencao_de_frotas_proc_xxxxx.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3004/requerimento_49_-_maicon_rios_-_execucao_das_atividades_culturais_no_aniversario_do_muncipio_proc_43.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3005/requerimento_50_-_edinan_salgados_-_defesa_civil_-_proc_415.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3006/requerimento_51_-_bahia_do_corte_-_forro_da_escola_virgilio_gomes_-_proc_380.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3105/requerimento_52_-_andre_da_autoescola_-_tombamento_historico_-_proc_363.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_53_-_andre_da_autoescola_-_transparencia_publica_-_proc_459.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3007/requerimento_54_-_jhon_braga_-_situacao_financeira_do_municipio-_proc_446.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3009/requerimento_56_-_bruno_ribeiro-_rua_toledo_pizza_em_sentido_de_mao_unica_-_proc_455.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3010/requerimento_57_-_bruno_ribeiro-_viabilidae_mao_unica_avanida_descalvado__-_proc_456.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3011/requerimento_58_-_andre_da_autoescola_-_acesso_as_piscinas_municipais_-_proc_458.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3012/requerimento_59_-_andre_da_autoescola_-_transparencia_do_executivo_-_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3013/requerimento_60_-_andre_da_autoescola_-_interrupcao_de_canais_oficiais_-_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3014/requerimento_61_-_jhon_braga_-_alteracao_na_data_de_pagamento_dos_vencimentos_dos_servidores_municip.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3024/requerimento_62_-_edinan_salgados_-_hino_nacional_-_proc_480.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3025/requerimento_63_-_jhon_braga_-_requerimento_72-2025_-_proc_445.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3026/requerimento_64_-_andre_da_autoescola_-_faturas_cpfl-_proc_494.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3027/requerimento_65_-_andre_da_autoescola_-_residuos_de_servicos_da_saude_-_proc_498.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3028/requerimento_66_-_andre_da_autoescola_-_residuos_de_servicos_da_saude_-_proc_504.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3029/requerimento_67_-_bruno_ribeiro_-_servicos_medicos_-_proc_497.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3030/requerimento_68_-_bruno_ribeiro_-emenda_parlamentar_rogerio_santos_-_proc_496.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3031/requerimento_69_-_bruno_ribeiro_-_dificuldades_financeiras_-_proc_501.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3032/requerimento_71_-_rogelma_mascarenhas_-_casa_da_juventude_proc_481.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_72_-_andre_da_autoescola_iluminacao_pracas_-_proc_531.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3071/requerimento_73_-_jhon_braga_-__indicacoes_que_nao_foram_atendidas_-_proc_544.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_74_-_bahia_do_corte_-_iluminacao_quadra_antonio_pavan_-_proc_538.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3073/requerimento_75_-_ademir_-_pediatra_usf_sao_jose_-_proc_5471.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3074/requerimento_76_-_silas_da_sadia_-_reducao_do_transporte_-_proc_xxxx.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3075/requerimento_77_-_rogelma_mascarenhas-_valor_da_divida_do_lixo_-_proc_554.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3106/requerimento_78__-_andre_autoescola_-_servico_social_proc.600.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3107/requerimento_79_-_andre_autoescola_-_comissionados_proc._585.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3108/requerimento_80__-_bruno_ribeiro_-_caixa_de_cip_proc_5721.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3109/requerimento_81__-_bruno_ribeiro_-_inf._cemiterio_municipal_proc_580.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3110/requerimento_82_-_bruno_ribeiro_e_silas_da_sadia_-_empresas_link_e_fitcard_proc._601.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3111/requerimento_83_-_rogelma_mascarenhas_-_gastos_e_cortes_proc._605.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3112/requerimento_84_-_rogelma_mascarenhas_-_repasses_federais__e_estaduais_proc._606.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3122/requerimento__86_-_ademir_dos_santos__-_contratacao_de_medico_pediatra__proc_664.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3123/requerimento__87_-_andre_da_autoescola__-_manutencao_de_redes_daema__proc_662.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3124/requerimento__88_-_andre_da_autoescola__-_obras_pubicas__proc_6561.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3125/requerimento__89_-_jhon_braga__-_lei_municipal_2673_proc_661.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3126/requerimento__90_-_jhon_braga__-_lei_municipal_2673_cpfl_proc_663.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3127/requerimento__91_-jhon_braga__-_daema_._proc._667.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3128/requerimento_93_-bruno_ribeiro__-_manutencao_do_reservatorio_no_jardim_planalto_._proc._647.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3129/requerimento_94_-_silas_da_sadia_e_andre_da_autoescola_-_multirao_de_oftalmologia_proc._599.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3130/requerimento_95__-_diego_viveiros__-_a_superintendencia_da_furp_proc._641.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3131/requerimento_96_-silas_da_sadia__-_uniiformes_do_dep._de_saude__._proc._659.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2654/indicacao_01_diego_viveiros_-_pintura_da_faixa_de_pedestres_hospital_proc_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2655/indicacao_02_maicon_rios-_retirada_de_entulho__proc_55.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2656/indicacao_03_bahia_do_corte_e_ademir_dos_santos_-_quadra_poliesportiva__proc_136.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2657/indicacao_04_cidao_mineiro_e_silas_da_sadia_-_limpeza_nas_escolas_e_creches__proc_139.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2658/indicacao_05_edson_do_lanche_-_instalcao_de_lombada__proc_156.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2659/indicacao_06_bahia_do_corte_e_ademir_dos_santos_-_calcamento_e_limpeza_de_inserviveis__proc_42.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2660/indicacao_07_andre_da_autoescola_-_calcamento_da_alameda_aldo_lupo_proc_104.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2661/indicacao_08_andre_da_autoescola_-_farmacia_24h__proc_149.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2662/indicacao_09_andre_da_autoescola_-parceria_com_a_cpfl_um_projeto_de_requalificacao_urbana_ao_longo_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2663/indicacao_10_bruno_ribeiro_-_praca_do_jardim_vista_alegre_proc_141.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2664/indicacao_11_bruno_ribeiro_-_tapa_buarco_proc_142.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2665/indicacao_12_bruno_ribeiro-_drenagem_de_agua__proc_143.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2666/indicacao_13_diego_viveiros_-_pavimentar_prolongamento_da_via_interna_do_cemiterio_municipal_proc_88.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2667/indicacao_14_jhon_braga_-_comdef__proc_151.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2668/indicacao_15_jhon_braga_-_predio_do_cras__proc_152.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2669/indicacao_16__maicon_rios-_limpeza_e_retirada_de_mato__proc_22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_17_maicon_rios-_reparo_na_iluminacao_da_praca_do_santa_terezinha_proc_58.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2671/indicacao_18_jhon_braga_-_portal_da_transparencia_da_agua__proc_150.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2672/indicacao_19_rogelma_mascarenhas_-_realizar_conserto_do_esgoto_proc_100.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2673/indicacao_20_rogelma_mascarenhas_-_conserto_da_iluminacao_proc_99.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2674/indicacao_21_rogelma_mascarenhas_-_limpeza_das_galerias_proc_98.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2847/indicacao_22_ademir_dos_santos_ticket_para_o_os_servidores_de_1000_reais_proc_242_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_23_-_andre_da_autoescola_ponto_de_onibus_proc_219_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_24_-_cidao_mineiro_rua_dos_manacas_proc___222_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_25_cidao_mineiro_tampas_de_bueiros_quebrados_proc_192_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_26_bruno_ribeiro_departamento_de_transito_proc_178_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_27_bruno_ribeiro_recolhimento_de_galhos_e_residuos_proc_239_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2853/indicacao_28_edson_do_lanche_caminhao_de_lixo_ouro_verde_proc_237_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2854/indicacao_29_edson_do_lanche_rocar_atras_rua_alfonso_nigro_proc_236.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2855/indicacao_30_maicon_rios-_tapa_buraco__proc_111_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2856/indicacao_31_maicon_rios-_operacao_de_recape__proc_59_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2857/indicacao_32_jhon_braga_lia_della_rovere_proc_246_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2858/indicacao_33_maicon_rios-_tapa_buraco__proc_113_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2859/indicacao_34_jhon_braga_zeladoria_urbana_proc_247_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2860/indicacao_35_jhon_braga_tapa_buracos_proc_248_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_36_rogelma_mascarenhas_-_fechamento_de_buracos_proc_223_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_37_rogelma_mascarenhas_-_limpeza_av_araras_proc_233_bairro_jardim_luis_ometto_ii.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_38_rogelma_mascarenhas_-_limpeza_cdhu_proc_235_-corrigido.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao_39_diego_viveiros__acesso_exclusivo_para_colaboradores__proc__-277.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2918/indicacao_40_edson_do_lanche__placas_de_transito_loteamento_ouro_verde_proc__-299.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2919/indicacao_41_bruno_ribeiro__pintura_de_sinalizacao_no_cruzamento_da_av_avenida_amelia_colombo_dias_com_a_rua_francisco_martiniano_de.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2920/indicacao_42_bruno_ribeiro__redutor_de_velocidade_jose_zilioli__proc__-291.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_43_bruno_ribeiro__tapa_buracos_rua_jose_paulo_abi_jaudi__proc__-296.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2921/indicacao_44_bruno_ribeiro__rocagem_e_a_limpeza_adequada_em_toda_a_extensao_da_via_localizada_ao_lado_da_area_de_reserva_ambiental_p.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2922/indicacao_45_rogelma_mascarenhas_proceder_recapeamento_na_rua_jose_carleci_no_bairro_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2923/indicacao_46_rogelma_mascarenhas_trocar_a_areia_dos_tanques_de_todos_os_centros_de_educacao_e_recrea.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2924/indicacao_47_rogelma_mascarenhas__rocagem_proc_300.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2925/indicacao_48_ademir_dos_santos_centro_de_especialidade_medicas___proc__-_306.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2926/indicacao_49_ademir_dos_santos_centro_de_exames___proc__-_307.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2927/indicacao_50_andre_da_autoescola_limpeza_do_minicampo_proc__-298.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2928/indicacao_51_andre_da_autoescola_limpeza_praca_sao_judas__proc__-297.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2929/indicacao_52_andre_da_autoescola_vistoria_tecnica_proc__-286.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2930/indicacao_53_jhon_braga_entulho___proc__-_305.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2931/indicacao_54_jhon_braga_realizar_estudo_tecnico_de_viabilidade_para_adequacao_do_sistema_de_drenagem.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2932/indicacao_55_silas_da_sadia_lombofaixa__proc__-_303.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2934/indicacao_56_bruno_ribeiro__tapa_buracos_rua_vicente_rizzo_proc__-345.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2935/indicacao_57_cidao_mineiro_ligacao_de_energia_proc__-320.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2936/indicacao_58_cidao_mineiro_e_edson_do_lanche_emefe_elvira_barbieri_pano_proc__-348.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2937/indicacao_59__bruno_ribeiro__rocagem_campo_de_futebol_sao_judas__proc__-347.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2938/indicacao_60__silas_faixa_de_pedestre_cer_carolina_proc_332.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2939/indicacao_61_ademir_dos_santos_departamento_de_esportes_proc__-340.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2940/indicacao_62_bahia_do_corte_ponto_de_onibus_proc__-349.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2941/indicacao_63_maicon_rios_proc__-333.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2942/indicacao_64_maicon_rios_proc__-334.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2943/indicacao_65_andre_da_autoescola_proc__-341.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2964/indicacao_66_diego_viveiros_lombadas_-_proc.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2965/indicacao_67_rogelma_mascarenhas_tapa_buraco_rafael_hervias_-_proc_424.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2966/indicacao_68_rogelma_mascarenhas_tapa_buraco_candido_rodrigues_-_proc_418.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2967/indicacao_69_silas_da_sadia_placa_de_reducao_de_velocidade_-_proc_427.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2968/indicacao_70_rogelma_mascarenhas_retirada_de_mato_-_proc_423.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2969/indicacao_71_maicon_rios_-__limpeza_e_retirada_de_entulho_na_luigi_romania_proc_439.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2970/indicacao_72_maicon_rios_-__onibus_escolar_transporte_alunos_do_bairro_jardim_sao_jose_ii_proc_438.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2971/indicacao_73_cidao_mineiro__-__lombada_ou_lombofaixa_centro_de_convivencia_idoso_proc_422.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2972/indicacao_74_cidao_mineiro__-_cobertura_de_onibus_alameda_colombo_dias_proc_4211.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2973/indicacao_75_edinan_salgados__-_pista_de_caminhada_do_iraja_proc_436.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_76_jhon_braga__-_comdef_proc_372.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2975/indicacao_77_jhon_braga__-_animais_peconhentos_proc_449.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2976/indicacao_78_jhon_braga__-_data_de_recebimento_do_salario_dos_servidores_municipais_proc_450.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_79_bruno_ribeiro__-_limpeza_mato_avenida_dorival_barbieri_proc_452.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2978/indicacao_80_bruno_ribeiro_-_faixa_de_pedestres_na_avenida_araraquara_proc_454.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2980/indicacao_82_andre_da_autoescola_-_imovel_francisco_justo_proc_457.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2981/indicacao_83_bahia_do_corte_-_procedimentos_no_centro_de_educacao_e_recreacao__c.e.r._liliane_maur1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2982/indicacao_84_ademir_-_profissional_de_saude_nas_escolas_municipais_proc_410.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2983/indicacao_85_bahia_do_corte_-_operacao_tapa-buracos_na_avenida_joaquim_justo__proc_379.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2984/indicacao_86_ademir_-_ampliada_e_garantida_a_oferta_do_exame_de_ultrassom_morfologico_proc_411.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2985/indicacao_87_bahia_do_corte_-_limpeza_da_praca_localizada_no_bairro_jardim_primaveras___proc_443.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2986/indicacao_88_andre_da_autoescola_-__fundo_social_proc_462.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_89_bruno_ribeiro_-_substituir_cesta_basica_por_ticket_proc_492.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_90_bruno_ribeiro_-_recolhimento_de_galhos_de_poda_proc_453.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3017/indicacao_91_bruno_ribeiro_-_pintura_do_cer_sueli_lima_proc_501.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3018/indicacao_92_andre_da_autoescola_-_saude_publica_proc_495.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3019/indicacao_93_andre_da_autoescola_-_migracao_das_unidades_consumidoras_proc_493.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_94_andre_da_autoescola_-_cronograma_de_recaoeamento_asfaltico_proc_500.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3021/indicacao_95_edson_do_lanche_-_rocagem_na_alameda_mario_cavalari_proc_489.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3022/indicacao_96_maicon_rios_-_realizacao_de_limpeza_e_retirada_de_entulho_proc_485.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3023/indicacao_97_diego_viveiros_-_feira_do_artesanato_proc_482.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_98_maicon_rios_-_limpeza_e_rocagem_na_avenida_francisco_neves_proc_518.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_99_maicon_rios_-_adequacao_canaleta_rua_boa_esperanca_do_sul_proc_53.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_100_bruno_ribeiro_-_tapa_buracos_rua_erminio_goncalves_proc_517.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_101_diego_viveiros_-_fid_proc_529.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_102_diego_viveiros_-_faixa_de_pedestre_proc_514.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_103_bahia_do_corte_-_feira_livre_proc_532.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_104_bahia_do_corte_-_bracos_de_iluminacao_publica_proc_533.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_105__bahia_do_corte_-_limpeza_acesso_de_pedestres_proc_537.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_106_bruno_ribeiro_-_tapa_buracos_guimaraes_pinheiro_proc_545.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_107_bruno_ribeiro_-_sala_sensorial_proc_546.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3065/indicacao_108_jhon_braga__-_rocagem_area_verde_na_avenida_catanduva_proc_543.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3066/indicacao_109_jhon_braga__-_reparro_de_iluminacao_praca_santa_erezinha_proc_540.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3067/indicacao_110_jhon_braga__-_referente_aos_servicos_urbanos_proc_542.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3068/indicacao_111_diego_viveiros_-_construcao_do_sarjetao_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3085/indicacao_112_diego_viveiros_-_iluminacao_publica_proc_569.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3086/indicacao_113__diego_viveiros_-_instalacao_de_braco_de_iluminacao_proc_551.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3087/indicacao_114__diego_viveiros_-_programa_de_eficiencia_energetica_proc_565.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3088/indicacao_115_silas_da_sadia_-_tapa_buracos_proc._598.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3090/indicacao_118_bruno_ribeiro_-_recapeamento_rua_aparecida_proc_581.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3091/indicacao_119_edinan_salgados_-_construcao_de_guiche_proc_577.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3092/indicacao_120_edinan_salgados_-_regularizacao_de_aterramento_proc_576.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3093/indicacao_121_edinan_salgados_-_regularizacao_de_calcadas_proc_578.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3094/indicacao_122_edson_do_lanche_-_rocagem_do_mato_proc_587.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3095/indicacao_123_edson_do_lanche_-multirao_de_limpeza_proc_586.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_124_silas_da_sadia_-_redutor_de_velocidade_proc_583.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3097/indicacao_126_rogelma_mascarenhas_-_instalar_traves_no_minicampo_proc._603.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3098/indicacao_127_rogelma_mascarenhas_-_limpeza_na_praca_santa_terezinha_proc._604.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3099/indicacao_128_rogelma_mascarenhas_-_limpeza_no_trecho_da_rua_mario_cavalari_proc._602.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3100/indicacao_129_-_jhon_braga_-_trafegabilidade_ave_lia_de_la_rouverie_furquim_proc._616.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3101/indicacao_130_-_andre_da_autoescola_-_tapa_buracos_proc_6091.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3102/indicacao_131_-_jhon_braga_-_melhorias_estruturais_cemiterio_proc._615.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3103/indicacao_132_bruno_ribeiro_-_tapa_buraco_proc_621.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3132/indicacao_133_rogelma_mascarenhas_-_concerto_da_rede_de_esgoto_proc._619.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3104/indicacao_134_-_jhon_braga_-_seguranca_viaria_proc._622.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3133/indicacao_135_andre_da_autoescola_-_tapa_buracos_cruzamento_proc._657.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3134/indicacao_136__bahia_do_corte_-_melhorias_em_estrada_rural__proc._655.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3135/indicacao_137_bruno_ribeiro_-_qr_code_pagamento_do_iptu_via_pix_proc._651.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3136/indicacao_138_bruno_ribeiro_-limpeza_e_rocagem_rua_joao_joaquim__proc._653.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3137/indicacao_139_cidao_mineiro_-_tapa_buracos_e_limpeza_proc._658.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3138/indicacao_139_cidao_mineiro_-_tapa_buracos_e_limpeza_proc._658.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3139/indicacao_144_jhon_braga_-_faixa_de_servidao_proc._670.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3140/indicacao_145_jhon_braga_-_demandas_do_bairro_planalto_proc._668.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3141/indicacao_146_jhon_braga_-_demandas_no_bairro_primavera_proc._669.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2675/mocao_001_diego_viveiros_-_pesar_geraldo_bueno_proc._05.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2676/mocao_002_diego_viveiros_-_pesar_dionila_barbisa_do_carmo_proc._531.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2677/mocao_003_silas_da_sadia_-_pesar_manoel_pereira_sobrinho_proc._06.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2678/mocao_004_diego_viveiros_-_pesar_celia_della_rovere_bortoli_proc._041.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2679/mocao_005_diego_viveiros_-_pesar_joao_giino_da_silva_proc._03.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2680/mocao_006_diego_viveiros_-_pesar_luiz_antonio_da_silva_proc._60.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2681/mocao_007_diego_viveiros_-_pesar_nailana_santos_rios_da_silva_proc._571.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2682/mocao_008_cidao_mineiro_-_congratulacoes_ao_deputado_estadual_eduardo_suplicy_proc._61.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2683/mocao_009_cidao_mineiro_-_congratulacoes_ao_deputado_estadual_marcia_lia_proc._62.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2684/mocao_010_bahia_do_corte_-_congratulacoes_ao_atleta_gabriel_felipe_caetano_proc._41.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2987/mocao_11_diego_viveiros_-_congratulacoes_a_cooperativa_sicredi_proc._64.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2685/mocao_013_diego_viveiros_-_pesar_yoshiko_maruyama_proc._891.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2686/mocao_014_edinan_salgados_-_pesar_lourival_geraldo_proc._851.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2687/mocao_015_maicon_rios-_congratulacoes_ao_time_destaque_americo_brasiliense_proc._140.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2688/mocao_016_ademir_dos_santos-_congratulacoes_a_servidora_roseneide_proc._1571.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2689/mocao_017_silas_da_sadia__-_congratulacoes_ao_poupa_tempo_proc._1631.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2864/mocao_018_maicon_rios-_congratulacoes_ao_grupe_gute_proc._170_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2865/mocao_019_ademir_dos_santos_-_congratulacoes_a_todos_os_funcionarios_das_escolas_da_rede_municipal_p1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2866/mocao_020_diego_viveiros_-_pesar_valter_aparecido_zorzi_proc._249.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2867/mocao_021_andre_da_autoescola_-_pesar_aparecido_donizeti_sudati_proc._250.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2868/mocao_022_cidao_mineiro_-_pesar_joao_aparecido_pinheiro_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2869/mocao_023_bruno_ribeiro_-_pesar_rosalina_martins_tertulino_proc._226.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2870/mocao_024_andre_da_autoescola_-_pesar_ceres_helena_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2871/mocao_025_andre_da_autoescola_-_pesar_walter_de_almeida_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2944/mocao_026_andre_da_autoescola_-_pesar_joao_aparecido_chicone.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2945/mocao_027_silas_da_sadia_-_para_o_deputado_federal_marcio_alvino_proc._267.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2946/mocao_028_andre_da_autoescola_-_congratulacoes_giovana_graziela_candido__proc._283.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2947/mocao_029_bruno_ribeiro_-_congratulacoes_aledy_proc._276.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2948/mocao_030_bruno_ribeiro_-_congratulacoes_renovacao_carismatica_proc._260.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2949/mocao_031_diego_viveiros_-_congratulacoes_pela_empresa_mecobreas_proc._282.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2950/mocao_032_bruno_ribeiro_-_aos_professores_e_alunos_da_emef_virgilio_gomes_proc._3151.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2951/mocao_034_andre_da_autoescola_e_silas_da_sadia_-_pesar_ignez_marques.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2952/mocao_035_andre_da_autoescola_-_pesar_maria_aparecida_dos_santos_apolinario.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2953/mocao_036_edinan_salgados_-_congratulacoes_a_equipe_2proc._344.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2955/mocao_037_silas_da_sadia_-_pesar_gilson_cardoso.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2956/mocao_038_bruno_ribiro-_pesar_jose_eduardo_bento_proc_364.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2988/mocao_39_diego_viveiros_-_congratulacoes_reinauguracao_do_belinelli_proc._419.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2989/mocao_40_jhon_braga_-_pesar_marines_proc_407.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2990/mocao_41_rogelma_mascarenhas_e_bahia_do_corte_-_congratulacoes_a_escola_atemaro_rodrigues_proc._413.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2991/mocao_42_maicon_rios_-_congratulacoes_a_equipe_do_programa_de_volei_adaptado_feminino_de_americo_bra.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2992/mocao_43_maicon_rios_-a_equipe_de_natacao_do_municipio_que_participaram_do_1o_torneio_regional_pre-m.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2993/mocao_45_ademir_-_congratulacoes_ao_sad_proc._408.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2995/mocao_47_jhon_braga_-_pesar_maria_magdalena_ranieir_carlos_proc_442.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2996/mocao_48_edinan-_pesar_jose_maria_moreira_proc_429.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/2998/mocao_49_todos_os_vereadores_-_repudio_contra_o_sr_madalena_proc._xxxx.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3000/mocao_50_bruno_ribeiro__-_pesar_salvador_de_jesus_proc_xxx.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3001/mocao_51_rogelma_mascarenhas_-_pesar_joel_araujo_de_oliveira_proc_471.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3033/mocao_52_ademir_dos_santos_-__recreacionistas_que_atuam_nas_escolas_proc_5061.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3034/mocao_53_ademir_dos_santos_-__ricardo_bento_proc_5071.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3035/mocao_54_bruno_ribeiro_-__karate_proc_488.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3036/mocao_55_bahia_do_corte_-__reinauguracao_da_sinsef_proc_4911.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3037/mocao_56_cidao_mineiro_-__deputado_arlindo_chinaglia_proc_502.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3038/mocao_57_bahia_do_corte_-_pesar_roberto_lopes_da_costa_proc_490.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3039/mocao_58_cidao_mineiro_-_pesar_valdir_donizete_camilo_de_souza_proc_503.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3040/mocao_59_diego_e_maicon_-_pesar_maria_de_lourdes_rios_proc_515.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3041/mocao_60_maicon_e_andre_-_pesar_marcos_roberto_proc_516.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3076/mocao_61_maicon_rios_-_congratulacoes_a_servidora_mirian_cristina_proc._5191.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3077/mocao_62_edinan_salgados_-__congratulacoes_jesus_alves_de_oliveira_proc_5201.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3078/mocao_63_edinan_salgados_-__congratulacoes_deputado_federal_fausto_pinato_proc_524.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3079/mocao_65_cidao_mineiro_-__congratulacoes_ame__proc_534.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3113/mocao_66__andre_autoescola_-_congratulacoes_a_marcelo_costa_proc._5841.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3114/mocao_67__ademir_maicon_e_silas_-_congratulacoes_a_enfermeira_valeria_proc_582.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3115/mocao_68_edinan_salgados_-_congratulacoes_ao_pessoal_do_karate_proc._597.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3116/mocao_69_ademir_-_homenagem_aos_profissionais_da_enfermagem_proc_6071.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3117/mocao_70_cidao-_pesar_dario_rios_de_jesus_proc_5961.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3142/mocao_71_ademir_dos_santos__-_congratulacao_a_equipe_de_atendimento_do_samu__proc._666.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3143/mocao_72_bruno_ribeiro_-_congratulacao_para_a_professora_isabella_proc._645.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3144/mocao_73_bruno_ribeiro_-_congratulacoes_ao_vice-prefeito_proc._6521.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3145/mocao_74__maicon_rios_-_congratulacao_a_escola_dinora__proc._640.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3146/mocao_75_maicon_rios_-_congratulacao_equpe_de_natacao_do_municipio_proc._639.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3147/mocao_76_bahia_do_corte_-_congratulacoes_ao_mestre_fabio_ramos_proc._654.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3148/mocao_77_jhon_braga__-_congratulacao_ao_morador_do_vista_alegre_proc._673.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3149/mocao_78_jhon_braga__-_congratulacao_ao_morador_do_luiz_ometto__proc._672.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3150/mocao_79_jhon_braga__-_congratulacao_ao_departamento_de_cultura__proc._6711.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3151/mocao_80_maicon_rios_-_alliny_sartori__proc._676.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3152/mocao_82_maicon_rios_-_pesar_a_hudson_heverton_de_oliveira_santos_proc._6431.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.americobrasiliense.sp.leg.br/media/sapl/public/materialegislativa/2026/3118/parecer_tribunal_de_contas_-_exercicio_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H302"/>
+  <dimension ref="A1:H378"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="215.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -4353,7253 +5136,9226 @@
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>97</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H25" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H26" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="H27" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="H28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>109</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>110</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H30" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
+        <v>118</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H31" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="H32" t="s">
-        <v>22</v>
+        <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H33" t="s">
-        <v>88</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H34" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H35" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>136</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>137</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>139</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>140</v>
       </c>
       <c r="D37" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>98</v>
+        <v>141</v>
       </c>
       <c r="H37" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>143</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>144</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H38" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>146</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="D39" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>147</v>
+        <v>78</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>148</v>
       </c>
       <c r="H39" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>150</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>151</v>
       </c>
       <c r="D40" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>147</v>
+        <v>78</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H40" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>27</v>
+        <v>155</v>
       </c>
       <c r="D41" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>156</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="H41" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>30</v>
+        <v>159</v>
       </c>
       <c r="D42" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H42" t="s">
-        <v>158</v>
+        <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>162</v>
       </c>
       <c r="D43" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>161</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E44" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F44" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>166</v>
+        <v>101</v>
       </c>
       <c r="H44" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>170</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>167</v>
+      </c>
+      <c r="E45" t="s">
         <v>168</v>
       </c>
-      <c r="B45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F45" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H45" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D46" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E46" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F46" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H46" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" t="s">
+        <v>167</v>
+      </c>
+      <c r="E47" t="s">
+        <v>168</v>
+      </c>
+      <c r="F47" t="s">
         <v>174</v>
       </c>
-      <c r="B47" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G47" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="H47" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D48" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E48" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F48" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H48" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D49" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E49" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F49" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H49" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D50" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E50" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F50" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H50" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="E51" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="F51" t="s">
-        <v>178</v>
+        <v>78</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>188</v>
+        <v>101</v>
       </c>
       <c r="H51" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>193</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
         <v>190</v>
       </c>
-      <c r="B52" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E52" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="F52" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>192</v>
+        <v>101</v>
       </c>
       <c r="H52" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="D53" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="E53" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="F53" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>195</v>
+        <v>101</v>
       </c>
       <c r="H53" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="E54" t="s">
-        <v>161</v>
+        <v>201</v>
       </c>
       <c r="F54" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="H54" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>205</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" t="s">
         <v>201</v>
       </c>
-      <c r="B55" t="s">
-[...5 lines deleted...]
-      <c r="D55" t="s">
+      <c r="F55" t="s">
         <v>202</v>
       </c>
-      <c r="E55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G55" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H55" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D56" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="E56" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="F56" t="s">
+        <v>202</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>211</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" t="s">
+        <v>200</v>
+      </c>
+      <c r="E57" t="s">
+        <v>201</v>
+      </c>
+      <c r="F57" t="s">
+        <v>202</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B57" t="s">
-[...14 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>214</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>27</v>
+      </c>
+      <c r="D58" t="s">
+        <v>200</v>
+      </c>
+      <c r="E58" t="s">
+        <v>201</v>
+      </c>
+      <c r="F58" t="s">
+        <v>202</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="B58" t="s">
-[...14 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>217</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>30</v>
+      </c>
+      <c r="D59" t="s">
+        <v>200</v>
+      </c>
+      <c r="E59" t="s">
+        <v>201</v>
+      </c>
+      <c r="F59" t="s">
         <v>218</v>
       </c>
-      <c r="B59" t="s">
-[...11 lines deleted...]
-      <c r="F59" t="s">
+      <c r="G59" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>221</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60" t="s">
+        <v>200</v>
+      </c>
+      <c r="E60" t="s">
+        <v>201</v>
+      </c>
+      <c r="F60" t="s">
+        <v>218</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B60" t="s">
-[...11 lines deleted...]
-      <c r="F60" t="s">
+      <c r="H60" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>224</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61" t="s">
+        <v>200</v>
+      </c>
+      <c r="E61" t="s">
+        <v>201</v>
+      </c>
+      <c r="F61" t="s">
+        <v>218</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H61" t="s">
         <v>226</v>
-      </c>
-[...19 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D62" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="E62" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="F62" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="H62" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D63" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="E63" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="F63" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="H63" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D64" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="E64" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="F64" t="s">
+        <v>231</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="G64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D65" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="E65" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="F65" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="H65" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>241</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>242</v>
+      </c>
+      <c r="E66" t="s">
+        <v>243</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B66" t="s">
-[...14 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>246</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
         <v>247</v>
       </c>
-      <c r="B67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F67" t="s">
-        <v>111</v>
+        <v>249</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="H67" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E68" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F68" t="s">
-        <v>111</v>
+        <v>249</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H68" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="D69" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E69" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F69" t="s">
-        <v>254</v>
+        <v>118</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H69" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="D70" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E70" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F70" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H70" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="D71" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E71" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F71" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H71" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>71</v>
+        <v>30</v>
       </c>
       <c r="D72" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E72" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F72" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H72" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="D73" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E73" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F73" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="H73" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="D74" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E74" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F74" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="H74" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>82</v>
+        <v>39</v>
       </c>
       <c r="D75" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E75" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F75" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="H75" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="D76" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E76" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F76" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="H76" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="D77" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E77" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F77" t="s">
-        <v>111</v>
+        <v>267</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="H77" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>94</v>
+        <v>49</v>
       </c>
       <c r="D78" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E78" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F78" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="H78" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>288</v>
+        <v>53</v>
       </c>
       <c r="D79" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E79" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F79" t="s">
-        <v>227</v>
+        <v>118</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H79" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="D80" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E80" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F80" t="s">
-        <v>227</v>
+        <v>294</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="H80" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="D81" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E81" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F81" t="s">
-        <v>235</v>
+        <v>298</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="H81" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
       <c r="D82" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E82" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F82" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="H82" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>301</v>
+        <v>71</v>
       </c>
       <c r="D83" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E83" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F83" t="s">
-        <v>262</v>
+        <v>163</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="H83" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>107</v>
+        <v>74</v>
       </c>
       <c r="D84" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E84" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F84" t="s">
-        <v>262</v>
+        <v>163</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="H84" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="D85" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E85" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F85" t="s">
-        <v>258</v>
+        <v>298</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="H85" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="D86" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E86" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F86" t="s">
-        <v>111</v>
+        <v>267</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H86" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="D87" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E87" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F87" t="s">
-        <v>227</v>
+        <v>317</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="H87" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>124</v>
+        <v>90</v>
       </c>
       <c r="D88" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E88" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F88" t="s">
-        <v>227</v>
+        <v>118</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="H88" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="D89" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E89" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F89" t="s">
-        <v>320</v>
+        <v>118</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="H89" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="D90" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E90" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F90" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="H90" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>133</v>
+        <v>100</v>
       </c>
       <c r="D91" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E91" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F91" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="H91" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>137</v>
+        <v>104</v>
       </c>
       <c r="D92" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E92" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F92" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="H92" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>333</v>
+        <v>108</v>
       </c>
       <c r="D93" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E93" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F93" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="H93" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>337</v>
+        <v>110</v>
       </c>
       <c r="D94" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E94" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F94" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H94" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>341</v>
+        <v>114</v>
       </c>
       <c r="D95" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E95" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F95" t="s">
-        <v>254</v>
+        <v>163</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>342</v>
       </c>
       <c r="H95" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>344</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
+        <v>117</v>
+      </c>
+      <c r="D96" t="s">
+        <v>247</v>
+      </c>
+      <c r="E96" t="s">
+        <v>248</v>
+      </c>
+      <c r="F96" t="s">
+        <v>298</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="D96" t="s">
-[...8 lines deleted...]
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>347</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>122</v>
+      </c>
+      <c r="D97" t="s">
+        <v>247</v>
+      </c>
+      <c r="E97" t="s">
+        <v>248</v>
+      </c>
+      <c r="F97" t="s">
+        <v>118</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="H97" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>354</v>
+        <v>126</v>
       </c>
       <c r="D98" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E98" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F98" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="H98" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>358</v>
+        <v>131</v>
       </c>
       <c r="D99" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E99" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F99" t="s">
-        <v>120</v>
+        <v>267</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="H99" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>362</v>
+        <v>134</v>
       </c>
       <c r="D100" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E100" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F100" t="s">
-        <v>227</v>
+        <v>357</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="H100" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>366</v>
+        <v>137</v>
       </c>
       <c r="D101" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E101" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F101" t="s">
-        <v>367</v>
+        <v>163</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="H101" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>371</v>
+        <v>140</v>
       </c>
       <c r="D102" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E102" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F102" t="s">
-        <v>367</v>
+        <v>163</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="H102" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>375</v>
+        <v>144</v>
       </c>
       <c r="D103" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E103" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F103" t="s">
-        <v>78</v>
+        <v>163</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="H103" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>379</v>
+        <v>147</v>
       </c>
       <c r="D104" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E104" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F104" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="H104" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>383</v>
+        <v>151</v>
       </c>
       <c r="D105" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E105" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F105" t="s">
-        <v>209</v>
+        <v>267</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="H105" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>387</v>
+        <v>155</v>
       </c>
       <c r="D106" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E106" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F106" t="s">
-        <v>227</v>
+        <v>294</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="H106" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>391</v>
+        <v>159</v>
       </c>
       <c r="D107" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E107" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F107" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="H107" t="s">
-        <v>393</v>
+        <v>380</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>394</v>
+        <v>381</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>395</v>
+        <v>162</v>
       </c>
       <c r="D108" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E108" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F108" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>98</v>
+        <v>383</v>
       </c>
       <c r="H108" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="D109" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E109" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F109" t="s">
-        <v>111</v>
+        <v>267</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="H109" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="D110" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E110" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F110" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="H110" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="D111" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E111" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F111" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="H111" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="D112" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E112" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F112" t="s">
-        <v>227</v>
+        <v>194</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="H112" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>414</v>
+        <v>401</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="D113" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E113" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F113" t="s">
-        <v>227</v>
+        <v>194</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>416</v>
+        <v>403</v>
       </c>
       <c r="H113" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>418</v>
+        <v>405</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>419</v>
+        <v>406</v>
       </c>
       <c r="D114" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E114" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F114" t="s">
-        <v>262</v>
+        <v>78</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="H114" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>422</v>
+        <v>409</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="D115" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E115" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F115" t="s">
         <v>67</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="H115" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>426</v>
+        <v>413</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="D116" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E116" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F116" t="s">
-        <v>396</v>
+        <v>249</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="H116" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="D117" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E117" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F117" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>432</v>
+        <v>419</v>
       </c>
       <c r="H117" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="D118" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E118" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F118" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="H118" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="D119" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E119" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F119" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="H119" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>443</v>
+        <v>430</v>
       </c>
       <c r="D120" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E120" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F120" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>444</v>
+        <v>101</v>
       </c>
       <c r="H120" t="s">
-        <v>445</v>
+        <v>432</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>446</v>
+        <v>433</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="D121" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E121" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F121" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="H121" t="s">
-        <v>449</v>
+        <v>436</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="D122" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E122" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F122" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
       <c r="H122" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>454</v>
+        <v>441</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
       <c r="D123" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E123" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F123" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>456</v>
+        <v>443</v>
       </c>
       <c r="H123" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
       <c r="D124" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E124" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F124" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="H124" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="D125" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E125" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F125" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
       <c r="H125" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>466</v>
+        <v>453</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="D126" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E126" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F126" t="s">
-        <v>209</v>
+        <v>163</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="H126" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="D127" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E127" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F127" t="s">
-        <v>472</v>
+        <v>67</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>473</v>
+        <v>459</v>
       </c>
       <c r="H127" t="s">
-        <v>474</v>
+        <v>460</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>475</v>
+        <v>461</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>476</v>
+        <v>462</v>
       </c>
       <c r="D128" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E128" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F128" t="s">
-        <v>258</v>
+        <v>431</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>477</v>
+        <v>463</v>
       </c>
       <c r="H128" t="s">
-        <v>478</v>
+        <v>464</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>480</v>
+        <v>466</v>
       </c>
       <c r="D129" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="E129" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="F129" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
       <c r="H129" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>10</v>
+        <v>470</v>
       </c>
       <c r="D130" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E130" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F130" t="s">
-        <v>367</v>
+        <v>267</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="H130" t="s">
-        <v>487</v>
+        <v>472</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>17</v>
+        <v>474</v>
       </c>
       <c r="D131" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E131" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F131" t="s">
-        <v>78</v>
+        <v>267</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="H131" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>20</v>
+        <v>478</v>
       </c>
       <c r="D132" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E132" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F132" t="s">
-        <v>492</v>
+        <v>118</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="H132" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>24</v>
+        <v>482</v>
       </c>
       <c r="D133" t="s">
+        <v>247</v>
+      </c>
+      <c r="E133" t="s">
+        <v>248</v>
+      </c>
+      <c r="F133" t="s">
+        <v>118</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H133" t="s">
         <v>484</v>
-      </c>
-[...10 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>27</v>
+        <v>486</v>
       </c>
       <c r="D134" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E134" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F134" t="s">
-        <v>254</v>
+        <v>118</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="H134" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>30</v>
+        <v>490</v>
       </c>
       <c r="D135" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E135" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F135" t="s">
+        <v>275</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H135" t="s">
         <v>492</v>
-      </c>
-[...4 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>505</v>
+        <v>493</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>33</v>
+        <v>494</v>
       </c>
       <c r="D136" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E136" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F136" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="H136" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>36</v>
+        <v>498</v>
       </c>
       <c r="D137" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E137" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F137" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="H137" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>39</v>
+        <v>502</v>
       </c>
       <c r="D138" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E138" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F138" t="s">
-        <v>227</v>
+        <v>249</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="H138" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>42</v>
+        <v>506</v>
       </c>
       <c r="D139" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E139" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F139" t="s">
-        <v>111</v>
+        <v>507</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="H139" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>46</v>
+        <v>511</v>
       </c>
       <c r="D140" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E140" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F140" t="s">
-        <v>111</v>
+        <v>298</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="H140" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>49</v>
+        <v>515</v>
       </c>
       <c r="D141" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E141" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F141" t="s">
-        <v>111</v>
+        <v>275</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="H141" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>53</v>
+        <v>519</v>
       </c>
       <c r="D142" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E142" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F142" t="s">
-        <v>367</v>
+        <v>267</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="H142" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>57</v>
+        <v>523</v>
       </c>
       <c r="D143" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E143" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F143" t="s">
-        <v>262</v>
+        <v>127</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="H143" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>526</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>527</v>
+      </c>
+      <c r="D144" t="s">
+        <v>247</v>
+      </c>
+      <c r="E144" t="s">
+        <v>248</v>
+      </c>
+      <c r="F144" t="s">
+        <v>528</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B144" t="s">
-[...14 lines deleted...]
-      <c r="G144" s="1" t="s">
+      <c r="H144" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>531</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
         <v>532</v>
       </c>
-      <c r="B145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D145" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E145" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F145" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H145" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>535</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>71</v>
+        <v>536</v>
       </c>
       <c r="D146" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E146" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F146" t="s">
-        <v>78</v>
+        <v>537</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="H146" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>74</v>
+        <v>541</v>
       </c>
       <c r="D147" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E147" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F147" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="H147" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>77</v>
+        <v>545</v>
       </c>
       <c r="D148" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E148" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F148" t="s">
-        <v>235</v>
+        <v>275</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="H148" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>82</v>
+        <v>549</v>
       </c>
       <c r="D149" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E149" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F149" t="s">
-        <v>235</v>
+        <v>550</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="H149" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>86</v>
+        <v>554</v>
       </c>
       <c r="D150" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E150" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F150" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="H150" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>90</v>
+        <v>558</v>
       </c>
       <c r="D151" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E151" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F151" t="s">
-        <v>320</v>
+        <v>559</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="H151" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>94</v>
+        <v>563</v>
       </c>
       <c r="D152" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E152" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F152" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="H152" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>288</v>
+        <v>567</v>
       </c>
       <c r="D153" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E153" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F153" t="s">
-        <v>557</v>
+        <v>163</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="H153" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>97</v>
+        <v>571</v>
       </c>
       <c r="D154" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E154" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F154" t="s">
-        <v>557</v>
+        <v>163</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="H154" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>101</v>
+        <v>575</v>
       </c>
       <c r="D155" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E155" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F155" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>564</v>
+        <v>576</v>
       </c>
       <c r="H155" t="s">
-        <v>565</v>
+        <v>577</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>566</v>
+        <v>578</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>105</v>
+        <v>579</v>
       </c>
       <c r="D156" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E156" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F156" t="s">
-        <v>111</v>
+        <v>382</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="H156" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>301</v>
+        <v>583</v>
       </c>
       <c r="D157" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E157" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F157" t="s">
-        <v>254</v>
+        <v>194</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>570</v>
+        <v>584</v>
       </c>
       <c r="H157" t="s">
-        <v>571</v>
+        <v>585</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>572</v>
+        <v>586</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>107</v>
+        <v>587</v>
       </c>
       <c r="D158" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="E158" t="s">
-        <v>485</v>
+        <v>248</v>
       </c>
       <c r="F158" t="s">
-        <v>254</v>
+        <v>298</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
       <c r="H158" t="s">
-        <v>574</v>
+        <v>589</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>575</v>
+        <v>590</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="D159" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E159" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F159" t="s">
-        <v>78</v>
+        <v>194</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>576</v>
+        <v>593</v>
       </c>
       <c r="H159" t="s">
-        <v>577</v>
+        <v>594</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>578</v>
+        <v>595</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="D160" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E160" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F160" t="s">
         <v>78</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>579</v>
+        <v>596</v>
       </c>
       <c r="H160" t="s">
-        <v>580</v>
+        <v>597</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>581</v>
+        <v>598</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>119</v>
+        <v>20</v>
       </c>
       <c r="D161" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E161" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F161" t="s">
-        <v>262</v>
+        <v>599</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>582</v>
+        <v>600</v>
       </c>
       <c r="H161" t="s">
-        <v>583</v>
+        <v>601</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="D162" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E162" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F162" t="s">
-        <v>78</v>
+        <v>603</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>585</v>
+        <v>604</v>
       </c>
       <c r="H162" t="s">
-        <v>586</v>
+        <v>605</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="D163" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E163" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F163" t="s">
-        <v>262</v>
+        <v>294</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>588</v>
+        <v>607</v>
       </c>
       <c r="H163" t="s">
-        <v>589</v>
+        <v>608</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="D164" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E164" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F164" t="s">
-        <v>262</v>
+        <v>599</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
       <c r="H164" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>593</v>
+        <v>612</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="D165" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E165" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F165" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>594</v>
+        <v>613</v>
       </c>
       <c r="H165" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="D166" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E166" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F166" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>597</v>
+        <v>616</v>
       </c>
       <c r="H166" t="s">
-        <v>598</v>
+        <v>617</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>599</v>
+        <v>618</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>333</v>
+        <v>39</v>
       </c>
       <c r="D167" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E167" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F167" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>600</v>
+        <v>619</v>
       </c>
       <c r="H167" t="s">
-        <v>601</v>
+        <v>620</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>602</v>
+        <v>621</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>337</v>
+        <v>42</v>
       </c>
       <c r="D168" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E168" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F168" t="s">
-        <v>367</v>
+        <v>118</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>603</v>
+        <v>622</v>
       </c>
       <c r="H168" t="s">
-        <v>604</v>
+        <v>623</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>605</v>
+        <v>624</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>341</v>
+        <v>46</v>
       </c>
       <c r="D169" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E169" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F169" t="s">
-        <v>254</v>
+        <v>118</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>606</v>
+        <v>625</v>
       </c>
       <c r="H169" t="s">
-        <v>607</v>
+        <v>626</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>608</v>
+        <v>627</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>345</v>
+        <v>49</v>
       </c>
       <c r="D170" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E170" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F170" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>609</v>
+        <v>628</v>
       </c>
       <c r="H170" t="s">
-        <v>610</v>
+        <v>629</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>611</v>
+        <v>630</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>349</v>
+        <v>53</v>
       </c>
       <c r="D171" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E171" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F171" t="s">
-        <v>111</v>
+        <v>194</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>612</v>
+        <v>631</v>
       </c>
       <c r="H171" t="s">
-        <v>613</v>
+        <v>632</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>614</v>
+        <v>633</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>354</v>
+        <v>57</v>
       </c>
       <c r="D172" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E172" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F172" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>615</v>
+        <v>634</v>
       </c>
       <c r="H172" t="s">
-        <v>616</v>
+        <v>635</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>617</v>
+        <v>636</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>358</v>
+        <v>62</v>
       </c>
       <c r="D173" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E173" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F173" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>618</v>
+        <v>637</v>
       </c>
       <c r="H173" t="s">
-        <v>619</v>
+        <v>638</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>620</v>
+        <v>639</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>362</v>
+        <v>66</v>
       </c>
       <c r="D174" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E174" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F174" t="s">
-        <v>235</v>
+        <v>78</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
       <c r="H174" t="s">
-        <v>622</v>
+        <v>641</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>623</v>
+        <v>642</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>366</v>
+        <v>71</v>
       </c>
       <c r="D175" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E175" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F175" t="s">
-        <v>235</v>
+        <v>78</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>624</v>
+        <v>643</v>
       </c>
       <c r="H175" t="s">
-        <v>625</v>
+        <v>644</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>626</v>
+        <v>645</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>371</v>
+        <v>74</v>
       </c>
       <c r="D176" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E176" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F176" t="s">
-        <v>235</v>
+        <v>163</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>627</v>
+        <v>646</v>
       </c>
       <c r="H176" t="s">
-        <v>628</v>
+        <v>647</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>629</v>
+        <v>648</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>630</v>
+        <v>77</v>
       </c>
       <c r="D177" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E177" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F177" t="s">
-        <v>631</v>
+        <v>275</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
       <c r="H177" t="s">
-        <v>633</v>
+        <v>650</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>375</v>
+        <v>82</v>
       </c>
       <c r="D178" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E178" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F178" t="s">
-        <v>631</v>
+        <v>275</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>635</v>
+        <v>652</v>
       </c>
       <c r="H178" t="s">
-        <v>636</v>
+        <v>653</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>637</v>
+        <v>654</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>379</v>
+        <v>86</v>
       </c>
       <c r="D179" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E179" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F179" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>638</v>
+        <v>655</v>
       </c>
       <c r="H179" t="s">
-        <v>639</v>
+        <v>656</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>640</v>
+        <v>657</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>383</v>
+        <v>90</v>
       </c>
       <c r="D180" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E180" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F180" t="s">
-        <v>227</v>
+        <v>357</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="H180" t="s">
-        <v>642</v>
+        <v>659</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>643</v>
+        <v>660</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>644</v>
+        <v>94</v>
       </c>
       <c r="D181" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E181" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F181" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
       <c r="H181" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>387</v>
+        <v>97</v>
       </c>
       <c r="D182" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E182" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F182" t="s">
-        <v>262</v>
+        <v>664</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>648</v>
+        <v>665</v>
       </c>
       <c r="H182" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>650</v>
+        <v>667</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>391</v>
+        <v>100</v>
       </c>
       <c r="D183" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E183" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F183" t="s">
-        <v>262</v>
+        <v>664</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="H183" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>653</v>
+        <v>670</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>395</v>
+        <v>104</v>
       </c>
       <c r="D184" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E184" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F184" t="s">
-        <v>262</v>
+        <v>118</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
       <c r="H184" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>656</v>
+        <v>673</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>399</v>
+        <v>108</v>
       </c>
       <c r="D185" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E185" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F185" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
       <c r="H185" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>403</v>
+        <v>110</v>
       </c>
       <c r="D186" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E186" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F186" t="s">
-        <v>111</v>
+        <v>294</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
       <c r="H186" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>407</v>
+        <v>114</v>
       </c>
       <c r="D187" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E187" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F187" t="s">
-        <v>663</v>
+        <v>294</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
       <c r="H187" t="s">
-        <v>665</v>
+        <v>681</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>666</v>
+        <v>682</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>411</v>
+        <v>117</v>
       </c>
       <c r="D188" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E188" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F188" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>667</v>
+        <v>683</v>
       </c>
       <c r="H188" t="s">
-        <v>668</v>
+        <v>684</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>669</v>
+        <v>685</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>415</v>
+        <v>122</v>
       </c>
       <c r="D189" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E189" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F189" t="s">
-        <v>258</v>
+        <v>78</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>670</v>
+        <v>686</v>
       </c>
       <c r="H189" t="s">
-        <v>671</v>
+        <v>687</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>672</v>
+        <v>688</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>419</v>
+        <v>126</v>
       </c>
       <c r="D190" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E190" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F190" t="s">
-        <v>320</v>
+        <v>163</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>673</v>
+        <v>689</v>
       </c>
       <c r="H190" t="s">
-        <v>674</v>
+        <v>690</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>423</v>
+        <v>131</v>
       </c>
       <c r="D191" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E191" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F191" t="s">
-        <v>209</v>
+        <v>78</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="H191" t="s">
-        <v>677</v>
+        <v>693</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>427</v>
+        <v>134</v>
       </c>
       <c r="D192" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E192" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F192" t="s">
-        <v>78</v>
+        <v>163</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>679</v>
+        <v>695</v>
       </c>
       <c r="H192" t="s">
-        <v>680</v>
+        <v>696</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>681</v>
+        <v>697</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>431</v>
+        <v>137</v>
       </c>
       <c r="D193" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E193" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F193" t="s">
-        <v>78</v>
+        <v>163</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>682</v>
+        <v>698</v>
       </c>
       <c r="H193" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>435</v>
+        <v>140</v>
       </c>
       <c r="D194" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E194" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F194" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>685</v>
+        <v>701</v>
       </c>
       <c r="H194" t="s">
-        <v>686</v>
+        <v>702</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>687</v>
+        <v>703</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>439</v>
+        <v>144</v>
       </c>
       <c r="D195" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E195" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F195" t="s">
-        <v>367</v>
+        <v>275</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="H195" t="s">
-        <v>689</v>
+        <v>705</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>690</v>
+        <v>706</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>443</v>
+        <v>147</v>
       </c>
       <c r="D196" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E196" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F196" t="s">
-        <v>235</v>
+        <v>275</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
       <c r="H196" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>447</v>
+        <v>151</v>
       </c>
       <c r="D197" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E197" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F197" t="s">
-        <v>235</v>
+        <v>194</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>694</v>
+        <v>710</v>
       </c>
       <c r="H197" t="s">
-        <v>695</v>
+        <v>711</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>696</v>
+        <v>712</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>451</v>
+        <v>155</v>
       </c>
       <c r="D198" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E198" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F198" t="s">
-        <v>258</v>
+        <v>294</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
       <c r="H198" t="s">
-        <v>698</v>
+        <v>714</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>699</v>
+        <v>715</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>700</v>
+        <v>159</v>
       </c>
       <c r="D199" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E199" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F199" t="s">
-        <v>235</v>
+        <v>118</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>701</v>
+        <v>716</v>
       </c>
       <c r="H199" t="s">
-        <v>702</v>
+        <v>717</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>703</v>
+        <v>718</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>455</v>
+        <v>162</v>
       </c>
       <c r="D200" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E200" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F200" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>704</v>
+        <v>719</v>
       </c>
       <c r="H200" t="s">
-        <v>705</v>
+        <v>720</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>706</v>
+        <v>721</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>459</v>
+        <v>386</v>
       </c>
       <c r="D201" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E201" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F201" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="H201" t="s">
-        <v>708</v>
+        <v>723</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>709</v>
+        <v>724</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>463</v>
+        <v>390</v>
       </c>
       <c r="D202" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E202" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F202" t="s">
-        <v>557</v>
+        <v>118</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>710</v>
+        <v>725</v>
       </c>
       <c r="H202" t="s">
-        <v>711</v>
+        <v>726</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>467</v>
+        <v>394</v>
       </c>
       <c r="D203" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E203" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F203" t="s">
-        <v>557</v>
+        <v>275</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>713</v>
+        <v>728</v>
       </c>
       <c r="H203" t="s">
-        <v>714</v>
+        <v>729</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>471</v>
+        <v>398</v>
       </c>
       <c r="D204" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E204" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F204" t="s">
-        <v>67</v>
+        <v>275</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="H204" t="s">
-        <v>717</v>
+        <v>732</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>718</v>
+        <v>733</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>476</v>
+        <v>402</v>
       </c>
       <c r="D205" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E205" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F205" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>719</v>
+        <v>734</v>
       </c>
       <c r="H205" t="s">
-        <v>720</v>
+        <v>735</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>721</v>
+        <v>736</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>480</v>
+        <v>737</v>
       </c>
       <c r="D206" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E206" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F206" t="s">
-        <v>262</v>
+        <v>550</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="H206" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>725</v>
+        <v>406</v>
       </c>
       <c r="D207" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E207" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F207" t="s">
-        <v>262</v>
+        <v>550</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>726</v>
+        <v>741</v>
       </c>
       <c r="H207" t="s">
-        <v>727</v>
+        <v>742</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>728</v>
+        <v>743</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>729</v>
+        <v>410</v>
       </c>
       <c r="D208" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E208" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F208" t="s">
-        <v>111</v>
+        <v>267</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>730</v>
+        <v>744</v>
       </c>
       <c r="H208" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>733</v>
+        <v>414</v>
       </c>
       <c r="D209" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E209" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F209" t="s">
-        <v>111</v>
+        <v>267</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>734</v>
+        <v>747</v>
       </c>
       <c r="H209" t="s">
-        <v>735</v>
+        <v>748</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>736</v>
+        <v>749</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>737</v>
+        <v>418</v>
       </c>
       <c r="D210" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E210" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F210" t="s">
-        <v>111</v>
+        <v>267</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>98</v>
+        <v>750</v>
       </c>
       <c r="H210" t="s">
-        <v>738</v>
+        <v>751</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>739</v>
+        <v>752</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>740</v>
+        <v>422</v>
       </c>
       <c r="D211" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E211" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F211" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>741</v>
+        <v>753</v>
       </c>
       <c r="H211" t="s">
-        <v>742</v>
+        <v>754</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>744</v>
+        <v>426</v>
       </c>
       <c r="D212" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E212" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F212" t="s">
-        <v>492</v>
+        <v>163</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>745</v>
+        <v>756</v>
       </c>
       <c r="H212" t="s">
-        <v>746</v>
+        <v>757</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>747</v>
+        <v>758</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>748</v>
+        <v>430</v>
       </c>
       <c r="D213" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E213" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F213" t="s">
-        <v>631</v>
+        <v>163</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="H213" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>752</v>
+        <v>434</v>
       </c>
       <c r="D214" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E214" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F214" t="s">
-        <v>492</v>
+        <v>118</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="H214" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>756</v>
+        <v>438</v>
       </c>
       <c r="D215" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E215" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F215" t="s">
-        <v>631</v>
+        <v>118</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="H215" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>760</v>
+        <v>442</v>
       </c>
       <c r="D216" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E216" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F216" t="s">
-        <v>492</v>
+        <v>768</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="H216" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>764</v>
+        <v>446</v>
       </c>
       <c r="D217" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E217" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F217" t="s">
-        <v>227</v>
+        <v>118</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="H217" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>768</v>
+        <v>450</v>
       </c>
       <c r="D218" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E218" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F218" t="s">
-        <v>111</v>
+        <v>298</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="H218" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>772</v>
+        <v>454</v>
       </c>
       <c r="D219" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E219" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F219" t="s">
-        <v>111</v>
+        <v>357</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="H219" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>776</v>
+        <v>458</v>
       </c>
       <c r="D220" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E220" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F220" t="s">
-        <v>111</v>
+        <v>249</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="H220" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>780</v>
+        <v>462</v>
       </c>
       <c r="D221" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E221" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F221" t="s">
-        <v>227</v>
+        <v>78</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="H221" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>784</v>
+        <v>466</v>
       </c>
       <c r="D222" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E222" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F222" t="s">
-        <v>227</v>
+        <v>78</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="H222" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>788</v>
+        <v>470</v>
       </c>
       <c r="D223" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E223" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F223" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="H223" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>792</v>
+        <v>474</v>
       </c>
       <c r="D224" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E224" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F224" t="s">
-        <v>254</v>
+        <v>194</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>793</v>
       </c>
       <c r="H224" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>795</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
+        <v>478</v>
+      </c>
+      <c r="D225" t="s">
+        <v>591</v>
+      </c>
+      <c r="E225" t="s">
+        <v>592</v>
+      </c>
+      <c r="F225" t="s">
+        <v>275</v>
+      </c>
+      <c r="G225" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="D225" t="s">
-[...8 lines deleted...]
-      <c r="G225" s="1" t="s">
+      <c r="H225" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>798</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>482</v>
+      </c>
+      <c r="D226" t="s">
+        <v>591</v>
+      </c>
+      <c r="E226" t="s">
+        <v>592</v>
+      </c>
+      <c r="F226" t="s">
+        <v>275</v>
+      </c>
+      <c r="G226" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="B226" t="s">
-[...2 lines deleted...]
-      <c r="C226" t="s">
+      <c r="H226" t="s">
         <v>800</v>
-      </c>
-[...13 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>801</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>486</v>
+      </c>
+      <c r="D227" t="s">
+        <v>591</v>
+      </c>
+      <c r="E227" t="s">
+        <v>592</v>
+      </c>
+      <c r="F227" t="s">
+        <v>298</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H227" t="s">
         <v>803</v>
-      </c>
-[...19 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>804</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>805</v>
+      </c>
+      <c r="D228" t="s">
+        <v>591</v>
+      </c>
+      <c r="E228" t="s">
+        <v>592</v>
+      </c>
+      <c r="F228" t="s">
+        <v>275</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H228" t="s">
         <v>807</v>
-      </c>
-[...19 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>812</v>
+        <v>490</v>
       </c>
       <c r="D229" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E229" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F229" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="H229" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>816</v>
+        <v>494</v>
       </c>
       <c r="D230" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E230" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F230" t="s">
-        <v>367</v>
+        <v>78</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="H230" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>820</v>
+        <v>498</v>
       </c>
       <c r="D231" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E231" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F231" t="s">
-        <v>367</v>
+        <v>664</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="H231" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>824</v>
+        <v>502</v>
       </c>
       <c r="D232" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E232" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F232" t="s">
-        <v>492</v>
+        <v>664</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="H232" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>828</v>
+        <v>506</v>
       </c>
       <c r="D233" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E233" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F233" t="s">
-        <v>492</v>
+        <v>67</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="H233" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>832</v>
+        <v>511</v>
       </c>
       <c r="D234" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E234" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F234" t="s">
-        <v>492</v>
+        <v>163</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="H234" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>836</v>
+        <v>515</v>
       </c>
       <c r="D235" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E235" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F235" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="H235" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>840</v>
+        <v>519</v>
       </c>
       <c r="D236" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E236" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F236" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>841</v>
+        <v>830</v>
       </c>
       <c r="H236" t="s">
-        <v>842</v>
+        <v>831</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>843</v>
+        <v>832</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>844</v>
+        <v>523</v>
       </c>
       <c r="D237" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E237" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F237" t="s">
-        <v>262</v>
+        <v>118</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>845</v>
+        <v>833</v>
       </c>
       <c r="H237" t="s">
-        <v>846</v>
+        <v>834</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>847</v>
+        <v>835</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>848</v>
+        <v>527</v>
       </c>
       <c r="D238" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E238" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F238" t="s">
-        <v>262</v>
+        <v>118</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>849</v>
+        <v>836</v>
       </c>
       <c r="H238" t="s">
-        <v>850</v>
+        <v>837</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>851</v>
+        <v>838</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>852</v>
+        <v>532</v>
       </c>
       <c r="D239" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E239" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F239" t="s">
-        <v>262</v>
+        <v>118</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>853</v>
+        <v>101</v>
       </c>
       <c r="H239" t="s">
-        <v>854</v>
+        <v>839</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>855</v>
+        <v>840</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>856</v>
+        <v>536</v>
       </c>
       <c r="D240" t="s">
-        <v>484</v>
+        <v>591</v>
       </c>
       <c r="E240" t="s">
-        <v>485</v>
+        <v>592</v>
       </c>
       <c r="F240" t="s">
-        <v>367</v>
+        <v>267</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>857</v>
+        <v>841</v>
       </c>
       <c r="H240" t="s">
-        <v>858</v>
+        <v>842</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>859</v>
+        <v>843</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>10</v>
+        <v>541</v>
       </c>
       <c r="D241" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E241" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F241" t="s">
-        <v>367</v>
+        <v>599</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>862</v>
+        <v>844</v>
       </c>
       <c r="H241" t="s">
-        <v>863</v>
+        <v>845</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>864</v>
+        <v>846</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>17</v>
+        <v>545</v>
       </c>
       <c r="D242" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E242" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F242" t="s">
-        <v>367</v>
+        <v>550</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>865</v>
+        <v>847</v>
       </c>
       <c r="H242" t="s">
-        <v>866</v>
+        <v>848</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>867</v>
+        <v>849</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>20</v>
+        <v>850</v>
       </c>
       <c r="D243" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E243" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F243" t="s">
-        <v>258</v>
+        <v>599</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>868</v>
+        <v>851</v>
       </c>
       <c r="H243" t="s">
-        <v>869</v>
+        <v>852</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>870</v>
+        <v>853</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>24</v>
+        <v>549</v>
       </c>
       <c r="D244" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E244" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F244" t="s">
-        <v>367</v>
+        <v>550</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>871</v>
+        <v>854</v>
       </c>
       <c r="H244" t="s">
-        <v>872</v>
+        <v>855</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>873</v>
+        <v>856</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>27</v>
+        <v>554</v>
       </c>
       <c r="D245" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E245" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F245" t="s">
-        <v>367</v>
+        <v>599</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>874</v>
+        <v>857</v>
       </c>
       <c r="H245" t="s">
-        <v>875</v>
+        <v>858</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>876</v>
+        <v>859</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>30</v>
+        <v>558</v>
       </c>
       <c r="D246" t="s">
+        <v>591</v>
+      </c>
+      <c r="E246" t="s">
+        <v>592</v>
+      </c>
+      <c r="F246" t="s">
+        <v>267</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="E246" t="s">
+      <c r="H246" t="s">
         <v>861</v>
-      </c>
-[...7 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>879</v>
+        <v>862</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>33</v>
+        <v>563</v>
       </c>
       <c r="D247" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E247" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F247" t="s">
-        <v>367</v>
+        <v>118</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>880</v>
+        <v>863</v>
       </c>
       <c r="H247" t="s">
-        <v>881</v>
+        <v>864</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>882</v>
+        <v>865</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>36</v>
+        <v>567</v>
       </c>
       <c r="D248" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E248" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F248" t="s">
-        <v>557</v>
+        <v>118</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>883</v>
+        <v>866</v>
       </c>
       <c r="H248" t="s">
-        <v>884</v>
+        <v>867</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>885</v>
+        <v>868</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>39</v>
+        <v>571</v>
       </c>
       <c r="D249" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E249" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F249" t="s">
-        <v>557</v>
+        <v>118</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>886</v>
+        <v>869</v>
       </c>
       <c r="H249" t="s">
-        <v>887</v>
+        <v>870</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>888</v>
+        <v>871</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>42</v>
+        <v>872</v>
       </c>
       <c r="D250" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E250" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F250" t="s">
-        <v>209</v>
+        <v>267</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>889</v>
+        <v>873</v>
       </c>
       <c r="H250" t="s">
-        <v>890</v>
+        <v>874</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>891</v>
+        <v>875</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>46</v>
+        <v>575</v>
       </c>
       <c r="D251" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E251" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F251" t="s">
-        <v>367</v>
+        <v>267</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>892</v>
+        <v>876</v>
       </c>
       <c r="H251" t="s">
-        <v>893</v>
+        <v>877</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>894</v>
+        <v>878</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>53</v>
+        <v>579</v>
       </c>
       <c r="D252" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E252" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F252" t="s">
-        <v>367</v>
+        <v>267</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>895</v>
+        <v>879</v>
       </c>
       <c r="H252" t="s">
-        <v>896</v>
+        <v>880</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>897</v>
+        <v>881</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>57</v>
+        <v>583</v>
       </c>
       <c r="D253" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E253" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F253" t="s">
-        <v>67</v>
+        <v>294</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>898</v>
+        <v>882</v>
       </c>
       <c r="H253" t="s">
-        <v>899</v>
+        <v>883</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>900</v>
+        <v>884</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>62</v>
+        <v>587</v>
       </c>
       <c r="D254" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E254" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F254" t="s">
-        <v>901</v>
+        <v>78</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>902</v>
+        <v>885</v>
       </c>
       <c r="H254" t="s">
-        <v>903</v>
+        <v>886</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>904</v>
+        <v>887</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>66</v>
+        <v>888</v>
       </c>
       <c r="D255" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E255" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F255" t="s">
-        <v>320</v>
+        <v>194</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>905</v>
+        <v>889</v>
       </c>
       <c r="H255" t="s">
-        <v>906</v>
+        <v>890</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>907</v>
+        <v>891</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>71</v>
+        <v>892</v>
       </c>
       <c r="D256" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E256" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F256" t="s">
-        <v>350</v>
+        <v>78</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>908</v>
+        <v>893</v>
       </c>
       <c r="H256" t="s">
-        <v>909</v>
+        <v>894</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>910</v>
+        <v>895</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>74</v>
+        <v>896</v>
       </c>
       <c r="D257" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E257" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F257" t="s">
         <v>78</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>911</v>
+        <v>897</v>
       </c>
       <c r="H257" t="s">
-        <v>912</v>
+        <v>898</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>913</v>
+        <v>899</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>77</v>
+        <v>900</v>
       </c>
       <c r="D258" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E258" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F258" t="s">
-        <v>320</v>
+        <v>118</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>914</v>
+        <v>901</v>
       </c>
       <c r="H258" t="s">
-        <v>915</v>
+        <v>902</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>916</v>
+        <v>903</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>82</v>
+        <v>904</v>
       </c>
       <c r="D259" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E259" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F259" t="s">
-        <v>367</v>
+        <v>194</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>917</v>
+        <v>905</v>
       </c>
       <c r="H259" t="s">
-        <v>918</v>
+        <v>906</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>919</v>
+        <v>907</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>86</v>
+        <v>908</v>
       </c>
       <c r="D260" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E260" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F260" t="s">
-        <v>227</v>
+        <v>194</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="H260" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>922</v>
+        <v>911</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>90</v>
+        <v>912</v>
       </c>
       <c r="D261" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E261" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F261" t="s">
-        <v>557</v>
+        <v>599</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>923</v>
+        <v>913</v>
       </c>
       <c r="H261" t="s">
-        <v>924</v>
+        <v>914</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>94</v>
+        <v>916</v>
       </c>
       <c r="D262" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E262" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F262" t="s">
-        <v>111</v>
+        <v>599</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>926</v>
+        <v>917</v>
       </c>
       <c r="H262" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>288</v>
+        <v>920</v>
       </c>
       <c r="D263" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E263" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F263" t="s">
-        <v>227</v>
+        <v>599</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="H263" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>931</v>
+        <v>923</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>97</v>
+        <v>924</v>
       </c>
       <c r="D264" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E264" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F264" t="s">
-        <v>227</v>
+        <v>118</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>932</v>
+        <v>925</v>
       </c>
       <c r="H264" t="s">
-        <v>933</v>
+        <v>926</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>934</v>
+        <v>927</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>101</v>
+        <v>928</v>
       </c>
       <c r="D265" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E265" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F265" t="s">
-        <v>227</v>
+        <v>118</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>935</v>
+        <v>929</v>
       </c>
       <c r="H265" t="s">
-        <v>936</v>
+        <v>930</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>937</v>
+        <v>931</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>105</v>
+        <v>932</v>
       </c>
       <c r="D266" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E266" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F266" t="s">
-        <v>258</v>
+        <v>163</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="H266" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>301</v>
+        <v>936</v>
       </c>
       <c r="D267" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E267" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F267" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="H267" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>107</v>
+        <v>940</v>
       </c>
       <c r="D268" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E268" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F268" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="H268" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>943</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>944</v>
+      </c>
+      <c r="D269" t="s">
+        <v>591</v>
+      </c>
+      <c r="E269" t="s">
+        <v>592</v>
+      </c>
+      <c r="F269" t="s">
+        <v>194</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H269" t="s">
         <v>946</v>
-      </c>
-[...19 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>947</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>948</v>
+      </c>
+      <c r="D270" t="s">
+        <v>591</v>
+      </c>
+      <c r="E270" t="s">
+        <v>592</v>
+      </c>
+      <c r="F270" t="s">
+        <v>194</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="B270" t="s">
-[...11 lines deleted...]
-      <c r="F270" t="s">
+      <c r="H270" t="s">
         <v>950</v>
-      </c>
-[...4 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>951</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>952</v>
+      </c>
+      <c r="D271" t="s">
+        <v>591</v>
+      </c>
+      <c r="E271" t="s">
+        <v>592</v>
+      </c>
+      <c r="F271" t="s">
+        <v>194</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="B271" t="s">
-[...14 lines deleted...]
-      <c r="G271" s="1" t="s">
+      <c r="H271" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>955</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
         <v>956</v>
       </c>
-      <c r="B272" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D272" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E272" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F272" t="s">
-        <v>367</v>
+        <v>194</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>98</v>
+        <v>957</v>
       </c>
       <c r="H272" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>127</v>
+        <v>960</v>
       </c>
       <c r="D273" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E273" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F273" t="s">
-        <v>959</v>
+        <v>298</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H273" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>130</v>
+        <v>964</v>
       </c>
       <c r="D274" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E274" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F274" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>963</v>
+        <v>101</v>
       </c>
       <c r="H274" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>133</v>
+        <v>967</v>
       </c>
       <c r="D275" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E275" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F275" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="H275" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>137</v>
+        <v>971</v>
       </c>
       <c r="D276" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E276" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F276" t="s">
-        <v>258</v>
+        <v>67</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="H276" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>333</v>
+        <v>975</v>
       </c>
       <c r="D277" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E277" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F277" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="H277" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>337</v>
+        <v>979</v>
       </c>
       <c r="D278" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E278" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F278" t="s">
-        <v>975</v>
+        <v>67</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="H278" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>341</v>
+        <v>983</v>
       </c>
       <c r="D279" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E279" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F279" t="s">
-        <v>979</v>
+        <v>294</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="H279" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>345</v>
+        <v>987</v>
       </c>
       <c r="D280" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E280" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F280" t="s">
-        <v>983</v>
+        <v>294</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="H280" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>349</v>
+        <v>991</v>
       </c>
       <c r="D281" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E281" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F281" t="s">
-        <v>78</v>
+        <v>298</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="H281" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>354</v>
+        <v>995</v>
       </c>
       <c r="D282" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E282" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F282" t="s">
-        <v>78</v>
+        <v>275</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="H282" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>362</v>
+        <v>999</v>
       </c>
       <c r="D283" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E283" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F283" t="s">
-        <v>993</v>
+        <v>275</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="H283" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>366</v>
+        <v>1003</v>
       </c>
       <c r="D284" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E284" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F284" t="s">
-        <v>997</v>
+        <v>275</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>98</v>
+        <v>1004</v>
       </c>
       <c r="H284" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>371</v>
+        <v>1007</v>
       </c>
       <c r="D285" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E285" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F285" t="s">
-        <v>262</v>
+        <v>163</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="H285" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>630</v>
+        <v>1011</v>
       </c>
       <c r="D286" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E286" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F286" t="s">
-        <v>67</v>
+        <v>267</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
       <c r="H286" t="s">
-        <v>1004</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>375</v>
+        <v>1015</v>
       </c>
       <c r="D287" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E287" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F287" t="s">
-        <v>1006</v>
+        <v>163</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
       <c r="H287" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>379</v>
+        <v>1019</v>
       </c>
       <c r="D288" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E288" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F288" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="H288" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1012</v>
+        <v>1022</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>383</v>
+        <v>1023</v>
       </c>
       <c r="D289" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E289" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F289" t="s">
-        <v>235</v>
+        <v>275</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1013</v>
+        <v>1024</v>
       </c>
       <c r="H289" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1015</v>
+        <v>1026</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>644</v>
+        <v>1027</v>
       </c>
       <c r="D290" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E290" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F290" t="s">
-        <v>1006</v>
+        <v>163</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="H290" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>387</v>
+        <v>1031</v>
       </c>
       <c r="D291" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E291" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F291" t="s">
-        <v>223</v>
+        <v>267</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1019</v>
+        <v>1032</v>
       </c>
       <c r="H291" t="s">
-        <v>1020</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1021</v>
+        <v>1034</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>391</v>
+        <v>1035</v>
       </c>
       <c r="D292" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E292" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F292" t="s">
-        <v>111</v>
+        <v>599</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1022</v>
+        <v>1036</v>
       </c>
       <c r="H292" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>395</v>
+        <v>1039</v>
       </c>
       <c r="D293" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E293" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F293" t="s">
-        <v>1025</v>
+        <v>118</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1026</v>
+        <v>1040</v>
       </c>
       <c r="H293" t="s">
-        <v>1027</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1028</v>
+        <v>1042</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>399</v>
+        <v>1043</v>
       </c>
       <c r="D294" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E294" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F294" t="s">
-        <v>557</v>
+        <v>118</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1029</v>
+        <v>1044</v>
       </c>
       <c r="H294" t="s">
-        <v>1030</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1031</v>
+        <v>1046</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>403</v>
+        <v>1047</v>
       </c>
       <c r="D295" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E295" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F295" t="s">
-        <v>209</v>
+        <v>664</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1032</v>
+        <v>1048</v>
       </c>
       <c r="H295" t="s">
-        <v>1033</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1034</v>
+        <v>1050</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>407</v>
+        <v>1051</v>
       </c>
       <c r="D296" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E296" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F296" t="s">
-        <v>557</v>
+        <v>664</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1035</v>
+        <v>1052</v>
       </c>
       <c r="H296" t="s">
-        <v>1036</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1037</v>
+        <v>1054</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>411</v>
+        <v>1055</v>
       </c>
       <c r="D297" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E297" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F297" t="s">
-        <v>1038</v>
+        <v>163</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1039</v>
+        <v>1056</v>
       </c>
       <c r="H297" t="s">
-        <v>1040</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1041</v>
+        <v>1058</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>415</v>
+        <v>1059</v>
       </c>
       <c r="D298" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E298" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F298" t="s">
-        <v>1042</v>
+        <v>163</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1043</v>
+        <v>1060</v>
       </c>
       <c r="H298" t="s">
-        <v>1044</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1045</v>
+        <v>1062</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>419</v>
+        <v>1063</v>
       </c>
       <c r="D299" t="s">
-        <v>860</v>
+        <v>591</v>
       </c>
       <c r="E299" t="s">
-        <v>861</v>
+        <v>592</v>
       </c>
       <c r="F299" t="s">
-        <v>1046</v>
+        <v>163</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1047</v>
+        <v>1064</v>
       </c>
       <c r="H299" t="s">
-        <v>1048</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1049</v>
+        <v>1066</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>423</v>
+        <v>10</v>
       </c>
       <c r="D300" t="s">
-        <v>860</v>
+        <v>1067</v>
       </c>
       <c r="E300" t="s">
-        <v>861</v>
+        <v>1068</v>
       </c>
       <c r="F300" t="s">
-        <v>1050</v>
+        <v>194</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1051</v>
+        <v>1069</v>
       </c>
       <c r="H300" t="s">
-        <v>1052</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1053</v>
+        <v>1071</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>427</v>
+        <v>17</v>
       </c>
       <c r="D301" t="s">
-        <v>860</v>
+        <v>1067</v>
       </c>
       <c r="E301" t="s">
-        <v>861</v>
+        <v>1068</v>
       </c>
       <c r="F301" t="s">
-        <v>67</v>
+        <v>194</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1054</v>
+        <v>1072</v>
       </c>
       <c r="H301" t="s">
-        <v>1055</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1056</v>
+        <v>1074</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>435</v>
+        <v>20</v>
       </c>
       <c r="D302" t="s">
-        <v>860</v>
+        <v>1067</v>
       </c>
       <c r="E302" t="s">
-        <v>861</v>
+        <v>1068</v>
       </c>
       <c r="F302" t="s">
-        <v>1057</v>
+        <v>298</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1058</v>
+        <v>1075</v>
       </c>
       <c r="H302" t="s">
-        <v>1059</v>
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>24</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F303" t="s">
+        <v>194</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>27</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F304" t="s">
+        <v>194</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>30</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F305" t="s">
+        <v>194</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>33</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F306" t="s">
+        <v>194</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>36</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F307" t="s">
+        <v>664</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>39</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F308" t="s">
+        <v>664</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>42</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F309" t="s">
+        <v>249</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>46</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F310" t="s">
+        <v>194</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>53</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F311" t="s">
+        <v>194</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>57</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F312" t="s">
+        <v>67</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>62</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>66</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F314" t="s">
+        <v>357</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>71</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F315" t="s">
+        <v>382</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>74</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F316" t="s">
+        <v>78</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>77</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F317" t="s">
+        <v>357</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>82</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F318" t="s">
+        <v>194</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>86</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F319" t="s">
+        <v>267</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>90</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F320" t="s">
+        <v>664</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>94</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F321" t="s">
+        <v>118</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>97</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F322" t="s">
+        <v>267</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>100</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F323" t="s">
+        <v>267</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>104</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F324" t="s">
+        <v>267</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>108</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F325" t="s">
+        <v>298</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>110</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F326" t="s">
+        <v>267</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>114</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F327" t="s">
+        <v>118</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>117</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F328" t="s">
+        <v>118</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>122</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>126</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F330" t="s">
+        <v>118</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>131</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F331" t="s">
+        <v>194</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>134</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>137</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F333" t="s">
+        <v>267</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>140</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F334" t="s">
+        <v>67</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>144</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F335" t="s">
+        <v>298</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>147</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F336" t="s">
+        <v>118</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>151</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>155</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>159</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>162</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F340" t="s">
+        <v>78</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>386</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F341" t="s">
+        <v>78</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>394</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1200</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>398</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>402</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F344" t="s">
+        <v>163</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>737</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F345" t="s">
+        <v>67</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>406</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>410</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F347" t="s">
+        <v>118</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>414</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F348" t="s">
+        <v>275</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>418</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>422</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F350" t="s">
+        <v>263</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>426</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F351" t="s">
+        <v>118</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>430</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>434</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F353" t="s">
+        <v>664</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>438</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F354" t="s">
+        <v>249</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>442</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F355" t="s">
+        <v>664</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>446</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>450</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>454</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>458</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1257</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>462</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F360" t="s">
+        <v>67</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>470</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>474</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F362" t="s">
+        <v>267</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>478</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>482</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F364" t="s">
+        <v>67</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>486</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F365" t="s">
+        <v>357</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>805</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F366" t="s">
+        <v>664</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>490</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F367" t="s">
+        <v>357</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>494</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F368" t="s">
+        <v>118</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>498</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F369" t="s">
+        <v>118</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>502</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F370" t="s">
+        <v>78</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>506</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F371" t="s">
+        <v>78</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>511</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F372" t="s">
+        <v>249</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>515</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F373" t="s">
+        <v>163</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>519</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F374" t="s">
+        <v>163</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>523</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F375" t="s">
+        <v>163</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>527</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F376" t="s">
+        <v>78</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>536</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F377" t="s">
+        <v>78</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>10</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1320</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11861,50 +14617,126 @@
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
     <hyperlink ref="G299" r:id="rId298"/>
     <hyperlink ref="G300" r:id="rId299"/>
     <hyperlink ref="G301" r:id="rId300"/>
     <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>